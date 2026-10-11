--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fd28b78c4d766c32dc22dcc2d64071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3dc5e0c37e88701b932793f28a6b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c8a5ad6b6d06e819365ffdf3b26323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce742175b5cc7ea41b2151449dfcb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc83fc47fac9a86121368a3a54965c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533079d924df8ee5d282e3066ea549d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544363c9cdf54b5a56593caba9c9bc417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0193d28d8858d70bea02d4e45971638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65b821efc10c6dcdfca7d43b95d9b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cfa86288530415bcafd23b339d04910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce0e6e963c66a40252e3f5547ab48411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f553a60d6ce5e7f100047dc5f21b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ea0eeb436f0cf2bdd228a3da7969813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578f9d78ace40d057f3af4e6c916c1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1009df62eac7a8cd59b2535a5d0cf7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb460366937f4d0c9344d303cdf9946c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22428eae0d223a21e8347518e923705617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63112f64661563d6c8cd24aa2aec2ace18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddd099365372a18365138b257d46df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5599c76f98c5c4f6dbda04cb0ee06a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3342cf2bae2ccd23098148f72e10321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764bb81054e7e6f098dfc3371cc908d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13fd4006441a3f078fcb117c0dee0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf2edd856ef336f75b312947d9a51f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e38bceaf4ab2ccc77adde7a683dc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cadc568f01b6e71eabe6811609364226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9f538f7d55140ec9b5586fc24a57927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a218da113a7d2e4483bda5cafc47128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140df66fd0b35f158d848381e6ab15f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887625e14a6c735391ba6a1dcbf54fe430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc91ab648f8b333d7a94bc0558ea7d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8fd1ff5583891341e64112cfc4aa832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea8bffb52c7ca581ad63710a3b3b1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79d86e0b90a5214abf46299f6c26d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92dee20ddaf8d58adbb5b70eb4476735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256e4cd8c5f093a0c43384d5c36db3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d73aec8f107c96750224108cb8064a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1b0828b55e540cd1d3c3bced1fae038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a855038bf1faac5dec48c96bf9979839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9c83744d734aa07bcfc60416db28640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133e6f49e522a762c49a9846592acbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab838a79c2219a48d652ffe8c6437142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353194c7d5bcc18ce848d3dcae77888243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955b24f80f467653b6839ba0184a6ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3aac644fde5b9414beb71a6f13b7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f90377b952dacede1ed7b07b875a3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c21ba77046f54d7eecefdb8551a84e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e34a542e86a5a16e8998bbec35c6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1a487198900b09c4ae516462ef77849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064268845fcf52f9e547aaad626e1ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2d5599d24723d61507d7968f356a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad100ac8aa089a8e68e48af80f179852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f93f4b3c17a18ab3d754df52c39ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2cef635bb74ba02cdb9bfccf80da254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105550b5796a7b60532e1b71e989cb1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed79b809127ea93654d7dbfff12150b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342d8a5663ec494da3788570c596c8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419a568369fee8f3ce2dfa63d86c37658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81648c27ec683ce7a8acb9e599658c5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69004a1d637944f4061227269eb35960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926f0b623d82eb18899f5efe222027261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0000de4a77e9da0e1720c1c27be42162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92a2878d7f204cb7641940b88858dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8e866164748939c79a45e9b2cde2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da3765ad3fe0bc35905e75383b0bd665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe97b24f95de1e4edec1ebc57391b4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8ba29e17a7963ab2c2040839616f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ad41665a44f515f81d2542c602f9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aac80cdbd504eb1400ef5715218c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4c4d17625ce72633388d34fad819770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a07d6f70aebbe6f32467e6d31ee3c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed3f17e788c6a55d51115b67d582cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f6eec917c2778fb41c43d71cdd3f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd173eded5a0d0be84bf426308729e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da785a100547fefd505c261958b22075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1bb2d188bf0f795f3527e73a1196776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dd759112c2e1c343f73537610efd377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fbffc00ce32816dec784b6ee3939978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b11d58b83f3cde9278d8bb589a23e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3000a90262c71bd3319cdf9f7ee7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac31a2c519e1e79815317f68b832fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e3500f3303613c1665a8f71f005e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d11cc0e027f5186bb0fc79e8130c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f8ad23e71c74173553bea93bb9c5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd194d978517c18ccec4f90d38f9ce985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933ae8c46a858f62be65b9ed8a363d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7024f88cf7536cff17b262cf31acb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35344374f86c55ef1fda999d1a323788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4acfdd12ee992eedcce31dda2cb6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca0a5714b74c1a44dd86e704ecc84990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21673c61fd58a58f685d8d07855f47d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c610fc940c6f9a646c9e46eda58fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcf98a79440b8184ec86bbfb87cb6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b1b458b090a5190e515afd3e27afc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745793030eac672de1639630b45f20195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2438f7ea409d373d916ff97560bf896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78fc50890580fd5edc2b2eb8ea0ba097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f203f36786f2a11e38a3814c375bfe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2323bdaf474c5af53d0bffde36217d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77c4c77d5fd4cf29e6e8b01dbc2cf9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb64a78d6a4d076a1568b9fde138940101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b042a77e675dbeb686b2b1eba1610a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6fa8c54294d37e3080e5b7dcab333103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4666c8c311c520379b30e28eb30aac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f95dc50cd5a90ab196e611cb744d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cff6b4ce77a0d7060d9bca129e20a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268c7ba6921177a357d014b9c2dfc94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9d4cb704ed2dd8dfff9861376a7b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a7cd0848cf5b8bae9704b56a501eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605e130597f663540def9bbdd66511f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6001d7fe55c17dd88d75bc71fd70c49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4534d67f3deb8110b3658611c322fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b77223ae99a1df459be0def8fcc11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba15e7461336c23f1eda2c0635ef5db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6adbe12be784f24c2174c3a5d45b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addafa2e115a84d9017bf372467fe76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15324a146b1f6c6d855a4767cca5ffb1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebaab381087efe5fc95e7185376859118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f1883260f3afa28eb8dec4543173b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a54172626739f4aeab14f9ac45908120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db71923e30da81188aa091438be5de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09cce92bf15e433ab68cec3a5f6a2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c303f701604867c423533e8c0f96040123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60865475c5a2fc9e2adf2eb6aa1e4155124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f5ad4e6fec750b0748c432bc7c6a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb2890f62bfeee229d5b3bf9662563126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfd7910b6ca0a4d2b866f1ac660355127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c351c6f9169e748608a63a9ff8679b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28935c363c5540f44d6ffe6d78be89c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5325484cf2f66f9e66e89e86eb1bff9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1927816bb44c6002619adb5940ba6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874ab2c8d7e92e2c48e7cf1f829abc9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39ab1c98293f1c9800717c74f91220133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e138056c210d033a80f7d30fe02b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b3db2b0f673b06594478e4d53c2cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa6f78f21694e8ede1fb4392a35612136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb030355ae949bcde503544ddee5b6d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7798c30191e648fe465b2726f35f43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945ab943bc69580a016b0975265cd5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00f036c8b26b6f6092ab97e93f3a91140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c37bde96d2f306762119ff62553221141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b7ea01010505d3fb72e9a3f7b9d75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42381f2ce7bacbda561cb9c6066ec196143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3c074a858ac84ec9ac566f239e488144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19265364d8ba436299fb77997013360a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c4c258be8b0d99b8e3729d8414bd7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b79eb717324d8850d906c30f006f77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5e47ed15377d479ab10132c7bd97e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc945929d023ac3b7286b166f80ddb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd31aff3f1663195da67fd6c1364e35150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a19782ec22db2c3263e0fe2cda3cfc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934031f22ac588aa2ac6bdf4e6a247ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879d66cee849bcfcd2991946927f22b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abdd7f3275e96e941b24ce1e78e660154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76674593e88cd349b806c0a2d896c310155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365325e77b989283b06a4eb5cd2c851e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f769e95d05f6f5b69513c06bb1940157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b23c2265500155510bca944aa7e25f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28715591d5943fcee095f135157994bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a820742bc598082d367626511cfc5d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d58745584542fa783ff11633692bd1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0388cc50a6e5192969a367b94fcaa0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf70eadf058c4112313c7d0c206cb5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7ffec87b1a68080798d70c9e07188164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027164dabf8d3f729361f97dd4a64851165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a625c33d3eb8b9c1c7ee3979e6a82b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c220ad189b3880cad66261fe535c5eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d9af919c231124221209a3dbe6c92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdacd2a286eba138da2a5607b557c70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e20b9bf863bf9ec8d732f648061b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76a79db90e8b4e67c476760512498e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc7d6e36a24e423b47fe601c9ebe5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7aa4b04bdeb9893c884d63f97a568173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086e3339ec8407fa0dd1b75323b97a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03cc79376b042f2f4c5282c5ce8692175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7de141152212a0d8cf35f0cdd7a7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4468d84b0ba78be75673a0b208c8aa6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41ba996a368d3ed6d9648355e00e6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabe3341dd5fed380f2c95e09c65c30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336fd8596ba5605fbb86e79e63cc0c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21665fbc7430d969a931d04f5948ce7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868b7826c620ed3f67067300f216f19182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d6db1dd1f16c21c8c11f35e07aa33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb422a8912765122992e1f12d32db86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d07ec1a54da813e19fe695a5029db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e70c22de4d73bcfd68f69d145828fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494cf09c64910662f6ce7bdcf0e8855187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05702a3c518baa7aa509fe8078a917188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60151480c17b95bf6d859da314c1c7ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918d3833efa8af6f52cc82ccc903f90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4609d469a746911a9224588085235b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49df800d07486dcebef33bbc5f4186192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a64dd2a8d4657bb1513adbddc63aa9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2287e6ad65e4e30d1b28594d9edbb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700477770c0edd2ca99af41006a62c76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312cd0c3b5eada4a79b9b91611d5782196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791e53dea35ab7d1b26c05500f2e9a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2a903140fcf2dbc7ef14086b9a12a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f788df6a153423241a6dbaad9628735199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bb474c69b9f52b56dbff72ffb2f63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6c4666e86ad96b237d327b9ed9ebd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98aa02781dc2570d4333798aadb648202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ce49f6f449f016057cc38f9bd2a34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6907d93032f28927c3b42f62205ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06762337bffde348a46fb3b4bab5d602205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71a28f09584d8cf386c631412a98a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5363266e50864fcaf104595e4f262c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d674d026ed724c6ddc3aff085657736208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba967639fe58187681044fc202ee07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0bba2ef2e41e4f9262ae8f59ff334210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26944bdf2096126166e14d857ec65f92211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e217a1ed813e05f0a4569c372544856212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53840699f2c905646c54f3617509b7e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3df986abff1c9ed4e08dac8cf0ad20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2ad6c743a3de8205ffe922cc4b34f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cadbdc78da59033598c7db57155e58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c7bdc24d3fe44e4ddf587ec528b85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457f0a59a8f40577ab65b4235413f8e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389ba5c189756485428b4e3ff212305219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63622171fd98a6104d3dc35c62f292220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742b242a285f7bf3f90362ed16ddb9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e09ee9176205e732f5be8e44956ee2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4afb91e51108f220b639708eb3dae5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997b0a35090a85420aa58b6565cbbad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2d808fd24f16b47a3538ae4e2cf39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8f88fe8353d146b780967fd327e79226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17ac379765024b7d31ca48d7b8b48e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bcf5ef3f1b90e5ed6d01c89e6a709228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1c7c985e926146a0df1ecf250894f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9acf8a353dfce39947a7a7ae36c7f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f32ed600cee92980d5be8d767f039231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eb9c152326aff457c0cd38a4a4eba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5971fc90d6f1fbfa44d2082d8e60c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e11469a6d335a71884f9d1d59547c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6691c8849c4ac16db4017c262035c23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813964843758d8f1b601f3cdb9596ca8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173a1e3aedf11df2241719e9578d6f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10249ea9902bf726b5b82edb34d444b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccb4b745a27b002272fb2b1b066a10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1a1a73d6f0a4ded8290e0fb31700a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307b3f60f4cd9db9723f180aa37f9d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b85fcf76040ff02bf3fc7afc9e706242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f59c7e1ae7d3bf47d85902a6d210d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def55c662fe3f3a3047308ecfc4fdf8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffd633b1021892d25cd90a146000ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ec9f1afa5db18bba7bbaa20afa1da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3751610bf0d521333832eef1167c55c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c1c7abcba2e6638db42675000f9eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e2018869090f307f3d94ff8a246db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6fc69182bb95bd60849c9f9283587250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee73208edc5f6ea19949de800501a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86cf407139ec9f93aa51a7943a8c3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895f5c0c8f4da0c9b7a5544ef4d8853253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb84abd19d16201fb4c1584ef0588d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df249e07ccdaa2bc18d70e1c176d0de9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523cd5f675fa520a52648dccc1a1b35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b2dba15cf6ef3256fc2a1a234bd39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1fe53faba5bcf9a3fc0207ea130e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e19fc78b1c7e1b606ffbf2396859bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cde0e64a7a4ff1f7e2e7093fcadebb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0466e06c808dcf1595705bbe21036261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b900c4c067ff5c9f9be052f35202470262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65570ac22c33a9cbd4c0193247c362e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ef9728c932980a1e3a29bd010405d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2582d8cb54e808cf7be888d3e1ee0b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a34753905df2b413930a75779b5c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b062b3e07fbe9569478d27acf7e26f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9a0055aff7536365ae1f3a8126bc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faadcde609fabbb7b6f10ca4ad4f8e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f5e948e87158f858eafbf8e29d028270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff56fdfbbdca534764d547b5693855d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5d12ec176b1ca17e503efdf713834272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bffb9156759ca9d880406f8462e053273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db7eb2161674e4f830ec2c557cbf71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c79b98a8ee4d71f51d5860f772b57275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54df3e6730059f395374be07e11a4ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efd5664eaf8928973d4a27104ff5e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f90271c2cbf176c7f3bb10c887b2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bec31416569d3981199a31296569f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a75dd5c56c9132c873e8ace4a8aa26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed1579387ee32339536b5fb80b7484281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491952ceb9cfa0c0d19af987fd35a6f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d99adbe8fbf2ecd41d96f76026b9b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c87390e465d096151c6c113b95077284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de491f45861c359993d4b885358a99f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cf0037198c0b1a5129e9f306f9d6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501873085421563df1c0775f6221bbca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e113c60cb5e669c68e098d95f5eb7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d937dbbd3e3f3dea0af400fa96ba25b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a20b214bc3cd49d53dd9dd4ba759a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d14bbdb6b1d729babf569f80d19893291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85ee6fabb743fbfc0640a9e5a019b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b62ec8a54630caf8bce652034b3d2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f0c09c5339ce1cf1ce29f7b3d0a0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d2bff5f081e12084e3f8285bfb0c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0c142a5552a04d1e01efd696cf2b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e4b8d4d9680a0319dda942e17ee6e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b119ae8061dcb990a7c0894eb43548298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f233f14d5ad110c266d2bfb6044f09c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e682999a46fa60f134b2d18918bdcfd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6423551e4d62c519ce61f5fa7ae244301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6ef627546c1a0acb31a2e35a9d180302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9ba0e6e722c92509bd8c9ad738d26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040d9daf4f51254eb5c6ee1cc617dce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335dd024d9b5c95c35f90b2f1640cff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385126c928a51a13d97b3a1f16cfc85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc6907e30aa2311ca8324ef291115e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762b5cb44c6631597fef580bb73aee2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2c5b4db52fe6a4a1da19afe519a71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5a2a726b16276c5ff91812ee0f603310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d856f41feb8c418368bb7c12e1a13a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c417911fc61b4b6faec33541a159cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726a26b8795545ec463a57c3591f0a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f62d179ce417fae13a155699fc26c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e50975304781e32853ada3912043d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691adad8c7057193e6e1fc8ad93461d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bead7450390f18b30a4d30fa89fead7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0c49adf6a9ac7efeb601386f839d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e7838b090892650d4aa8ef8e893b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4f1d232859cee354c08d9bea9da07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038326cb5f969a3bd00954d160c5e3f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3aad17aca2f631faa073d3ad1902bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8eb149aa8ef68c8775e25194ac8d52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f56ca48dadbccf42e9a86a9d315581324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96c2063bc7e069f2794779ddbcd9fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e7ffbd01fcd19e588bc635b3f8e18326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428f72a92d18ccd7bd899ae2506dfe0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001663b90722f834f4260a89f7ed8ad2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948cb590f25a6f8dd495ef3aff8cc37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441a6f2b8bbd269cfa4cce3abe3b2d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f210dc6281df55a88cb45e7a3178b63331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16caadffb2342df48d35952de01fb5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcebe114b41eed83a981293ff48666333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b515f20fb47acbd03809c1e36e6a72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2ac7eff6c8552343f17de907cf3cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a02480c401d99a25e8856e18cc9c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0014f9eeb87fef92e08bfce632337337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453b7989500af8c645d1fec00b4a24f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e13a786c445b0336074e04e842961339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046665beebd52727458ca21e2466c3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c61133edb45b650bd969f086a6993341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fad348a4ff47bb2c4da80c35c0425342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609f434c36a70acef15acbacfb969c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80bd3eebe8d5660186b4fdd2964e33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa301e09c65b6bbeb848be24bc6c21f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7cfc6c566aed9068793f5cb5d8d3a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154dfff574c2900ad4bc1a479cbb2f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7861105c0b8c79d451770577d7c208348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6304a0d116bd08fa9087e6e4b2b96c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79928d60186819ffde639ec4abdbaf0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fad9eb037f7a1c384a35a33ee5b1e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9442770382815ed21efa2b3add5b94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e04048ca61cbb507237ba58bcdb4ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7771b1798ef03d1fc8093e02ba464354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed61dc404259ed4fe7091405fd67f03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9e6cf52ea111a8eb43829bc09f502356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf8cc9517755a916286a6602c1d553357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b97a819df6dce0ab28b758dde388c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a111eaad58231990d72df472fb76f44359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d811ad5d98c888c124804305cfbc746360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf34347f3ea1f6fbacabff35ed75241361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f980ff14a7f1d135813799e136e5b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6d25b463665540a3e04aebf5434a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b1fd4ce39d3eb0ace23f9e5052a7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeee7797fb893a8fd29a77640bb38fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc53810ddbd139e77d1268aea2d0ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fe7ce3bc5b5a5900de36396101d39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77677e067605d790bcd960f681a83f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc641bcdaf3b87f009035f457fc0491369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87509f471d10b12aa3b414ce76428d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca714f2e4c56842d5b74925012045a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52915377dd8c9c3230c5f31a64167b02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2104274ab3277c0a8970b48626192c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7478b24f0a5cdd770f336a56bb5ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01901bff547c6041900f2f7d17824aa3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f8fc8bb3594383fa827054c04b2e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaed293a986b22cc834cb6bf41b147f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b553976679a5f5eae8bd73182f7c8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780be74ce55e98d8eb0e366037e8d171379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73803dfd4006f776573048f705f06179380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6c7132e29f92e9d0549043ac9f56c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a30e3af62f19330bbfc5958309281382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ff17dfb58d1a90fde794aed5da42d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ae094f0d7c648c7a3600206385ccf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2307cd5f334879d1c01045674757ab5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789051e60cbb3b2985bbfdcbf217f2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f47208907e03c101b2a82fdbea28e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45c2a511c915567c558cf28e36209a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0b0a47b1c58dbf83d80453f67396d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b4b15084fef9592d164a77131edde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517723ad9def41b13075eb3f33a51c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765524139f6fc0dd125d4da99e43f44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da2d2b6aa58749d85169e1c11e3813393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72819b550a84f7b2ec67ce0d5eeaa6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09179049a909eabd66f05085dbd0d02b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d827946ed125b73b96c1c4b427e40f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f176df7b2f6fef1a084ef56407ac02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df68a0a7d3c7015a6b66c4ef6eb5ec8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d9c43ea308809d05860ab775e886a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c178ff442f2577fc9c76b4642543693400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60deefa1d08f7cdd19e3ea72b3ea53d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343a02703ee2fe9a3e61fa8fa0dec83402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638642ac6ffeed89b88a9c8599c134cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b299687cbb43ae039e63064113cb5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638bb4a4b7d5ed64068ed7722094a3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907a6f0e0d59a3cf6d3d7154f168c48406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224a95f86fb08d9b9ba1b7ae11012d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9421743d7d95024a96b63091905d96408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80159bf080a543f5f81265749333e7f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd6573e790ede6c20e47c1ce5d7fcb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2812cee99e3fb6287a7aa62a9e5017411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48525287bdec8017afd32acb92480e92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682231159c034aa741a9a1ea14326e74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b60ffe3222bb9616a25e5a14f85d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9304d8fc1710383713c245a9dc356415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf664958a8b588c7ba5f29415b8abec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fdc816dcbd99a33cf0b55c7ae3475417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297df39df8f9b686df8ace9a938457a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c87646a22f75b8aeb7192e74de231419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed7c2631b4b10f7744c106f1a2a4cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf6612f0ad8a4a594adb71b94fa4dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1661d3270ff824a49ea143f9cad8e9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210660682535ca9e147231dcb2539223423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabe76fd411d3df59ae02c380f72fe1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444697bc8f787a13930b0e4d6353871425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e896e2462e9f2ef98e97c558256f9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab2b1ad7856b5bbccce9f262bea4d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfed81a27796e9c042b501d92146f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b8d78cd56a89faad45cab3d3fb637429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf150937252f4a6880ce04b4bb3597b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adce9dd08f66e1731175abbd0d928a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624d2adb9e2216080d09df4a15434d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205117a5ded89335b1f730f20029a036433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015eb171079c8acd6f95aa40e1dadf5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0bc3faae4b0c8675e5bdfe976ef20435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083cbed51678da4315545a6e1e9e10d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47330d668e82748a5dc4282c34d9e593437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06271aa86a09e274a57aab18772acaf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ddd1514a44aedb017b9c57b5b127f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea40dfadd1401936139df0321bae981440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21840d975fa061f36e31772c8962226e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3e7c8fc16f71c2e264528b03abd0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121089da98b5d8e3ad5b2e927355cfc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722894c8e6f165cf7fc64277ffacdb2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe026caddc0621ff138da7e2de505bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfee7c345799040662abf18cc6b3ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ee98cc0ec6e9531e899b87c7df1d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cb229f305ec7d49c47a7c2ba71460448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c57df26ab6a68425b58f14537546b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba15d06e294635bb51494d90feeedb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298adcf5ac2f7fd05f88e964d4b32e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dc4557776dd5ebe90936eee55bb51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737518215b29a7f5aae542aefc84561453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accea6d3f4ce20717c007ade07a7b4bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a6d3a6171181f24100e3a3cbe2a9e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0c6a57a6768088eefd361501cdb4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37707b80446c2f7c3fe334de3d9981fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b0e51fd1f14ed41bbb47f57f24ee0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b2a9ce3bfe36e6099b405b379b783459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc16d8d5dd9d4f94e65ed72d711a077460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fe13d094e5b7f76f5a817ae7259ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87a578a6f52273276528def9440198462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04afcc5fe417d763c838ce8a47f40ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b55f5467ab2b4f0e5acfffa79bc4a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe19306873479cf7d81d3d052917258465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb9d909f114f99dee03f6aa50ae4e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768862c6270d717be1f407ff3654d1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8db3007bbe1e7d02f2d1ed043aac75468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cfac6c8c530b79f9cd30c9d06f800469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dcd2547a457846e25958df2320adf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5155f0aa21ad55252ed46e27c916bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee0f698fbf2b90263420fc1485f18c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c62c88a43d611538a7d23a26f0f724473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0529564af53734b49a0682edf19bd5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d7acdc3da80a4924d175689fd9bae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2f9a89b2e22588657f240ccd9e563476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb11c5483df47541cbdfafd0c22dd66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69458721cc0f488b0b0c095ea668b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbb5cb41991ae139213aa9cd974d7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c2167ef899a49d18712b3731eac9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ea37778e0b19453ee0edd91bbcdf7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484975155f066cf2e512752bec36b4f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef82db4026b7d4bf4d25c2c0f9590be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c1d000a61eedc1c8ccf8216f1ec10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d7cd0317c140fbd9201a68116ecf2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bd170a382e5c47b2b4cfc6e234c41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c03ce5424580e9cda1349633bb63e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3b5c58e1eadc015006492664b214f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c90da2c966a377055c02be11f99c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b30622a4b7d2923bd3d0219c99ae1b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0623aa68e9497afa2a13c1754f7dbe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d48988b9ffee37e5f7dd4b64cff33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdc47f556294c0febdf9ab66b1b8ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fcc829c59d7e409823f08e086a711494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca413c52c782ed306d7bd4df612a2f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae24204f02f196885fc98fa9cd1b1ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb510cf45651e66bae810e4d3711ebb0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea67c6940e520c02ede23308b86e69498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538cd2a46fa5c2b94d623544cb02082499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70305336c6e7a52c080482afb6623d79500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3f24208ebeab4fd586cbf746a12fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa602faffa7bfb22c0f1ef4c625107502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bd4478adb1705031c0d09be87f777503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe12dcc8a2dfba4aaa56867b611c059504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc58a309c2a797ace753a4253279497505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d46bfc0589f2d388360bae2df30ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4c60948054e3895ac6c10967c0d2c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c752ef2242fbf5a72e9758e2298f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb308d5147ffeab174e1a0131e45a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ad72b672f1660b1996ef55a662b38510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ee68aad25a915c108b25553a3c335511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dca29807c56ef791b873652a800971512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd372ca2ff2342d971c906d5584751513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52342cfabac03f483910ad6526054d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06603f44eedcb85fdefb8ebdb321c8ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b27f5a3b0d6dc1432dda92ad8caea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6227842b37c3ca60b0d640da8eec36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aead6fe8543311518d2af6f59cc07dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ba226fada9ce6e1750fec5160c340519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6968b31fac3c7aa84994fcc518e7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea20871a1b595e7128cf6e5d18a9ede521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bb2d15f21fe652f41d4aa8d9edea4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75852ff5c5232b6b8a793105f6c81d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d895f37c1db7f83c05bf4eaed83d532524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214562971b9e339c2eecc6fc2aadba29525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4530fbea262f86c5ff4597d00cf12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa183bf071e6689da65aff90ec729e50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42ae6a72ead08bf96db5017cf5b8e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e25e58ec703311d975f8f2bd42b758529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a89e42048f470fc55d8bafdd0149be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315beb7444aaa9f2eb9fe1cb91a13bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eda68d463a7a8a97431f9674058495532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683609ec75f36de02980481947dc96d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fd08aa2d8bf52ebe93d6ceed1404a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531942e20afce36223caf6c82e34671535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143d60449cc17e77fe8556a4b8a3d36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c14b99c4977ea1356b19da339b444537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736de383cc8383d2b1dbd20f940229f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dc3989f9afdc552a3a6984d150b09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0aa3bd01b1a0aa3bf3f17614c0d38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ba560a32cf4863fe9796642124b3e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87241549e6f5c30012109b634d696c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09895c9988c0cfcacfaa88fd022e2508543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323c064f5e5fb68e914071374d2256e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7438b03d19246b8358ecdbce718d838545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb09c7ca7f7962d57b85902039b566546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ce7a7086e0bbd694b147c7ac3142d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db430c00f1b6c9b82c9cbff8d8181665548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed686b00795e67297f0a98a0f7aa1c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c12b64148db55a60438232d6f4547550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77612902a07b9689e4a30b0a03e21f13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136656c11fe7e19d94fad5d1ca5a649552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c853d309e42b8c802bcbc0c760022553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dabf468e2abf4f9f29bc2c887cb1a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a27a971e8b6117e857fcaddeccaa6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b2c125d85b1c0c4a576466fd960de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c15678e759dfefad40ba6e42b0ff6f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb33de1ea59eceaf8357139b52bb9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1556ab9e1a0d65ce62d667c727c23b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918e2ec607d2c285c7878d9340fa4cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e74a2e063364c575bab1339ea90cf9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e97a135ca3c4f98bba58f72ad44e0b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864b132eaafb66f0e94871b555d33b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85205911d36b4a27f40d65ec1e71f6ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9fa1ae7989904e35a048752bd3139565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7f2ad44749b1757f1907aa50facca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5cc6f7b90f169006488779f1e74ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24e8fea7f9ecc54520f741ced376b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2001f0036e8a7205d005fc729ada7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159fa3cdc66aa1636a867293b9c0279570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266ec0249a8aa964826db35e0430094571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe4f06a19b96212c15d8989d3a2f96572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c382e80fdde1cae8123d9543a62dd9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9e179dfff6353c3de1c3fe69f7159574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578434c6e61c710c719da9a039d5320575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c0e16643165a58b6a4e8634ac14d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78f40cdee17928ece788b08cf71aa4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca3a728bd5a85583a3276eb25e303e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1d37ba2866f8e00e3cb547f2c1ed8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603b886aa3e0cf0695c2b0c45e3f92d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0766509aa77ad861c113bfbabd8c15a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a3eff61e49f78c3bc3efa1f591fc8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c89903a8e8358f133ef29c1e078445583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2726b267a1a5bc3850d033e428759584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660180fadabe7cfc0afff2d77164ab5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8833b6d3a1d688c694ec7a96c1abd76586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0abb4865ecf655094bf97f937fbdd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177f03f47455aeaedbc320772916dc4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6936397fe191f9b09daa7560793821589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a687d666c93b8e03f8b92c8963925f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a441b5c97a3a934cda335bad9ffcc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462cd0b8188a06b90b1c6fb35cc0d99592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3804010b8c5767b0cef1ccbd9e7912593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9471bbc1b1fe13ff5c39779b29045594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f0bc16e0b97cc57500d33b8fafb54595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a7e73b0c0769b59813805eadfb75d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36165824c9813f380d85c198ab5bb5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2732a28af10f04913f785b2cb825dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5923326ac4c2f1dd66336e4a4db82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380adbae99613d72e7a95a0e1f4e5b53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ead339b07152f97d7486b24c3be5d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9aa84d01c0e7fc740556794159c3d3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589e6b39feab672883b4b2029eb5e18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167441d97127fa0b4e59bbd6aa4c6167604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29d587099b1750fdec769c5c1ca0ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa28d638c8f49624f81c715797ca3b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3db2e5185e81db7a058fb65a6e6f73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315b20a52b7e13e4985c827284c7874608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126f11b62b4dbd9d25b942491582090609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d421c6ef23e380ad1e18e6135295b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f682431ac4da4599b4eaceb5cc56da2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edb68e18ff52dcd162cfe06d87b815612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81123641ea16bc23607dc98be6135049613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc71f464fa575ec171a2fb9469bb53614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8c37c6dbc702a33912b37f9832de2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ab73dcda1116e6d253089bbbcc5f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523af9766f72e288907bc10aa9612da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a64ec69db6a495da65c1581203d521618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf5a074eea392e30a222fe58c613cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73495452179654c3d80508ca61a6de30620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f17a574597710aa52baac2a393485621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed4a4a05fda395e3f2bcdc65a3db7e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedefe9568d964f54459dccdf301d3fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5188d9721c659dbaadc44aad1b570624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0146772058b696458e345d564ebbfe2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dff51435ae8e713ffbfc8bb9f8ffb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd886fc674e4be08e34b50141b8d111627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b82afe4cc79ec4a0ab8a2eeb58608628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242305a09da7e5d8b1c01fcea5efe1d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1b3b3446c3ecb05dac2358c5a6fdf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693e869e48cf40b3e70320aaa5c5bfe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0361f660e2b9e15bffc858c3b481c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e97b93dab9853c40ad5d16530ce18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387721196a27ee6e6459574c4b86d6dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf27a2b93f088dd90bc097caee12de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90268f0f297b3aea025153373b91c2fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fd443dc4b9fbfcd46369a1d12f909637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a470c8db0a4e13c287e60894e647f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a1750387b79eccb2480ec0b7b1606639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed522eaafc6d9497eeef9e2fe5dba6a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd2b5657f1ee78d729ebf5cd5e49d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1bd9c9dcdf69da4a77193b864234d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedba5090a8fc3be46260ea6803ea6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350b4003e63b2a3a0f8773f6354bd36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7112d0518cc5cbbd55dd2100ae02eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f6af97b6ae36c3be09f9e2c277c94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d87846f13800626fdebcaacf2c2d7f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1050d63bb62876464eee80509a735648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f37d815bf1f6f9db2c39c253c8e75d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e24cc7f579ce8847107ad9cb0d0d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e52d3b625ea2d65394bfcffb1b9ae4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556982591158485cf1a8d7b0f627aa67652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7591c99e81d97f283dae1e5f6c88261653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4ef08144dd2d8e8a411dced46271b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19872774195d375b88e700dbcb29fd32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bf821b4c12dd11fa201cab6be5598656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c9438e77860369b28d89cb55e2a52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc73f2dde9943d951a3e431a8ac8a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db111e5bf517fe8714d921ef7cd65699659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27bcfd243c71799128878f713b2f8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21844509d5ad3396bfb75acca7e10956661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0e4db4be7e45c7382deb76bd5b40c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a2a19458bb3bf0f647d488899ff3d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de81667c29df228782ff3f8baf9d37b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04096508241acf357a749b6ef2057363665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89e998faadac80f19c11b5f7e17ecd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0d04c6d88a1496355876321ca5ad2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182876689219589bc4608842b80a285668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d9c76dd5ce783b7ad62e0537c4773669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65662a9406eaab1485fb4aa501f72477670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53802712212a5c3bc29981181c589c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0e8c9287bec604a9dafe11637ab96672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4db8649f093ebc660908a48dcb7da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fe035fb41eb301143a409c3962a01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c75c732b1f7258a5308222ccb5b3f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac07dcede7b9ec4969a97aa0ce58c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67746e00053eb849f903001c61e6028a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad45ccf346a62b9295c415acad6f0d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca484f8405439b84f710673d7b4608679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201edbffb6044271607f77d9006c60f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be40b7915d3ff03c80024ef64bb5c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67b0ca78999bd61fb2b0b4a4db32d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e21eba47d01dc1ad4c11dabefd8be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8ee5acbb0604a1e12161f66c0407b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfbc900e67a9443edff587251c54cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c827e47d830a67bfe92dd3df16b56686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe965c7b3718cf4bffce42240a2a134687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8906c3d67d89a781a4c5a386eaa0e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf68b36a9f931681be636340aa0f7c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49271dd34813d13bb2f2588cbd149244690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfcdaa8430d1dfc9480b417f8d3f9a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ea90d38a300b9794452ccce9ff274692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42022e2f15a66666e846fd627506ba17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6b31c29ad800469a9512d9d1f9a96694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f335b0774ba29c38995b121481377695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbf23cd92a589837c0064b53311008696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265a7ac5f69e93f9ff9a21011a69053697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92ee25baab8a1252e8a595bf789803698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf4454e941e5d9800d406dfef30041699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf9af1e44a748d6b7f8679bdb46d5f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f83aa7c794b1c4b167b75582d6f4c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e81220d59da84a9a732851c12b6f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4946b2d0de165e4d2c18b18a56a3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490733333269b10335c333ba479d0eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ebc12c475768d525d8c2a8cc43bc3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f1d260db2ea21086a8ba989069af5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c13c7e93577e22b23c28426c17f8a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d451712b1661858cf621a307ef6e97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e56410f9621b235ce7079a2752fa4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420b0086d2bd425c19ef9c6b3e32a30710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b606b6fae4cccc215d896938698c7d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe1769494e98f2b0550de75ba61b5d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff55881aa527a58d31afe5407b3972c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee647105002b3e808d238c174f01bd3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d18e9775e50dec1379ef9bffe6f25e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d995d7953f973f462557aaf01cf47ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0f17eef5be4cb7d5e6607af106125717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc0e70ce8b5e8e73dc118463831fcd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5dd764b8f2db34e1ad2480a521af6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354656ff39423c01620933ab515f60f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ed3c555262adda315ae974a9da6c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51008b9405115e8d8cebac77b1a871bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f770a55d134fa27a66baf893ffe7f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0270260116a639c213eff67004634a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede39450bea446bdad0632db07749eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5826c3dea4f36715b2b829ce1e9c4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb262d97a3b8a16c9cca751f9e64d7de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d40d81311d5531f906d8661f9863d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112b9f2c182674cfcff2a8ed7af8a1b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f79be5d3878bab6200585c00c0be3e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4fdd2cee3c61001b540951e0c2edb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fe3f8e562dbb0c61bd20146708bf6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000e19c103462a1732289b437e5f1cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8c3062a9feae6737f141d72360a3e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eabf73636f6f5a4fa17655ebcc74f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571a02775ce57e5faf815fac21e85ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8497ac3fd645503b9357ddd33106482737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddceb8ec2d4c88fa3a6ea70d9c5fc65738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff85664e2e16e53cb80db90cdbfd66e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c2b404ffea6ffffd1904ea51e43e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c655a03619e62523560378a5a009493741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1805a8f13d15ce290de810500512b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4faaaa8c3c82756277ee3b1208f95e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbd7799baa23db45eb40ce1c8ceb5e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001afb52c8112e33e0bf2b67c530cd2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f43462ac229206b81bf5793e86daab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ec220c99426341b3e9b387f26f653747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd549d8d8364eab4e6693bc112b2c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd8969eb9fc13b014dff64ac24f208749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349554686fff59945b36aaf0d84c5dc1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1104b7933de790ff0c7fd45dd61944b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfabbc1807cb77f6c6fec4d46312dee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de815e4649900d4bc65d4c53ec2bfbec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832427ce128b7d1c1c9b0c2f6a3904f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf7f57f99894264d8b4eb72e61b061755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e519b3853f18445e7c345c3f227a471756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d11408d8bb65fc40824c37103e76b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596caa90e19f45dea38d3750cdcba8e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ea94b1155b7865e84a5475038f2c4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9d7dbdaff72e39ae124664272e2c3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8fccbfe3f813af1e8b44cf8f5d677761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b4babb5c9131a97b8a7c05d734886762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec281d256567b7fb2ce7d431d3a47e9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a309d7a1efc383936e2b3298d918ead764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501fd2bf5c6798a71e5650db456e005765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d213d1ba3fe75634fc502fbb0aa8586766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90b3b62103e02ddd5527fb7b0eb688767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15d9dda2c1288dd29c481f21a3b8f5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af7c00af1c78c50a4530c13ce8e5e5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19624b548e7f1173cba7d0248f31b90e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358797040ad3c35561172e1df66e48f3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8a9b90a01b9440a5822c3a8c66917772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45e7d8d7792589d6d2dc0a8565bcfe773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6756d52b9487f8475bc5eb491aca42774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1085cc9a50ecb3262353ed9c0c9c192775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfd8b8e3165a25d7dc7c0354cb5154776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cb32efee423ea247b2a273699e026777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f566861664c225166b33b5f9869a7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291efff5b798770d311239cbdf47b9e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10176ed5284fef415e00f2673352d4d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb2296087f216e25e1f91ff9cd39f0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72906499c63993b5c9dcae9cb3e3be00782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f5bf4d389652146a5e333242ad5c7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc7cd4c67a2c3da2b07f0a77d8e707784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37f5ce0d51501fd1a18709374f9399785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc249c2c05884927c4e888d9fafa8f95786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62e6911321c301086dcb5adccfc1e4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23b1665e8e4293e5abdb6d843c4932788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb9cf0ed1c14feac2c7a7b8605aa3f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec18d17e340dddcd95dab4dfd5ba54790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ff781422246d8ebd911763d053384791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db480503c7599d88342fb6fa27dc9f13792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea03e4e2c1f2f65fccb11f33d5f76bf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d18a22751276c9ef4ce7eaf5c6102794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600b94c4773923345eb088f02348f14795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaee9ae1e3fcf9fa038d1eb1d80a98796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daea379c0e3a5459ec00d23230a71a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2ab3b78bb5cc4563947e0a68c2acc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170270e7861c8e1c9687f57a07061a7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcaada14d5f4dee994b66e2df9a584800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5fcc0ae53bebdd2a6528946eb30b9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a65c3962fa2d1eb860a4ae0f66bde1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcdf78a98e5f20838554395f933b53803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36bf9beb875b973cde2a82fa94f3d4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86b70dc0883e496ff8cc870012e645805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031c4b72bd11df3001e27c2a1713f96806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a456cbd5e90b5386a8288f029aa384807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ede28f6dd4c0dba620fdcf84cd8e6e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f5be614a7a7687cc9af120fa531e6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b31c3ad166bf543ec0de8a2fa3306810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea77e92aec2261b799fd7d5568f2238811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114f9f6cc7b8df75e77b9719d428aaa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd26a8ad60b753956f4d631b12888c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4bb9265ace869cce4f7a4424c8c88814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e1f8a636a0d99cce9ea7054d77acb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1c48cb9a88a9be6a6b60224b80120816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b235518bea82aa55d1f3781360b90817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9fb42e300a400762969acf19f04ec818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c355988c8007f14b5d06676c29d52819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4224a0bf4478b5f75ae7dd481a3d219820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94217afafa6a716df855065cec2e0034821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08307871d80b5716e93f27a804f6d3371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb01c75006179de66c2e276f2f20452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bda1fbfad6feb08d9954ba39ceb3713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627597499309b33a43900d554abfbf4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19104e511121e1548cf04530b69658625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d717e13cf9e086ed70c7cbcd0abb7366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b259dcb0e7ee7a49d68963ec4e97367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c038f06a0699de11e7151adc866bdf38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a6f6b8f3cf6200f33b3566e6b4be59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94841b92df70373aa628de7d6d7ea7f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541f76b127f20e597a2fcda5def12a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c80fcf5c9aa4a6d53ec6173c39e0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33eb739f29be94449baeb3042a915b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211eed2316b4e2d02ffd36d42208c90514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b857d1fef2002fa31a08c8d5ba3a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88cb075bc011873730ee3618d4a3cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6539b37a4323fab37dfc390ef8b7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bd92c6cb391212703d54ef4bc6ede18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a1b8a93f9aeb7aafb2e7cfb4dac0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22218197ba1788ed976d497c28b9c4bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3338519d3f2b583b4fc00fb316eceeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f64bee5c8f7f8dc243adb8a2f7de722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801e4002fa65157a5f5b38829410a3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7dccad41013fb21045fd814d7264324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef380cee294baf0f968e09ab730ac81925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860b66af7ff089c082a59ee244db14a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a041c7206b5403fcdf48fffb776f7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0cd1745cd2f18fd83322d6490016828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6534d6d584218b046a31f1373b11229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c7deb92f8b4c0f588189971fadf0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de281e249ea6c62a2cd6a693b1a7752b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65926cab7384ffaec15298804db3ddec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dbae9dd479606813f7479638dbdef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191402260787d3047f789a613deaafc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb41c9a7fdd12c8ae1978f285b4be7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef93949f85c7ef71d9acfef348bc1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bdf7539180dd05ca292427a0e3bc737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52ce1395518cfe771bada0d21144a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb298a1cbd64fffa0245afbabafff15539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f3be3d7508e1135b5e71076697dcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126008c21e41e7bb16276b0f0b28bc541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a1a7864ccf79df73aaa76d1ae32bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444eb12a6a74dec86a3952948f118aac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796237054655903e80add8b41142e0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b3654afe211d88032f72381bf98da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176172c858bebea3df22e5fadaa6408b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ee146e863e0c9cf93aff7e193742347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098c4b7de630bfcc5834c3a65d8bd8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4a017264d9e6986b00aa891fab88e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f24cb72733e1fbc6bd8463f5c73ede50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe53f9e029188acc3444183841a0f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15c1d6cfede9b7e76f7f89019ee29652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2347f953538f87d2b57946174a9252b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae12f796504352b92738af46a0f5d4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f9b11099cbb871c0f0a73fba2b06055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410a617f4b34d86c3604c51f1b7036a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302595723fcfef680e4d40d6f4036bef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842bad43e718eb08b699fcc3bf4abd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ee8161395b14a6805239ce5220ef259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5b5421e8b4f0953081b49e5f9f40760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044c11c8db65346b9ae0ba684b4ed1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5372c67bb5f4d272ef076ef77faef2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cb9e7b97626ccf545c03ff9cf193463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df51af46484839ff272b9192e458d8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e604e79730e7f9f64f50f2fdb46ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c344d6a3490a3f8eadb0ebfde1b0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a1160f431ee58ff154f39302d28e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930884499e44e28b5b1ba13bf4fa67c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909045262074ff8ef7c56f0a9cd34de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8285fe6f5e7a2f238f443fa0e9910670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c183467de74b15c799a1395bec199d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52621d0b97d4a121674f87b059e69f1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fe6862c738803b0ea4bdb151833f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332df393c8dbd61944baba08a07b8f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1801952838982d281ace35448bedcfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2b43d6e0d286b67fd79015ba0c03476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917f1d8951696222dbe93a478e8a88477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b79d989df5694ff4335b620e7f61b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f90057cedb0172a54158ae6132bd0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7db793a42287ca88370bbc36374a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131082e74a85f2ffbd297f116e4b70081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631dd4c38d4064c1a5062527924a16082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155140d5460c47b75a3df0c23e07ea1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1a97e7b0307e0735846a5668b53be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a735c30bcfb65a50d38d7f9f1a7002185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2717ec403cd638a6785f94811de0b5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ac99f112673ec9e43f57dd69477cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201eae8168569abfb9056bd83bbf8df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa4b37406abee1acd73b23342c34d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b1fd6b4ccdf29599bc13fee06ea7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74c0383d605f1926db6ea49ced29d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf316f2c1056426eb4efdb94f9cf98592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb51fff25f1b6ca3c5263eb151b2df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904784bab79e34a6a8c3c28735f64b6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab47e2f11e1564727ccf8430d411f0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb163e3380193a988dfa21ceb94b75bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5744243f496fc5abebfc8e00a43d16b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c86a3fd93a5f9c5d43eff4b32df6f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8290c781967696e099b01cb890f4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e29dd0a2acb52474950494f629fa2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6521d96f523c44868fab40168c8732101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c30e75d229cbe124a081a128f16ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350c5be0fc87dcee649fbcade29f835103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec59598b3e8492c93fbd82ccbe3bc40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fc69ee42ffb202e1a8e28afd05d55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4cc57bfbf812692ecd18000cb26c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55cb27a8d3b82c178010e2c2f8cc0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7d93b62cfbbbf1c3ccb3dd0cc9ee7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c78da80e984ed7f4fbefb78b4e8ed9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0c90eacb1bfa9a7632fdc9b763c60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626318ffb71964bea914e98eb66b241111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def527de266b1aae27be61e8f04daae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078db7c16eaae218e93a4fbf3f7b590113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554736c336c1cd7feae2e9b05ab2ff7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263777ed7ecbd201d2280a38cf856b4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9706b5c355ccbf94822dfd7bfb749116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5a9e41644057018b2d7e8a2ec0cd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478a83eb371ec1cd117bd7b2d0cbf7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bd5631df9d670c64c419f82bd00bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9849eb10827540a00f7985ed757213b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42781e6d39ca6c5fc78ce5472011e506121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fd4b15b7de6fb635a0324172f36c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447bce36a212c3e4b291c25af7edadf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c818a4d1af3c514cc6006a3d66cb0ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bfc73c261e7a86afac7754cfb8810125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087a7845a7dc51b34c572461ba02796126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d2b4ddaf5321ebee54bdb92f25ee3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84d62ec878a307ead7bb71228e8ec4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998a49cc747e006c1ea8bd327a7b1f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968c60c4c35dba3fee8be93b6e2fa3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8660a47daad83ff5dc031b26e224068131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b0c8160ddfab65ceeab1ca7442a27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7124dfb0d83c0fd476bf4769c37913133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd100321ca3a042eba5bf65dae6b65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a493a480fe08e05e2ffd475d0e025135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f44a1e1fccec0cc53c3af08a40679136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db4e915147166fca9316cd72740e8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472df02a6825d1bec365dfbfdfa9f51138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26896ff0f8852cbb639fb063b345eaae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb475f78646a038501e2cd007c42b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683546518b97e75819a915953fb4547141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b407d4aa812b8127b986f554d7c38c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2509253a41f3bb4b04c12709ad3393143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dcc0307e6c277017ac13731a7746e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072670c9fa7859f1233db3576e9a79a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd2a4ed705dcca63c2bb306780602f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaa813f5ff3ff2b05ca87efb26a1db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba763fb2314ddfeab09ba888c01057b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4001939afb3253e8420cb91670f0478149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc6b1fc5b05c98b22a427f31d95e7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ea417dc1da4a8e5d8593e1bfe12b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540c050861a39fcd12547043904f57a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edc636fae68db95160254b8b88b12c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2f5abc2b68baabb4201bffe9751d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea9c13732a07681777b81f41ff364a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36cf03a11f9a8f1f87b9a8cc129137156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200e663f39f8ca8e0ebec3ada3dd0b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046491b70072dea94163ac98e13b06e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e57e8f848bcb9140af07a36f933a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466c18b5366d1a25b1b6a290a1d83f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1fd4825399ff72a4fe86d82736628161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccda50163638b3121f3177c336a67f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cfc30206df2ee36d5fe8e4a805cb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42a11a64569772f1869ea2214b80ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2f097ee530f0561773fab91a4e8d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cb23f2986c2221d18f0fe40f07416166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4d36bc7c04f61eeacd1057447569f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd83f162e86f2c3bcb12f143bbfdd98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f982ade09e63ba2cec0b33ec69403169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d481f6c0e89439dbb97efa98a2f2a4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352444cb43f941027e5e6b54ee0f782171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5254ae1fd6055723852fdacfc69fc60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb3af93bf2765e4306466216106ebf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436aaed0d62f6280f6ca87169cab18d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a03024dfe3d05b911941841dc12e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03d96dd942e4b7cc929fab8a3c273a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fa0d66ea28b2a2c05c1efb1d1a71e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dce0a3b9574d04fccc1f373ffdae15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efe4cf0b33c2a10a6084a8779a9835179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5d0258f353b14edf8555b37312f1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b71e4643210b42df3c655a4f211d07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6688e4e243995944e603a60df66ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08a3f1c28f9647c3ea63047a1f341e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4703442db7a6017191770b4d8fd4c49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680d082d25a487475f18f908f3f4a7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993c13dd2d1a790cfea3f8889348293186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efc997e74be46a4d30380aea51635a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3e9bf681ca5d886b1bd325589eb75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a1569c9f7e852b1c11606175be107189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354deba982600508a0930ca21e176f3f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e695edf7eea86337bc295b735b4313191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be36e449a23c2b49d8d5d179b97b1ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef432a4edb09b848d579bc78dc38f439193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46f883269f1fe9fed6af8eb24cc726194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab13ede585d351a74e9d1b7db2142ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9233f8155c37c7fcfa7dde847f6774196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132fc26aba140b73a4b01a8450ac1bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0086c5ea2eabdd29cd6b5578727fedd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc91d02b46e802f90b0e248fb3bed9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7442b5c2eeaef80932bad0c24c9186200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bb52333a91baf40642979eb31edc8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b6167dfab57780137d9ff48f937fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a9e949de84428cad0c896c4fb7ed1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92044776ede0303cf7b1577cb7297b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec777ac5c237256fa445967ce5b4ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581d914a213ba16859fbcfb7ba0ff82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5134f483ec88a6dd573b68e263e4d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b6c4f8673f5708c406b69f8072c6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bdc37968832bd96ba1674a11cb2e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea786fafbcd1921b74502e9fe28b1868210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72314f61f11382125ade7778e2d03f16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404a4c43f7c0d3808855ee746dfdfb5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603f42cce417c9e424ecb846c34264b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dd1beda9d9196a2b71e176b2c1c82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84fdebb9600c7ba535a388acb4ca4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0086145d23343c7b9b16f41e964872b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46159e51c14adbd78dab1521fbb98a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f33c0d0079bb8a0f1cea22846baf25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314efc62bd1adcf802247c6eb972b8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee863415beded9baca8eae0f65d3855220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700a46fc9aa321e796a26e825216bb0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ba984bc8ae62ce3987f8730ea013d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9943976ee42ad90698d0e1fc9a172b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e4d789a756cfadb0e865c7347897b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da006dbaac59cb66cb9cf458ef715dd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94927fe740f11aa483e71aa1d3007a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfb53805e1b68755802e81c427c7ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56714b247ad183438f4bc297367bd058228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd91d00f202d9f094434b12aecdb98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382179ce5483db773c09f8554c348877230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682714fb13ff65461a6cfa2a58a850af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97ccd49c1b129b3c32730a69892125232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dd29994e94f1019c543e47a0ad00b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1bddded82c9b540a4e44952069609234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9551b58c2a9709d054765e4d2fec003235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45b7c3f9202139e02e1de3c913a188236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b8f81ad478d6b8481b8a1e6168f36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8793dde6a20b639ba7461e136a5d69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530e39f07c3b331cee038056eb7f71d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d441844509f1d6bd7ee47162816c519240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b06aa11cd0539872f878ced46a9ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e336dfb28013df7f438a0d1f71980ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ca2f16d02fac6818f8893d1f40f39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad961daf243a60d267ffa8b2935efd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad660e20bd49c3c4d93c1ae519a3f18245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d44b2dfc691ae752b5e058ecb00483246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde60a01ad9c036f281bb2e28d8302e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edb606c70c5a889eaeeab631c53cf2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a05eaa35d4ff4ed8d335d683e062e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f2a36c7ae821159e0d9e959671f55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3f15bda9ff17b0f3e80b9ba9581bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bc8c6b2a7f9fa4e750fb7949b6fa5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad3a082d447594c94f26eff981d3eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e07e376d42d97c38b328a0013c2b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4283d7fd5a59dc3a1679fb5239306a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5699b78e4c783e12638b85a89c043256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77ba011c992656a4b1ab2ec7a22872257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afe3f9872c2ec51c2f6336c402e9bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2cd419517193723063ecfca548b83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb150a6880dc993b2b96152382eb2e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44757b67aa1350f655a34bcad7833704261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf2861d143439407f5603a8550afd4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868fabcff661747be85df8346d06dca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111f7be5e8018c0540f174121d72cc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf9c0aea210f21f62de73a88f472fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf236e99e16554eacee92ae99ba2f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6e2d2e6ca30bc78a781cd28482331267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c929e1ee5ecf405954677e25843822f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ef39a5b859f82e9eb69b94de4f345269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ebfc6b1e27adf9431dbc0db3cecfe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb63211bb10c379e52c189e9da1657271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992b54ef402d52e72aa67f3f6d11ae8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d129850cf847ebe2bb1da115cdb87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53990158882507da47510cf84a25db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac36728ebd2b9bd1dd85209009a88fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76159fae7cda000047a1c4eef4d0f07a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de097c36264d53a15347848eebdc17b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3c36ce848277dddd176ee87e6de0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dab30fd1b1440941d12bbe7600607279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c37fbeb62c7a9112276c25f5fb3d23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab85645303d4df5be610a254281aec9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969df0629756686b27c232f18bffd4f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547ce3dc8531ff783cdeeaf2d56dcb5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05778a8a00927aa59e3df6b6c0f6bebc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5e1194c2c7ff258934b1218c30467285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b34a26dae7299e677e4eba89e411a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88db8abb4d63ed5a6fbb35656ec682d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235111537ca0c729ca9eaf0ae30598b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47919f9166cbf8f0621946f41afe473c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1778b4958e4d8953d5520a0e3d088ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51554c2ad61d26f9d0f8bdfdcd2558291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c8718ece074f2abdfabb715ccc531292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5d33a85be83d8c5d2b9f29fce12d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779d9391353b8ebb234893d85d87d48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f081441e6d6e3e83f0836e25fa91b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dc3c324b4fb53732aacb3caaa2c13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac6dba717c827fcc310a0fd98ed923297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c00b0eec1c3a17d4e43be0d4059d46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9c5ffe1b4b745fce6712f3bf4bb21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022196998a84fe781f1463ba623aa33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8af8557422cc755fbebd37590853c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1b67f4f75d139cd41ac3dcd8986a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9637054f611fb7ded5e3064e17081c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd051c490147af095c8c9acb22f1bab9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2a2369dc7ad3f91fa4c08778cc35c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad0f85cb5f20176635a85b96100dac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279af93786f939aaa7f671c8c93b9657307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac0d16bdebfed301fb0c374257de2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86fb3fbe751d8bbef8609791d22d95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d74391d50235072155e4186c00403310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a2854eedc3753cb05ae55b2f0d792311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115a470ed6448bbf4167cc8e1d79ed1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd83bc79dd9bcf5d16fcacac49e8a98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6cc23d7eb62edf5f8892ed66e50a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db95d0e93952afc2853261957873d6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74953e0b9c80efc6b35543ca8f88f293316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eba81e884d1a806baa45de8f49825b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f330cf3b4d3e71bee12c61cb01890318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16d484ab1af3565e9b377585064205319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd1fa5e7898123863374abaa8712e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37bd38fa1316feda716d27062e4a6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18a7df4b4d7cf07371ece9401de1c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f00c8239811bcc716bca6530746dda323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763d8b9f540e58be136a02f3587efd6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cd860eeeca3f061538aa19bf43543325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f10394f4d35dbd126b4183766bc00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48588a3c9f8da83da7c2982810ce8d20327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eefae41b26fcb6e1606555bc47afa4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182017b06e25dfad834dd07ca8b1f14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfeb37bcf5ddcaab7bd0d1ac789ddf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e91b3139948794867b2b5c47cd52d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dc768f6990e668d86c483d5de054d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b59eda9349d3d827aae784e9d264d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13436258552b48a3030d4a3958f14e81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926389e69936c78701c602b10592828a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681719afd8ede52b221c9008bf45be50336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88b0d8bdb3cc2739b3cd4be447e0c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e297231f07c01ab7075c9888d0c43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b25cf56e832e27c6c375833af281f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25469bbf8d653491f5259a2871798646340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb95225768808989143bfcd265456b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdec45bceb1370bac5275647ddb6c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9b3a4a2bb5853f0b1bc6e0ba0b992343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58636799fc8474d98bc78c4bbafa93ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f048f090490c5252d379fd13e9cd788345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70624ad0dd6045bf072c95922af325c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd15576c3fcd94bb9f771ca696b143347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61c264615f4656489759e7ecdcb5bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6913c32f220190b33e6185ffe0ca0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca3039ccf9e6ae686ece22ec34ac5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedff6e0ee29582ced221d831131d08351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8d9f453a5a552313738dd0ae048fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498ae95d754ae68f0c9a2037a719003353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197bd915db5028bf556e54d6a0a53db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4f4a7f965dd6a70fd7be85b782d5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c063f5037f01027cc71ce58d7340b8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4df01ab97d0ae1c6932ab4a3bb6a25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847282a4581a45fb81c41fe722444ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5ee0097b3ce4a6c460185c20f9638359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d339fffa8029f1bf71a6820100af33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c7999d33207cf45240e68ee527bd4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334d6b011d1c8c1984caa30f7e9aa08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa36516c62ac7edf9eff6c7d8bd04e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da17920d41be3f3926dfb6c0f9a604a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59102d57b5bef1dcd72db03445d01257365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66eb2cde1a8344f119bb846a4b93558366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5931dac7b26e5b619fae993a48c47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2e8f1ce6ada113a245f2e905135b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a2f53c3e227ed09a390db323dbf06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df186b1f9166b141d3cc19886e2ead370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a6764a6746a2b6cae73d4f2517d78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499edba9dfde58353ea3bddeb39a05d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3565eeabe61783d1307b277aa870395373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e124e9a905744373cd3a158d2ec5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84737828e7fcca88dfe9d7c3075d42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0295d558e302706eb81566324f1a3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b150fbbab4863ec8dc65fca394d72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba880404f9fbad1f23fd7fcc68cfa4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cbdfbeb0673d0fbdc9a482d599a35379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890446d8a214222a605bd9da03e0069380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a43f1d92bc71bd3c20ec0f65a26bec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cf91e17296c834426bbe22d014254382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6577664bcc36e724e398a5dc0cc57383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f248a99205a3fc36e8963e34f1bc3e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c76d8f86dbf60036a2c4ae452a736d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4c91dffa0b1c9c79ae54c705fefed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21647c5cc5ffdd3b4e3dce734e0761387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda91e817bc0b5d6ed72fc89d883e581388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36c55194a2efb10dcaa0460ebe2334389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a42736938d117ec92bc3ac3ec353d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dbc921aeef458907e67b9956085fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735d96909707ff2534991526cccc4bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2141825c7502279d57500e3c017b4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ee4cf8738c321006842afd05386af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a2541c931cafbb2fadf1c1ccf69ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac4c4e51eb66474ada6fbaef3410ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3412a91e2deb88c98d34ff4babef5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918cbb592e6f5d0a4e0f958123c915a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a14a2983aa2416cf0602cfed3a6ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92728be3058137da405e4d47b4989c96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cc503f5f78e9577498be8c6f625b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1862502bd811cfaa279fd7ae4ac9f74402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76f89ffcfe4a193ef5cc8bdc82196f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7ae541088e98bcf0325d5b3459fe4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e06e6b5387bb06c11fbdccfde62e1e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63d19bf6907c4e97c5447e6cedf9c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d9f3ab39b0e4ffd84b78fcc6b83a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f150f9c1ea91bc4e1b2b7bdaa4018408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a423923dda3aa62981bcd86c6c895409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23334fa41ef77b5bfc114a7aedfe29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a92c9f7655055822d1bdf9dfe376c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd1038d8be841f2567c9a511171fa7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9160e2123b9411257db690085a0a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d2d25aa467704d1de997617b4dab5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dd8e7393277b138fb62903e12b13c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe91cd254d895bb19eb91200755ce9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2f9c1a14eec4b744b21719da0a82a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de81aeb6243bae33402d07eea060fde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bb250ba2970275f34fec58b9ccc3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2c01f11b9a82bfb509c32ca3bd4f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427b108dcd20329307debed8d9e73d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9ea48c13f9c5a3a3c9f52182d14a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d21aa46a77f7a404f6a15c73fdbbe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5542440c29ff3a0dd61652ff3a2302424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b2cc3b4690fbdcce14647c7f5111c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9541116b5950ce2d87e055788ffc6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4144c508281c1a9c509695f5887e966427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c4106bb1ff03ef6a3f06f5908250c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866c8fdf6f42d29138da672e3096874429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746975df5e1028edc33e2a83149f8621430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1bb544d5ef07c5b9e26c1526d7ac8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f522dc00524f3f8b081c56bb53605432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef554a07bde37c98c9a8a0abad3c7cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a01993cd5f0393ae27f3e13095f8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f82817a0bb67715f0ba5a5b764d78435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc19b87785a879e5109cba247ba7fd0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb7cf09d8ec0e15758abb3211f6a7e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f755fbfcb9fc9045a0a8758dfb589cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adbc4fb9811ba5f4870fb794f3ea5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eccffe0a60a9a132096cb73eaa1d2c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349e227e8a58c29fe955cb66751e388441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b256518a2e27958e62b438ec2c4281c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095340b67c6d3e9b7b01d9d1bec3fafb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f9b54c6309513b0fa21aeec723719444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91302ecfe1a03d7b78b41a3e6d98bc69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365452b86cbb4f1dbe89fece7aa44d1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db20c362d3e58d2cf4959e7dc11027447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce574d58a8c78b1f6719b1cddf9f01b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e438711d8f3902ec58cd29f7e7f9c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65211c7cb462da53ae7638472e5ea3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3b22a980688fa13dfa471250b50eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c97610e7ea07dac8e3b78c7e00bc5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546c026d50e40ca56458bdf4c7753c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a1e247480f5e61586c356a477d83a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd77e62bfae2ddeaf0d0f7b7382bafc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f126372ad6b2d23f1727cb1e0f135b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25cf7d4a5c6543ee299c8db6e6030a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0f1e28aac94c9b800faf5e3e196e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31dc4229b8a66088215208ed0638fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512009cf2ea60f37283a3f0dc61cebf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77143ef7df91beac56e0adf7a76a9456461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947c50544e2dd453dc0e7212830cacf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240ad1e6869565845ef8edbf4300827463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515c80d7e2536b275a757ce2e135aad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd5de2f43f18c1ddad5011c9f07369465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526c0f8689d04c5c4f966771f191037466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde8625f85f0a173f43c6a372d48c8c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d4b0edf2010b8e21374a83add15ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce499193a07059bba42c9b5350e9a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d035efb5d30d44783c7ed9fb93f8055470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0f0a2d82059d20e0c30c8085ff66e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc01d2439849205c1822d1bf79d861c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb322ab193653a4fb20e2c1885b5dcb5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3108805411a8c89d687e89a9cf82cab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057392075fae09609af5ddc934269c0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a69bdb72d3922f8269c751cb2267c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6afff47e0680983a0a64599b650c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0b3d91113ea03ac1144ca7b90d5a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7001e5500574a015b4302c24466712479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa14e1032a305264c4b8dd118b7600b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d4f03576fbed1edcaf7bc2545c052481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd82b2598ace6ce05270b4d04d6050482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca52ba3a6baaec565be730493aa6414483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e6dbc81b518d03c4b50b7b3b74864484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933642ddef03b3fe37fef694f601dbf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de65f02933c3f746354a1b449bdda5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b914d04ecf6c7365c4a91c32df1389e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9f069c7aa3fc2518ad9235abc364d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636f54d16f7985e1024aead97761cff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca527e934583bf7bb8457230e7f790490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56c5bc5c763f3e4055efeb5fb8ab10491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83713d022614933b791f198e507fb6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593955a467f7f4d9e56cd1ecce55260493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7af0a44f797c0298b93dd8e89f3f54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1b0edb5685aad4a3da32bbc24f8d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b282a830ee6882cfd26046d9afc2fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6458893bb6aaa41f5d3fec80f0535497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248b8a9ad8f796d16279cc6b8a32790498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f4eda85037d4bbf8182b0c1f2c5ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53b72c05df55481bf3e34fc08c209f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254952727f4d1ff5f27faf4f19753c08501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85361f9e13bf5ee3a4977929c767313502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855226f364e912f1f81c88aff20be3f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dd9e0c56013c58b2d08a637d4b484504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51f4d50857d171b7c072ba7fc1f161505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fce00a7927ceee6cd9ea3b86c1dbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f89445be31a73a02d7632bc99c390507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc219ca583c31dc3bc5071e2be172ed1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852a1e5122ae0eb2802899f533cb23a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c98831f92af9a5ba52ed9ffdea355510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee5946a3d5230abcd21fb47aef5c01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405345911e97be42544c40cc6bb8d9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160e2da66f1c8e3c04235bb7abdbf1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420cc8a0f94a9e3315cb5e2cd169f09514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78d6c9c98edd7ac9f8502ff1e48108515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6fb2e433420ac7a7ed3a6a046201d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3e1412ded84484c3237a1abd6bb86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493346de51a94494f01da063a8d65866518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeb82b6e444c0e2c931de5d7a21890519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e11180721bf5cbca815b1939078dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d969af22a135e0866b6059865ed34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98bf377baa38cb7fba4497af0ea419522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd738dc75f4f4746611e9ae2dc1344523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004a68c32cdb450fef4a135124a9946524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893847ac515f79e0dec7d3a5843e3887525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889e19a4cf8fb2439f8d2f038423730526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d267cac8d1bee32e705df3d9bba141f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d44b894b3ffc67680cde63ec234b42528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536edf02c342e8e102e64fa50e0ce9bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfb67f3c946c12eec86bfd5585c15a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489cea488080ed4a179f22c6345f8dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd6cbac3727b4ea2a28e7bb5d914d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b0252fcdafbb31828170e7b22c51c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1f7ae5faae7fd152da7ea852014f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54bf5f4b06d4b5b891c8b18cf7a56f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b7ed3e44bd64606257f8196fbae3d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b21590da8bf67c2c9378d6422bebb7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a804ad6616998759c9f5082f447aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15021f9e3837154154b58548e9e72a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103311d529df42a67e8b4ab71d570ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883552ec3ec40c26824bf9f3e557bfe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e16926636cc44b67491c4441da21c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5940fcdbbc157d9d7fc836dc39dda6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa96c457dadcc43fae8881d985f944544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba08453e6c20c9317ce8869bb0357b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c91dd8c094e54babced614bcb19c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195e576cd6a726438c108e399630b33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89046875c7e2d2156033ff7f8f93aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f10895d0d01ad3f773e25ec151d943549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8f81e2ac63fa22d98f4f1cd314c50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0e0f2a36ea3fd5137f737b57e94ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c38cf351df1221f73176d0e7a569cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450816767ff0d0fa84ceaf215f19788553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845f7294cadf364704da4c2cdcec499554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09f3290869ba2d83f58f7d85eacd63555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb66cd4b7b09b18182376f7de49f76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abcd8bc85581efa7f1b8ff04afc3b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8289f4fc7f44d23571323d30bd4b61f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a0f0500496d887d22d60a32d3a591559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe41837da65168e8e706bfe4244060560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961ba8bbde72810c870453f147fa815561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad463313f55ea37493723839db4f24f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf89eef3e2bdc197e32dbe41638b45563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a203452f28ae3995383f810393e2372564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecbd1f62c943e500d7428c536ca5d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26c3fa9ca5333dc2996f30742296ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6aa42fa433ee1b3190c83d6fe0773567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830b733c94d048a8314842e1e5a5770568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16694f65455e82dd501426e08520c527569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e827b5b65546886064c3bf5888080570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508790eb1a66990816e98a9c3fb490d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fba312e315c2d872627bbdf32f15b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb52f5814637b564be0e675d5a5cc55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a98903972feb0120a87265791ed3c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017631450829a99aaae21af359d8d5c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc58af4b144dbc953f4eae3f3da192576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc86fe422bb99277bba2a4c65a0aa4f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5511e4e4307eec6286c135c914b0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1a0be39b4e173dd07b7ece2f65ec6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bb87e922049e7c506e4359c39f8e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd617401c09f38b55beb0d8941df58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f80fbfc5f4590f611b8e3cc3e0e049582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a909b557c999c3304ef801bc4b69d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133ca115661ec8f83ac218167035fae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bb51bade34e7f6960f23915ddd6e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e731d517e92400c4da8d9a92b78292586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718e51b374f4256ede4859af1d14b7c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148697abd692496e1ead750fa216898588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea331ea05e6a9b9c0bf380af191f0a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da0d679a8cc479456337675731fa1c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548447b85e69cb96d014ace1b7cb6f4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9ba77c8c6527e603ea36b7e25bf63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98699af9cd8104476f91036a18ba2374593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e537ff3e4dcd4be5c727b092009c77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74784420b097af52e94380278e39bf0b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520105c1f88d39a0cda864bedaa20c0d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32f14a0c9f9807cd29801f0ae4081c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ad59cee7d599cfe3924aa56ed3e5f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779174120e0d15c26d16b31336bf349599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5983281a53e6835e407878bbfca90600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3312e577b0d3a15bc496a17a5fb70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310154c80d9e00bbf7b4026476a5f6b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3958dd61961f76854cb2d43753096603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbd0ee83d7b5e530c54fa2aa4b137f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4fd587bc3a4b86a400fce0df8b815605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdd967f789f6875dd68003b4ec7b35606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2f5af9c15ec654b291daff741bde8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f7cb38c7c871b3f3438125eca6af6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b78d6b1db9de233a5e20726df03d9d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002dc00329956873c8e90fc3e39b919610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31350bc38006c9eb18f57c52fc6f1287611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7065bd50083fe8d0b767077f8aa76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c7458466783092b13b0a2cbaee847613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dcab3a3df190188d0853eb00d176f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e901aa7dbb859c1704df23fc89dd9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d168641f234f94aa8e625008c58da13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f95f84ee58621d505c775760c0152617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f24aa20f33828d7820aff09e353f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017d0f41da3f08e513537c131ee7915619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d104c94302c5680c711c7b81b59fd3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14fbb9e980ad2495fde41c3088dc76621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e23000b5c378642b21b804077a00f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e7e0e08c727f2117b81e7ecfbdeb8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1781c6632cd45a2f60cf6ca6f9419624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f63af4a8cacfb7210593e4760b02e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f868ca3ff10730628d5b845a94503626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1965ef406fadc24c876b168e3859bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24cfd8a4ce7740c5285cd1e54fe52f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bcee9299bdbe7c55fafedca081bb9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604df8d0945cbc5c13099233adc587da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95026a4362c9e9109982beaf7358a39d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89d23c0f32f4fa090dfc2b8edd4ba5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9f5643975ccfee6158b653a13fd04633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e82131adfd669adb79cb6fb95a6bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebb3d35c2e71d5b2251f5429cb1243635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0096802e1cf3bdf5d0c7d665c6c42f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef0e10b02f7abb935895e0499838da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde54a43e97a9f12b62b9ac805c44d57638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a26b6a94bec62dbc8add4e2766552639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86584ba6e6af4bd832eb1fb223cb6db5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d0db708c782ccb7372196b7192a06641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5427b493df8076a7f0d68314f50fc5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606384a4bae8b3f8c3370360be8dab4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76b5228b0b0d38038a5f6afe87af55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b8895b914259e1ff77e2aa0c06369645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfb3f10c46676a8c3ef883a977458f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0257456a070a5398668fd31fecd6592647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8eea251ec08e64c88f0ecf9b489f99648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8471b1b2b260aac8b119e84d88c14de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fab1f70076e6a0dceb717b7be48dee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a908d4512d305b52d86ec87bedff8e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba47acf2e1eacfc9f16c9e28cd216cd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52580d469e003555f446fe3e4235ab67653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4f936c7014d6f85059ac2a933abf9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ab1b4d1ae8d75c5f5ca0e9e7e61e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93800e130a21690a33c826276e137c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fc153cbc5d30ace78400cb524151a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cce5b891ff4bc6f363ec61392c57b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30533f84b54429d84a6db22d36e074659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c7e3bea185158213954951e7b8872660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3f45245761044188d0ef86b80e52d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e817b607659bd7598ec17ea933b056662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8a6a06d673de413e3ce8d7d41ee08663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2c8fd2963b4d3fa864fd9a040ec8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b2cb0808d4f6d0ecf1f4984a83bb0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853ba06ca2593357f1274b71a828bf2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9066813c982063d39669df283ad788667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdf199138f07d13d29fd6bde4261db668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789d328b50f4aa86fa23e31c5d29c62669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2774907f53ae7823c4701b9588cccf3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bef7dcad22af7751df218d994e13f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a72f70cd047ac1c2dc96d61ecca05e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30890cb10794dd69f40dd86c90a6da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60506aa5da2c7b68c43b4b4c3c6e52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20110532e9dcebe10f8fb8cc9477be81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625567a14fa48cd373aa4c90adad466676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776178780d017965d0d7833c25f0b669677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a790d7106d8ddeffe326f02961bc5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abe4c19e9775aed618a60ae2afb3e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15cc150724e98806f6045b31a98861680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cea954f806df171a7921acf188b26681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d06d08a4d538ff552c720da2729a02682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019022fb7d874f2b8632bdc39ae0c64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26ae366c49e87f331e1fa6ea5db0c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d2b25a92276b702dcd9fc20b98a7a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf98b8e842b340d106d554fab0bd855686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9580758c39a114b7baf45244479b5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff4054b0d9845c31fb061aba28c4b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff42519a9ff1a5560b9602efc98e97689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4c3793077edc8dfc334f845e0030d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df54564cb8117577324ff86360142f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e55e500c171e464baee495d8c746a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5dcc8523c049772c81edfb9c60c5a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7444ebc4bf4810b0311b012582e547a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4b27074fa6052d5ae1bdc1c0ad340695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7f14c3fd761c5925d78fa8f6258ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9771e38d474ab3d5ebde79484b1bdf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2eab7e261c2617e69e9fabbb590ed7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6a903e7ed162ed3d2d2b874341092699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef777b3ebe463775504d1d994c4138de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605246d9705084f6b1b3abc4b2f2752701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d950cdbc35a30c0d3f9ca7c06c138f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3361bc1a11064c744027ba779fa3e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd21ef75abfd6ccdb2ee69b6a38af0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b1c34bd20af473ee7ad08c563bcce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11881144e3d9166d399804d0ff157dec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff497c439f377bea0f2bb998805edc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021ddc5a380f4656eece9dd93fcc270708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275077d4f6960d2dc71fac407e03fd3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8e2438df36dc12c0d506e22106976710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c5013729ce0e4bc6a361baa2a6651711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d164e867c9b9782bc4e0f89a6d97ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84732b4b236a4ab811fd5b95d17989fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3b2ac559a7680b2ac37d00a0c6ae9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fcae60c599ae2ddbf6fccdcd163da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bd8a4f49bc7c5b9dd567d60febeb9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e415c56bee706b7211bea4231b4baf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836b5f613a8608a03c39065dc9e9a25718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd902f012f0faaa1affbe5f27002a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a75cd0d6c1a5ef1f73c61ccd9bb758720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca034df2934d0be4381fc924d450b6ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc4a8559b1a703cc6f5b8a26621273722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdf0d73f8a066480e1b82e53dfc654723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e026847643ca5f1c0498bff94e8ba9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3859b4c4e50516291336d3d146f487725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9733a1adac0f6f8b4510c8b9b13dab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282b8c933146cac1204d3708d7fa11a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b855c5233a8e64edc56a789e876ea8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ba9f5148e08051771ef94775ccf25729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcc5c96fe959653ff862275fa54400730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea35e2f65205d33f78e9054b08c5c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2791c5c5b8d0093b02f68f0aa991881732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e223fadb83c973ece3ef941c7f0d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362ad03d7e67aa7cc297862f0b325b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f137ac740ed3b29c898cd9c27670051735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b173780d968c6bce2b058f54bf57ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c81d4a4ee00fbea09a6b55624d47f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ab329b7ead587338435d2d70528b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60ec6d96002fe936e003969c58d9a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f852ea54ea828ebbfeda3bae93a22b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb7e46010141bd01dfcb5d4f737358741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e4efdfec39f2140d4d0e432d93705742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb57616aac6fd93cbf7a83cb303831743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b473751738f9b947e5be302ba254c45744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e697c55e66dd92cd2416788c0ec32745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05397013d0958206a899d3021776f619746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53404f2ada27b4826bc2e919d240205747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cb73ea91c150677d4c386f6516dd7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc3bf70e8ddf5957a0e2e5900c8890749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf88a9f0f1063a9d0f0a5dd2dfdb1b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c982a8b23411144676ea179e9544180751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cb04d4356615b69ac6b71c42ac917752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1ce3879b1b037ace26905da6c882b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3ac97e16865e60825ab750d64e542754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87797d6cd1215748e7111aeb36b95d4d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2331c2026ca967d87c8d64105cd7170756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899486fab08d8b69d990638f5decf1e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55706abe3035705664e67ad6050aa7b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2703ba9c2c2d3dfd65b92b77f97d1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94389ba35ce26385136900cd6341654760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261800108b83b9b7f62e83b9f3e96e8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde84c2a61e762662a4768672c8e8da2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90421de4684f271d0bd507c01b4ccecb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90387c27c1eab8925adb7a71e6705c3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88300b86222c09e8b5ee7c55c9c5f7d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6140bc78a2c16f733a34b55772a8eb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bebba7b87290180036c925d89efda767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>