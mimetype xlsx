--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c160fe55394d215829d784f399be4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0289d24607d477b938445c13037825d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19ed7b9f0f4bfc89e61bc8ec46ee193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca54552be56cc5df749117b5b3ea56b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed1e33f1f1283f9d2595d73d0af6f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7157f64cfef7b4b0abbf83a0fa3fb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2e6f7d22ecaa0b2388e8ffc7b4c757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074d448b37b2e79009e3507d0c46c648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ed5c59be64fbda2e5007bf3186cff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fe11d206a0d16b2ad079d2895472a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cecce03d75e5f7f9eb4dacafe4c43c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c2625fd896343420e5204862ecb7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bce4848658cef6d2442428275d69f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079789cc65902405fba9cee4d874e0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb479378a1a0eb311cd80d12cee8d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc61247358210cc2c5b66a8b46f813f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0608a36162b8b57aa3352614b45c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270f87a3ef02bf794f4dd2bbf3935c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ecb679e4b5b9ba882ab8eb423fb3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da144fc3abee8837234f2f370a18286420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75355dedb12850813aa71cd52c3e16c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241bd075998f1ee72fb1692474bd35622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e34293749704530e722994a883d0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c15403f4598a95aaf1b8ed243a9bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2073e6e9eb3d311929f2f847febbf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b0e8fd34a5752634fcfb6520206fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c199cfaa643055f790be6528f23dc3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270af0ae3135a2d867e6ad8f3aeea8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ca69ca011e69aef3f86b716f1f7e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c98ba2da285be03a4387eba306be530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fac23a4b89473fcd49b51abcdddb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254daf5796019e2a18a181013cacdb3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdb29defdeef1773ddb6eeb74f819a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec79bdf1c9ea10098df26375e4652e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a0f5e708439699cb94e2207870f4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849f013982dc78b35fe943b45e3de0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd256f8638ddc679f7197c0c42a647c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77071f295e19f0f0b1fad69719d606038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b3fc76fee93d64357b14bb5fdecb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3c4c9a350b3ef48b62d5881e7c52340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3291e02ceb2254bdee6af59f26de6eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edfd544093fcead843b6faf85480eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1228394ecae0ea6468f6aa9ec28cea943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a12686ab0764f223ea8435d56963e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25751bb14d97615c211b62bb88e94b8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681d9647881c9ba61c2aff331a435ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6e598f58d70d5bfabd446e9ec2ede47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86573c1fce442a9a396ea6ae0691cae248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4893bebbed2b359d340b33c58c7f2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c924c18e427a7d500486850cdbe96ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8be69f614fe396c1cb893867fd80ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354faa2957708d0c013595f2fbd3d1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ea281d4e26563e791796e1106ac0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b8e299e0454773636bf958141b6a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6b2504aef0c954e5dfb6fdc20902055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d31b2af2091889a9ade56461da2d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b37008acd411f786ab1745367cce1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da835a0a94330d5e7d7d550bbd9b041b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d458f8f383946a7d8574a46e277d42259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfb9582e754650a7d8b0c79f1df26b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b97ca0eda64e48ad062b33d70285c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff3645fc83d2fe435418b2b587329d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1434e4341125b514d4d3c0728d0e3cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3baef1a42e89519cd39f8aea50ffbf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db033da20cd4f3692f4e0f17d1ace03865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fbf87d76647b6ca21d3d70b4360f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f01aff5f0207ae47ae2dcdf2a57cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5183eba19cf024eae929a8318b08a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e896c6c83854dbd69067afc11b2a9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4ef1f767ef4b3cdc4ff8054d797c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799335a1e91be0f5d508ea176805c1a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d727cc1170bbbbb8b33a55270d182372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e07d26cb67bcd0b49a02e8ca97e07173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7241c52426e4b4ec930b9d961832674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e35449dc1bf9f044f120e8593887a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862b2f1c5f0b9085dc68ac7feb62ed876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dcef3379dc7dd8e2f1b1b7a46cfbb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42245301eb6a0332e91b29f6d2604d7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636200ff38db2198c01736c07af08cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa7c483f3c10ee629f43d9bf2bc52e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ee94154a7d1cf5ecb38885d2c95cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6a030e37e27d9abca8fadb6ec5f3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93900741fb1abdd05391b7292b2d0b9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2072c5a547285d7294abbc78fee43784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb92c2d676cf1283cc32de19128d7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7d2aa77a840ac798e23ffcb42139686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99191d9445bf0872d4e80548bcc4d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a127c3d7125a08dca6f90838db13fbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebd96d899cb3a2f24bd3978c876c6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a278cf907d1c62458bb7f5ea8b73a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c056662e8b71ef613d8db5530f9fb3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b79ea2b708009c2542188ee029a99a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5441d4e5a6b49c073349c252b5688393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15441a6de87262fff6a4925b951059f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4951a386aed9d2372d42220f3216795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87eb8f85a086ae95140084d030a551096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271a7b51275d3d38c209366414f16ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a13a368d27e513d1d31b81379708698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfe670d9c017fb1a382e88a85e280c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520f79fa3776eaff48b052cfce0dec5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2122d9ec0713c04f536f40edaacdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d60479b5e8552338949b4fdcebfa3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87a88c8cc04203111dfb4e04a527e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f473025e02129653cd3e4641ed492104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135ccf3fc7df0c878b83e3a01129245105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b932997b28e25dae59cca4cb93f742106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26841373d52547d4f30d44c5c40aac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090df01cabdbf26e1105770acd28690108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915a38a4667717082337bd112bb5932109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa341f58ebcd0edd865a37d94415e055110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378b946a6f660a5e463d137ec335874111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4c91393462867ee288217f6536094112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb0f09736761cbcddfc6c930dbacb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b527cc813b8b117a4f035b30de0a5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa0489ec8af5d098455991b90e3253115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e99994ead1087a06ca2b9bce22ce02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634fd42e1c9715ecc0cfcf81e1e636b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651ac9dd203a37113e28f562b2412ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5623901c2ced1f726ed9723bd165352119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723dd4ae3dc1cbaa18cf840b30cbb0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93b47f5e3e4ee690b32fcbfd33b0a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f41bc71e29df40d7936dbba99939e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3928674f03cdbc0911e2924ef36d81e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d24a8267e7f986366ae86d62cfbb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d7926036201124ba28c8a7690408a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed288305719f7947125108fc60f78ae7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801093ac44cd287ce562da83a4d3267127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c782e5ab4b59589c5a8fa22ced54aa7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca65c9e8230c62cb02dddd6d422011129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52aea824c2a9ebf3c0f2c30ded27c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f149f97d4485bf0be4a32bb2ad5189131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233204cd4c5e1f8c73b9c0c19c239ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c4ce94adf5d47fbba797ffb448f41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9563c7b4086ae67072102b590d58ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bef9d1bef3ae3a3749ffbfe7134c4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df111828b47d2183815b455684b1be98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022a82bc351fdbbcee0548429f64d7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc9fc9fa4d023e235048f3d8e4b30b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b99bf99e36e0e3022236e6d01be33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7432c27373373f3e0557891f9ed75d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286e1a931d1b9523136b56452c00e64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf42551fd7d8c9017820dca9a25224a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58aff3e6ec5e48621ff2fb8b4b5bc73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146145c311fd42a4f85f2c6d3a8b8ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89644b4135a4706b547fe85db4f7c39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b829f5a6cf4955122965082228539ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6755f89c87cd7582200c89052dfe195147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd288d904899e7f374de105e5c5004148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b630b579f655beeed9696b70fd681c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f63eb0994c2216cd88f6e20413ae7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dc544271837bdd77b78b801ac1bd2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bc3d0993b40da59b743ac4a9ed589152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95fe8dcb17fa3dcc8d03ab3bfc5398153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce8b8f13dc6108e8441728f8f97fee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65bc36569e580232c6f2da6d74aa04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e8fc9c9fbd8303b1448b55a4571a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac91ab28d287157b7f73d40667c8b98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb959b8f1736c8c2b0be22417889b9dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f06e013f837c7393f479e161857eb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c32ea033297422de90dc9b79cc728160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4653bdc484a03b64a6e6380240b79b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354ec0e3e5163b6208f60a2e1503ef2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0429777f3dcc40678ef1adcacccdf7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08857b23f5c432286a4ee4e82dd425ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c165eaf8cae612019d9d9bb08724bfb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b859d45698c1f8fb2bdf511eea7bb9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd34d276af6fb895ff6a5aac5e458ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39c55e0c822af439bef78ac6ca8483168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fe572dbc39fe38e28c00f04c69306169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c618f647072bdc65cfaae9f6dca9c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e7911a8e3a8bfe4ec302f53ec0c89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21389bbcfbea0724c43dd464bf4dea73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142883007b22caaa6c47888ce3a70bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aef7918b258e820fde7d2ce22c5740174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9710bfd35d78b8b34eb505ddc750b38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e060dee3ea60dbc3b5fa8fd59e4ecc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03086a8bc3f72ec4385e72b3c53955c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25f552fa294f8fc9a024166c551ff6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e070a951359f93e468717c51927a221179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb2b890b40c18ac12db13869ac261b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17c55b75c5dfe41a12f5c28d7d359f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61391aff6675769ff94d323e9f84bfc3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5590b91a96b237b122ace51303583cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560d45683dc15f22f5277e0c813f2db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874170878a74f6686c42c25566302a37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcf218be3a5779585ff967825c27c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc17b24c0343371da98e1a9c300f2b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9ec0588fd449438e056701e756283188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db65c094643e3948392e839aa39810189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e0d2b8f4248b99c3976c01866c6df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb5939ce28c3e3d9787cf3a2370f13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9e776230ed797606dbdebdb9ff48c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103ca6adf329eedb04aed06dfc16b06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335146585c33fbd4b34d5a895a650204194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686a14b2ec17d7155e597339c112e94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00721573e6aaa7e9c49e3076acadba89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da3e36e4e824a8f5ecd51f753fc9f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c1a9c31ac916f5819a313e3ef6eb5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7310a5deca2916524634cca45a100f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361c186b2568f7cd5ecbad8bc116721200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeae0c6bd0b0d1d03c907a99f6319ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a97d5fb8caec54a5cfd583c8587fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6994bfafa4ce67bbafe2d128dfb3152203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153daaf8cdf1c37d018889cc5dd575d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578962e5885db4275ef2d6f523b01ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73db2da8db28cf2b0d6f913fb52e0fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae6197038aad379d4f807a07f61025207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b80949b30d8c69c2870ab6c15a7de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69745479da479ca9b9ddb54af701fa69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149f14f9e77ad303046a00fe8cac2ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a3ab701d9120868bb00833eaabe60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2322774f91943fa3a478e3a2ce24f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42006204f8688e79dcabb1b070ce8594213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c9d3b6c9af35a79ea9fba3c4653d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f09513ee6139fd1cba6a91049c2022215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b73613ebace35a2f59487353eef192216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3961d4ff9e821cc290e13f6803d785e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b017ad77527faa434f72d2897ee5396218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05ae7b51263c1f1b41567cab7ca7e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112ab3cd75ba101def4989fcde6a137220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254f6d6f063ceffa9caa39c7eaa242f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617cec6d09d070cdf78a32ed80686bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed529497765f49f71d96a3021acafbb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfaa33788e11c336c98df384a62082224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb08e73ac3581d09339d074fc6f1953225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13eec8451f0111487931fcfe05d5bb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95339784c4001e5a6b164b52a6727d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29646ab3294e1198054c06211402e33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85c758a4977f06bd2842d03dee62d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df38669436afafdbf7a6b3a6a6a022230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fa0a8b81f02d8f7656fad3444cfde231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65062a1ef1790e109958e9812d3097232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb1d0d4410462555ee7e63367a0596233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf1d8478991185b377bb169ca9ddb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd7489333f00bf41f26015bace4e87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364cadfbe0fb7b34ab22eae749f939b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efc15798a3128f415dd4a46e9f8eed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ff78864ccd2ec309f606bc9b618a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523aa9983116994a280da8d0956baa4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0185c946ae2c0941259372c3fe32be6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45649da19b4fa0048fa78be556ad2a3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bec72d44635524e0475dc25567592242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1f421e328b3d9c96dbd6ff781839c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aede8cabd265b3dd77d0f99d6db0411244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17646234e356d99cbf2e7253f8a5acc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27309fa731046f904794ddf5bfbb7413246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ae08c192987a76acb3926c867b54f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0d5c7550c6baa8485cc7e0076b26b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d2622ff29a302ad33e83a3ae1f959249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827c677a4643ee06ece3b99acb527c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca1e71e5be8ae1182d654836067530251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040a348936e50c68de9173420127fb0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1de3f2f32e256183bd258912bf0e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bc356216b16cf1e4b3dd45b5fa770254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671e4f1f7bd38d5e6d1d9894c6df0ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31f8b5a9e05f326cc6e35b754bdd8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061c82aa89434b5618626c142580076257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ade246e98b707bc674d86342ebb1b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581547c0c8f9a53324c396f9ec0265fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1eb05067548aa185f9696519fab1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ac535d8f3a2abb450386cc054a652261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187135d8e568fa673a52d0a063d580ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d30c96da3e3b75e6c9dc1f6cb68ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5047238399ed33a760acc747da010264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8110527fa33815e67db7214a91256e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56ba01bb55b5b67d72f19ff8494ef3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ae1d28e8281d2b570f70c62367539267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaec454bd7338ea5840e72f13d6a92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3de4256382013fd9ef5762228f16b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ba22edc8b68049506240bce1a6dcf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2586ecd2baed7a87c42aa699df93ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a683812df5bf05237d09d12235771272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d037851b2c14a21868f6557e527fa9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b1254c88cc3480e395e6253bfd5eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e9c5c00ce23f8cf9c75dc748f7d61275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6470e385e676b8bdacf99fcb79cc6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd79d2a0ac1ae05a021a6d03b6961c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7ef554ff9d0e8630ea54a58500f76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275433f4cf5682442c52e26a0893592279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223768b2460a158ae59bf978589bc69a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b32eb5a339b759e61f047038276d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2010443b6bec71bb216ec0e5b2253d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e3d3062960f9de124bf7422699158283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4aa6b7e32b9ba317cd55e488dbda1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c979106d4e2e1fa4d02e64b4d859ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97067605a9569969dcfdb6c5a0f25415286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db44b88e01e6581a7d37e1ebfad7b94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aba3033a931616fb67c1c9a4a55e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf606401f0432fddad1f63055fae9faf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba805555e36caa42db9abef12de0c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02218dd5d199d2516ddaebc2ca6a6c93291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491fae4fee1e7f333244778676d7806292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df14887f66c22bbc93c55cfc36f64c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eef27c717e7c2d1371e67758612ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e048f1a009944b0a72463fbda0f4db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2d0df4e0aed388e9ebd0a054e28a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f82755ab287d27b2ab8b8876a3753f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b2083b9ac7a5de9ca1f6e9aca91e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84656e52a1cd92a0a5f9e4c4a37e6cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d29fd5a2c92173c0c342615f8448e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a45e88e0e25d41f4e9f1b11bd960f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142f2cd253373a252aaaff444034ac6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ffcacac5df777ee087da42b0a5fec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d376ae37d0c30b749febd86ab35037304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d54dd3cbd754525811ff0abed314e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a8787d27f025aaa6fb0b7f4da1aad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa8602b099ed2e6930800628348479307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98063deb8b07ce4212e803c9964be426308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb80d165953ea271666ea49f080a1ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9fde2a07d82e7d0e4237d415e09b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6201795ebe5f8b92cdb589e978c95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e113f0047b1c90d6723f9a883a2acdc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48433eeb8a20e8dade951ef590741e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d2c3670036414d453b259f6153dab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629957dc62b1a5630f0724cf77d5b5fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b513992ee3a6379a51d3541009f3305316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507521f6a36eed5d4ba62bce2f27c93317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92a69f832039478dc0fb21612fb369318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc05e3823dd01fd1f6234a53f667a7b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75122f57fcb76302d31fe633d543517320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb1b4fbe2a9cab1e69b2ebbf622382321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36430eae0941231052f524baba626ec0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d1f1f2065dacd8733729f57809cee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefad2f41f0d01973218a77482ee8e58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea27c109ab1da7d2128f71cf07aae2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9867698079df6bc813cf3f08b83519326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a366751add7fa35099975fdefc00e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da57babd486aa048784fab2a6a2589328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa57a6f098a163bb2b4a6321677631329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e3cbc07090c5f3040ba61cf94cecf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80e02d7be749d858cc7126e739f13d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a784866e85800ac2864f44be94dd3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d32b56458c2bcefc9a39643bf8c165333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf0415d2036dbc83b4a6c8ba75c216334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07ba282ae6284c747212ca7a29dd96335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52258d444160790e8e28035505bcd4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4612d11edd910a5cd876f1a074bdd2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d79d5f2ff8509f42ef0b6605ffd2f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d4e080e7fdb8832e50fb5dfd6f95f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa133329a5750f86ea820d8c39d13f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57349b4639b3e390dc91e9a83ad78de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1845abd183fc9350dc6ef422abba3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad600d636e9ef03da64de345d47a9fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c8c8cd0beebe28519b198bc6c3f24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340c9c278f2cc6ac272a068ad9744a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34d4c0b52e710dd1494770e5f2fc67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60de84ac5377ef466dd5bb96b6580ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e88e3842c41ac6dfc75646d835918348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec070606592055a129cff13c081467349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c877575983e64c22940369eaafeeb7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5f355eb50395e84f51120d108a6c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af5dab1b07ccc12666b83fcfe7f75e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424d45c93204a1e04d81fe1a8ba3fc2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66507f9aff2424aab95e7241903d2b6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427de5ffb8855d1662de31ce81bf69ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad77cfec5946ce7092175476b2d8cc6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6606d6d3cfb0ec28e36fb29a7146fb2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e07b59a80ccd566d0979b8f0b6c9b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b672fdf924880126bb0eba627eae3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18516fca038d4df613851759cde25bdf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63121592b4b8afb3c98fc4f1e1623764361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4386114f58cc23d783255f8305256362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d966c331c10c015d3bcf4993ca390b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19e1888a1a53cf3b65845e54c0f621364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e7a2950c7b19c9a1badd9007c72b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0d100f2eaf96550f02601bce082d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925361e419998521ce4ba3b025a9447367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9170dd95d4e6f82b170048cc80b04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace2fe0e857d46009121893bfac26a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c4cf92f5bb461e42ed59071cb0fdb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab3d716ff8abcb8af6e4ffe1674f79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d409f0d6fd1507ce9adbf8f0dd43ff0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ad584b2775577b6fb3b624f32e468373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3e1ebfd66fe2a42b94b714d844c8d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5818431c36637f0f608d14b01b12dd6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7e427ed5366b3f74a012fb36baf4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ebfeed066b4055571f3fab043893b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf201bf793949ff3e599b1fca0e08fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfacb5b45365fd3dd6f8fc26d7d4f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0567bb8709058d3bb56defacc31b2d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3241eab6d9727ff7b94d83415c273381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b6dc95a84990aa9e4aad5794bec5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45538553a46c6174b4168a955ea496383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec531dd0cea90d735afc6e09b548df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370290a48af384400979214fdc6d8914385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8117740a7a81df0f03f91c3d65b5490386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7efea0d504f3e370793fdf8421b8c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa887081f9ea8ca9e9cbd6e64f156a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9ac2ac7f94e0db497337c6ed7ba71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3b268e95da6a9e238b4cdb3d935ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e90a2739ca0b03d7b2979c005905a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a3c439ce661a7b3060a640cf314b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbb2a4d350bc790731f3a6ac8f3241393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ec3d357f67fdfd4d1e1c515992795394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae27a3635d1875941d1f67b0daaade395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc20e9dd3e58231deb647819a27d6e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31302d4d329d0c21d8e4d5db4641e1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be6566fcf25ece27befa8a0feeefd6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1121c3ec0cfae2f93c499b803fe7f5c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba95fb01dafc2aa68174e4fe6fa4b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d44c3b16baa0957ccabb71f6adb5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4872f26dc1276d5b92167107e24c35402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9d429417d0c6e8b0c7f70ce409fda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148e639dfeeea724ae595af05bea02d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77576e8831eb61a445c77c4cbda32c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368f8d675e27e30be67fdb0be352eba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398583578eb27bb0929fa258b7786ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632a41f472e90a940714f3071a9c6cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6bc1e336b2ef2ef197cee2adbd571409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39105342e9128b7b57aa4f4c53f00e6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45525d6b26ecee76d165b6e5fa0362411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f3097640e46dca3a70241b41aedc6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac5f4d95b80450fb7ae925c4d3ea1c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671869eabef04cd545a7f453d010fdf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a282d63c268e56939abf03ee60a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01546ec209d82b71c8496cde67ed750416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c3e399a85abe82a1492003f9e4a3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506430595bc481a327d7ab9f581dd79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7434a764ec1b2185cb84802c5d5d6e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddacbf27503ec7473c8b3dd37e1342a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff4adedffc82e75a9fe912ac0ec3d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378352bf78c913597a7808898f198204422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6191d82382410ada6372ab112135a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb982ac5fa27d346b6c808249a81bcfa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a5a1b0dd99bfce87cfbe60b7f3a07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b38aeda59fbf17d2b4df0d1b012cc0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259f3cbc65ff63bf53bebe745533c11427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abb6c3c9e14fa5746d0593845cdbe1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad3dae0925911a696f8b63b5a631c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221ae922da8668d3223e4b0f8433891430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382f95bcc552582a0cdc3300902594b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b68321ebda5d31024650a38eaf1f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079db19691e71f72cfb1ca4068d8124433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3de6b3f1ed09f57361fd1e2f71b49b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295917e457988b0561ea6b34f7681dec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098bda92a79981b8e06a90e96e6066b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cc2e6aba71fb9ab8f34da67552916437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3306df4d505c4b02b7ca520f195de33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e6a4addf97205e307d8c377b91ee5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5adb832ab1c24dbbecdd6bb31f5303440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd530558fd5473751d5838592fb7a48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b6d3a881aa6a482b5fb1bfd4b9403442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113122e5f263ce34e092f9b421efd4a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38666c83b4f7f063ae8d3c6b28a361444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dc7126466642bb36582211124d978445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92712a498500958be634c7c687e8a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98f23e6f9ad469cf5b11930f1b3251447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7771e9ca683d2c9ac5dd54999ff76b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c4b05c55b29be4e530472eaf3ac60449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633348ea106b6bc1162b18eba0b1d5a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092552aa624039bfa807361b5b4f9c1f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783b7e43f641f44ccb7536cc20b06a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f95617bd61791d1c679d3458d91f9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b554bad1aef25550b7917c3d02c2ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547470bd3ab101caef349e84a91f227455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee260774da74fc12505cb36a54a9896e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e481bfd839596108b25ccefc28c17457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8ed69854fa073255c14c870777b51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101eb8230a1d91d393735290dfebf751459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939f2b014c0b78b16a160de8f72f35a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbe33afa389983e33f0d8249c0a0e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfe54ef80031d8395cea30cee8ce7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceaa8bcd3d682b2b1155c6687ed47d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5455b6b1c4495f80f24e8efde52b114464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65821a9a3bb7c730806ef39ac83b4421465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305874bd96b5fd7ea80c55093b363a13466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660486bce5729ccd564b47fb239e4f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3696f3f75896b296c17957c071b28ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1f0c137466ea346a67f7eadd16b68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ad3544c993bf970b721eb1b9cfe5d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17f9afcac57d9e24d9653faa988bbb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e565b4e8ea00558dc1c52669829cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603c2633121f5fb162a900a32d058c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe5818e23427248d164237ecdabe01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bbc605763ee7fb757b85d46358997475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d08a417ce6255e2a540eeda4afd6ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedee2c6cf24093c1a18545356c53017477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb481b86a5c697f0a1d1d62f03d5456d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa5a0923bf47f53d10d6ada30a1cbc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd35c7854019ae37adb04be846d06b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86734773a7909e4a388d2f4ec2742fa3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2aea3dcdc566c82997ffd0a4abea8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01a0c1df7a10cce287ea198f3780c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435fe17394f57185c51c99fe68f505d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53fe3fc99a06cb9fc136b063864326485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2aad88c29014216b0527001675b324486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbcfb96c28282842087af4ef3f60b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cec1a6087c23138c01f3fce4cd2f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f7d81a1d3043b5d4c9b424a8b98d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dde5c8b2fb4db92fead9727fbbdfd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256e1160dc2584ac461e874257b7a19491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872a4937377012f80702678c46c6c3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a02077813f36e27637d55182376f7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18600e759e69f1599c33fe707a8f279494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4754004bb0563c7c4043570f42d613495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bb06debd80a517e949c48b74e50a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32a2d39404b1286410308d9848fdc6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d46a4514cfeca676815c0f1c4af76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c00f1fa4af85c8aa84e7fb2ebef320499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1b3cffa1017233aeeffccddc2dc85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc538a7efb5ed8a287f1251539a172501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13600e34481dd1ac0dbe976ea9bdeb54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce1ae3a487bdb507f1ce3066bab869503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458c70df08c59ff1d5f50a1478203ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1885cd515c9430fcad082b2f36acf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c445aa406b70c69f8e91566ccc39a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aac1925b6892811ef9aa805ea8b4d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fbd3832d06dd7d39e01491c08662f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf18ebbefca4a0f57aa6f54d2b70e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504693577cf4bab26f180ae1aaca246510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac11fadd62414fb2eaf17ac6641ab6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f406f5c772551bc9d2f1d2ac9fbdc04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9d7b95b2f49feca05a013c71c78e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc4d30b4bbb3606ce5d204c0ba5192514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb049f5224abfc7d1c4bce66b66a1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aa581dcf17fd8f8ba60f35d741a46516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6380942c5e5322534549d7dea157e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1585fff9d500f16b1ffe86f9260185518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cac00751a0926f5e6268026353617b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7916df6518d33407c6453b7413924c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee981312e3eb6c23cacdec8256af08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716a610810a1c46666d0c9cb22b5dbc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e835b0bc0a72fcf6b16b8f7fca9b6da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990efc6cbc6bef2406fbdf4573b6af5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0e09be5e88d05f8cf90b1be6c3800525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5e522e89ed82a6fdc2b7f4f0e123f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d15b58e8c4e75b64f6918019ca212527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5fd530e992bb08b2e2b041a85da58528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb67ea5e2c8dddb074d95b46b9ec29529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f44892d05c0ebf5f6e61280123813530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90decc3e40ed556d8cafa121e22b1570531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43b7e9b4939c3cfad74423d28ac921532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8faf2cf4d11a4daa9d86c6d632c1d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0d07080fa6f6c6e0d5fb28f1641c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12e04b538e0c3e8da5c195c5056cb5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c97cfce562747354d7b94c6f1e7ed2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aaf84fdb5125ceae9bff15a2f6b34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554615d6161748b61dca6ddaa98ab25538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e51539b4e67b57ef2b0e89809a734f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147e3bdaeabe9a40883ca8c18deb7a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42294ba219a9747566c66bf6686c037541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd50e4fcb478522b876a909e34df797542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc48ca05a513054582e48c0bab8554543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388170af9466672ee82f918c630e431544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6ff502ae7cc6a1fc1265d3b7c2ddc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeb0dc7b30b82f74d4d1e73f6e9ccd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62b8c308da5f262bf2f3dac419e59f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923786b4d3be7993a75f26ec09f052a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74a2b88a4e92fb3e81dbe003f34ead549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88927eb8daa7b654354e1c493fe46be6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e65efcdf1a45c983ab9b5a469d44d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfcec83e48972e46a7a9259e7bfd0a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de78064f959d845e137253f5d9b1cac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf61c9c180a3597baad31498c14c6b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01c68aea080974c2fe88bf5ec30204555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e00947412b164c57abf89ede7d9395556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72563175dfb70349a3e87a71b357bd69557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c86b6923977f39cec97aa00a651f6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f037427a9c00450050744772f6823559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978beeaf6396a44b981bed20419f035e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad018b219ee19146546a6c5c92992852561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bf2ebb3cd83c677abc3d627437953562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3e34d98c8d56f089cec6aba2a953b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88509f64723bba39f09e1c3cc56729de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba56aa28c522d259d0058258b8f7448565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4ec8f584ab6ed2472650e6a10d907566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddc88c095ecc743040435bdb6dfc98567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc0e8802083353d656859c4542f9af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32271a6be5aeafc396b1afbdcc354f32569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bd53a40853f522632c031b449e1b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d76df309fdf380270428ea44dc72ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273d8dbac283149478fcec8e0517652572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ef68401bed75fe09c7c9ed928e303573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564360f74a13e7acb004f4733a033d32574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537883990403c2380180431190b0a26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f29f024b3aad95750c888672ecf8b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5a00ae6bebed6d5d02b1eb8eee938577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1351079d6b9596b53cb58d00d993b77578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbfc92ed8cc37603e52bc8281d3136579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e0bee9711fdc6942e732d0948b5a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940720fe5ec57f73e892b87c3259d12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b37e2c00e833a8a33972276d22d01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3760f656143556b0dc6e2e1dd90a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81decb2f1f1e06cd05847534b6fff881584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fc1bfbc453b50cfe980802f0a69a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e70983e90e838f7b3ce0462304a93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1294bfe2595f3160c18870be8bed2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b09497494bc75b49861346c4011c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f51d01efd83fa09579829123692791589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899129cb5cf51f4803a5b47efdd0ef1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d34820681aa3a81203a6741c7e0c04591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b043a634f4277031be2b843af33bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa3e40423fd3733ca0c1705bc7938f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c74c7b3c1499345c029c8be69134c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f4ab237ea7fe059638f7b3a6fd054595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a87310f7400e306640eb8bc47429c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774ae15583b320b896ab5ac2a45cce1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063824b8839c1dd6b529fdbefdad123c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838832c2a3ae8c0aeb1410fdc0520a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5516afa3277c95cdacc86ba752d5af8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00810c46894209a3bfe4973c1355f9c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14fb8ef124d46954b83098316d1f7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d0d9d60296f26d85ed6d29aaa0c73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665ebc50ca7b83a76d81bde41b0d2b7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01880a7016eefec239f0436d8e631d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfd1a5b6f2ee607cb6c3f990b9a574606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfd18b5e01d0d89589d2ff24fab68b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b2ca439d2352ec86e7c6f07d31c7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c400cff505f8056ceb7fae3225519609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0fed889a81985557ce2e15359ebe7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de32f4c054675ab4e1c40b343e7480611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3a075cd92d155f59839b358f9e2ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4426eeaf8a5cc5ee9ab71a7a5725945613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb540851bcf63bad29123d8b697d1221614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a601d2acc47722e527525830b1ce4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15fb133977ee1d56a827e8981a6df2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30972f29627791cb5b97450b0bbe2fe9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383defef0bfa568f3b3c20fe1c88077618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3a6be6a2dcde03839b1fc3da3e4ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0ae98fed55010c4f44f7db7611b38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c71e000b3831ae36d455f1486c424621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a66dc17986f0763bf80e9481ad43d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371abad4fea1fc5fd2343516287ac005623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272635213c98cbf94311a00a9d221baf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca20937d1db27f9464cedb7c264515625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf8546ddb3415033c2fb17e4d16b84626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88a3ded2a10744870a9a56fa5ac584627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47959b388369668a6c25244a0ab9e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e543e33597e917b663e0adf1487c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3160421bb2fd6fbd8019e195d6a35630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ace879f62e85613217ccbef96d0d4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8527e8386108206046dcf160e1c80a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9f3ce73f2fe350ff315014c98337d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039715f795c80a9160b16d62e70bfc0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff0b94b8d9cba156d30710efc6f014635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a333207e1521d3261a9c88bcb61b525636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8c4f68ba1a92793f7854e2df8936e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295295b850dbb10f8f7ba35022720931638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817deb8be23b49d2abe618211eddc8bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d34912bd4635d28dc056cee524a137640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcfdb7b68c559aaad1df709c9ef7c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b21e4babd3aac0eb60bc9f46affca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346958e093d0af2cde000304d1a63064643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ace537534f8df0f6c407d4f048ef6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ab4adf3dfca1b29450d793a979967645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b07daab237ce5d5eb1f4c8687b2618646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2f156f045cae038b53c753903cfa8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4305d7745e945a7a7e273817f8215f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2c5726645fe6b4fe8c734a27f259b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cf37723b468a120115e0cf4c201e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62f7ca531b37ce826d4b51b0c4ad41651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1bb3b094dcbbf8b7486d6ede88ffd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ae77cd1cf771c3c2a15400d5b06ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f513629474bff529a90fe37765aa6cb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63982a679e5ab1ce01ab5ec7b9a43203655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efe0a84b1d30ceadc759b068d6198b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6009d536a2fee545af96b55bccb05657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864532548a3a69b84356d06cef9b774b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a159f64a3e3d396e4e3a4c2c671e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91bcd4065d8880548fd5d69e679b5a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e2332e09c3a110f4be4d1b85312c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c7deb9318f54cf8fdfc40c5c1051a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151eb9e0d559a9728ca8236ae3fb06c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e554dd5dfecf5b3f670ff69244a36664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac2b3cbe3e78de9105b56c5230aa6f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bc5d461efc65a528c627bdb060ffe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04940dc2c40d24bfe374556328b878667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5476b0717ce1ac0f5121848efceb37668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e7103d317e1829463a403d23e51cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcb9d12a4d508733f3e65557ac3730670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d346763b63238abb0344d5bd732581f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25262b93e7cb2e44993ada295f7dc196672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864d3cbeb3a96c1e667b5358a257ffb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb03ee2c661249b32b808632164f3c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdfa2c0465e55a42504394894d0861675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fa753c865805a9723f38c4a6c1235676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472633d151de3a73baf5e785d3a43155677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9ea76e1635e60352f043b870e65e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef36deae041a47a41b7f9c0cb1cfde2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61561d6d9d3272692605908b8d5eb2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7c70bb0d62b6a047de22bd8285202681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ed2484f263ba1784c25c198531bf0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cbe3a5a97a8ac213091af34405298683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe6690f29e09173b4e823829a79071684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529538f34ed2930c311072123d54565f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec740831ae34d24f734652473197d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260964e2ecb7f4b229baf81bc1cbe426687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247306b848736e72a0bacef7d8e4b846688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27513df5a00fd73914c165e9398811d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623c874eef60905bdd72da70f50fb6b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a7e552cbc106487b6521d2dba748d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba1be1252bd4e2001a36afb08a947a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd081addb150924ac3665ae4351453693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f17e74e5e8535b17c42d630da9b80694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e5079d40011b22d594a1a35c19920695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9d44df6c82b3b14d5318ce7457f87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2f3610ca1514d813411a6c50c3bc9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c1052e9aa1ecc4185bea50f5a6850698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8d87870d418a90abdde3a3067a28c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27580ff2992e923804f0be585f9718700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcbb085d12cfa1d2dfbd4976933a94701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e1a2dfe6eaaccbc2070fe29370d4d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c455f23a71f101b3a96e723ebc6b2a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c55ba0b1080f3ec77a66c92c73f2e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8600665157a879f9a9fe27a3a6197705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e600c81766c3a16145456b2e2f6463706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593a2b901656c343442acdf0e17d50b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104111b7933eb50272ca73f5b2458cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19af1f5b40927309e27a3beed855ccf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a07fef2163722d3b9f0d3009868c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce1f2af9930e5b5b82f9f07ade1aad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222976cb2e8a4e211604ed35c688300712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794696accf1124633ed73d3bab9b0045713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48664fb51c55aee8c988262d97ce2f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab1f30086e7dc932a68e1c3f422412715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901c219e0498e3c3ac4eb86fab2d746716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f5e9551fa0cd11f6138953891a722717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3e006acead179882f1f9cb58aa1f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed663a85b977d1e0db61fe962bf286719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd83eec40c705a6fd90818d624539b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146083ee432f2527e1c2df9430c1426721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb662e3f26ca83a5f8d4474e758793f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9aba2fefaed20a34feb3dd0e9cb66723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9003590b3a77520de6fa2ee6e4da84724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bc6f344e7a318182415d2c7691eb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679a05181eb96a65ea099dfc88043df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c64152e65da939a57f5a1b5fe3fceb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5824489c8bd51030aaae0d56042dcf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8a9c986cb863546a47ca099e32be3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c03dc4e6c803443981465432d4d30730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809990aababb44886769532bb114f63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e02419410b1980059a00ae8ec5aad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81c2dd70f9ee532ec2ca4f30df3394733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f062acf5aab4917584e4c40a7de92f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2e280abb756e9c736f5ceb854769f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2113b5ebcf7da13d099f60e9808a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9995b7c9193d9df31d7dd52ccac84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38b47f21185eb8263ca80a070600c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6037c22f51701b4aa69b786057126739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62466128d63a05daec731a16a84aa1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151af6a81bb0c51397ec4ae056768a9a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ebe6c47ee5d29508165d6254463ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557dabd2c20b6a0177513ec1be689a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548671cc73469cb8064363d78568d28744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0823bbc6a945c9cf6a3f423599ab27745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d92da318a56702316b8e0057ddec53746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af156968f7b05bef79dbea6775d50e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7801c2e6f8db11fe1c1343c9d55cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271d2788ecd3884c427594a6f3a2843749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d78ded31735c68d2bd74203f225a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd82e2d0278f67b75c5297ec9cd3dcd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d223f63865124bc8e4c08c2ec7712752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28099b7083b75b14024c6d233d7e7a7f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f62ebf03c6e3565ab0c1e5980701e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41f5ee0c91b83dd26fade396ed21be755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13088464e46267159a19953ade48bd72756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9e3f922236d6a81ce9dea9ed4a661757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d2e78cc7af4d33342ac782781c89c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ae68246de5c3c840a1e546c8e406c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ce15c94dc9f5f37a53e39c9ac59f3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38315d69805360becf7aaaf98f2dbc51761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8cfeb704597b5085cfd9ad3bd8c61762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a459d2f076cd01e184330db550b402763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc7ffcd8bf78c3f969d870d8b8f3b1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81e69037cdf0c6872935baa1110eb9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23216d6689932c73abc86568c36635d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f971d7c264daabd35b74b2b8feebc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667f6da262ead6a25e8fcb7c10e7cb0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85198581a6383605a30814e7c5048d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f12ba184b685a9f41dbe27283e3bd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e4a18713507f222b4e9fcdca0ad27771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc47d4a0834c278e3442e0e00c1f4d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13afbbbc75a148ab18df3e2b3df46d8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149d1c5af584a08c86764a376b117c1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904c589398c4f9e7976419b8c18d241775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc37b9c8990f82dfe5bf3ac3e7b8bee776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3a33bbcd14f576a73575c8920ef8d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c269bf9e5a9f764d5824a88dde995778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad73cdfc09ec1bb78a87c8a73eb3e8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be4d7ecd54d5351aabbabc797a663f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac4c05165234f8e0aeb824aad3d12c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99675be710ff25aad49e729671c3dbc7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9ef9e17e6aa050fb3d61338bcfaec783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109db01b088f73ba314a211658e381a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791f6486637217f7d619d54c8c0b888785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7eb782c339f1dddc63fcd73428815f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1d47c431652aee60533d035d50dce787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477f2eb3dc63f3835a4c1364d0b84b6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9d093d5c8c3fa93b8ada519f711a4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea24e4b83144ce30edfdc84b2c374fa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d831d48a1e2a502143fd3f177a154791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec623a58fe6c47e3ab5e4a02814c073792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea7e2025b3b019f1097ec510b3b7dc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3d2e2ab7836671d8fef7b9a309d4c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da34610786d8fbfe9f606666251254e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490f029ad2ecbaf0d998a8777c93244796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f299acbdea3a38555bb974f9943e0d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee843bfb479e03c38f93086b2e6435798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd9492cac5ce043654c594d68aa8e7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37defc75971ef22bcb91aaafe1cd20c6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c34245e5ba3fc9431064bc134e38e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f478099a12b5b958f35971609241b0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd92bf1a1e1f5ed5e6a504b600e7040803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1338ce2d0974df007702eb6b845fe804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc220c774ad08f931bc6f56ad2ee97805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab2025ef1612e5cc7d394f39ea2518806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb30f982c917b763b46e52cc426ac5b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69416adcf423e246ed0e19945708fe7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfe9aff4bbc1c01bf4266a7ef90ab4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd8f1802f42f7902b77ef979c97a46810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd5b91cea334463856883f766eeb51811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f4dc2cb516ff394c17a489a6850bd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80f4332d9d74893fa527fd0dde85ca813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf807a1580b7510b096c05b1e18532814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57736722ae30b6a3232dd49a8d1fa38815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987ecadfaea6064b9e52d6381c35570816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7506f640245faa45c840136da552129817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0e53586fff4490686d789cadf1cda818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10be8b7d04328ea1769e153aba008c6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533d59c106324f46c851a6b185c264f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c204ef17719d5d269bd1eb2ff51f34821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663764d8d9c8217780bb89f14541acf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f751891696302c9e975be9fce127262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d8900e5b77d81dfea9492c8ab64de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa580097283141ffb0da8218fd3b9fa74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c16e53e0bf53000c370d531d5d08e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5ca3d43088fa2256737c4413fe1026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1da99d20d77c08cc0fc71e4a06d42d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7f63d5599ea69d04da728cb5bb40d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394fba141d3c8a9a7394a7607d4b99b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539c9c739f89861d375f48bc6c18b8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bea4f28e22152d0d65f5be551502a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db65616234ad973939ab2568b20ab412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260cd4be2e61cedf1d1400135f46a7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867eff0a98f724d852ef94458bc225214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4937cc52454d266ebb05ce5322db915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a86d0528b5f2586c2c4e3e31ee66516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e58b965d9b2574ad0f073f9859273b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59c1d091e79df58881d2894f5b9e0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db3edbed890299c87f5e876bf10a8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09a7e097adc8175b3c2ae695951bbe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1a90f97600fab5017c4a52fb67ab521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5411bdeb78e3ae127d194c1419a7d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3bd416c0449b8bbdf65ea71210e5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055cd4387bc0938a45b0eb9cf968b4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dfbab4fbbb5f811b4884fcc9e28af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f943cb813679fa8601714e44e62e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a9eef5f215acb7f5a1ae2b746554627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4473367c7d070bd92b39b3235af8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb2f92cd18d0e7c30166d4f5a7328029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658804a59ffd1354455429eed4a27f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9391206673f2eeb625b0638f0fd29eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e413c5d8be483b41d86dbbbffbe78632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fb5faae5fe781c4ad637a8b1ec8dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cd2330d7e3da9bcae5b6f565cfe2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dfea8cd4054f75f8962c2fbf37b4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ff282c7d74ff7c2f12fab87900abd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c2deeecc5bfdfd0a4c23cd05e60f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5520e344fa886f5b2000ae8d77a35a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0aa3dc9c748838c07ca14c744fd40f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bb6c3cabab9c9f042b03b6badf82240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61408c4f522c3c69bdf1e64df7293b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e55a5d80261427626b0aea3753db0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81819e8230c31ef4fd13fd4a9628be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fa8604f99596a08841dfeb9f8c09544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f30487763edb027052cd0805ad0c0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd99f3b1b6f7f1ae7c3f73fe00ad1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48429e6081ed75bacbfb16fa63241c6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada3dedbcdbdd28e0a23eadc13999f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5fb2184697b292f3684f0aa2b318e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e1e09769750718c8e3ba451e9ad5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a84809bec0c032731268db07b4b16d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec326267c3d2b039940c62f2bf5ef252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a5d959aa0347edc811d1b1c47f91d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db221f9ce1e5679c4be6a84c8960ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dbbfbab399dc68c280f51eb30eed355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85e175eb90b18e9a66bd94ab93f2cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4665bd3844819960e91522d4fdd7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8fafba65f02951aa79ea1056784a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba7742c91a4f59e31f2b8b9c4ff82759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31b959ddd5ae2b9cbf475f0efab52660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cc8ec4fea2fc1e5244aec034a78e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0656acd92a6d7bdcda271f56c8781162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5975c2a2a25ee0562412c506351e6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf1da15c1f04733c445921b4c8643264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981577300c3fb0ba54567a4312060fad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022e0a3c63d8a2bc029ad0237bbbc6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb473c0070237e6b89e05865ffe0d47467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ceae68df8ced95d68db61108101dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc863dd00925e4d7ca7547f00db7937469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e390de3c0461189532f8cc11ec05c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06492bd6137912c1a443c8fc196c6c1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e41bc79f298027b0ed8286801a01c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd1848982df69ecdff33e25e361d5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302bfa56dfce325a6829a10870dbbe974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62165a6bc25c2e12e20c28219092adc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988999902204e6becbc047a171175f3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f41936df5dd5f6b9f88b83d233f8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa7ca4b718c9e9fe441bbce92edc1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342a0ec35ed74d9401bf06b2060eb5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabb72b42c371ab53ad5bff607eb0cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee90f500a783376a1cda18f53dc5b9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1438fba54ea182695fc2db5f4ec69e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbbd3a9f23c5398288bdfc87a640a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f14405186abc878c84860ae20713b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5eefe9face0674bfb7fe34280afee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256d923fa5ef2098ba8453bf513e24186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55745ab1c608a9b0f2a37fbd76e9ed487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dee988232d442220617c193acfcc7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c64c4fff57d8378bdb1b8da05fd5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29228353d81ccd67a1779d6789eb01f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c953d456082414878b83d9e62c40191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b585793ee5b7e87fcffca9286dcd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7870c95e3c2461932981c229c4bd8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b66dead6749efe7f45aee806e4e0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cae2349f7ed52805623f0f671f480a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e8cabb9d1bf23c72eed8ba3fca46c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480da4e642046db9c5451594544ef3d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1334537d6821c83c9c08f41a384da2098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7edd7a94abc43290cfcae4f3cdf6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fae7b0ac0f0c168f277071e8a6eab1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91548870e399d8e66dc96ae7eae32569101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9e3f55cf6050c3cef638ffc5e9b15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff88724fe60f8887da98ab021d4a01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ad7ec93fa5cd3e49806f9612ee55c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a185c28ceaa4ef9fffaf59d972bf2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f490dcb12f32f5024f582f834e8d84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4af224aba3caf45dfe0a134bcf4c38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac0fcb40e83ce122ed4e0a7134f33b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a401877448fc265aaa636c9078d4fa4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bab2129272bd23afbdd7eb06bd8bda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86e5c79400a673be73c25d827fda57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c0c8ccd94242b9dc26761a5c1bbdf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83803bf2118c6b7a5d2cc519cdb52090113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e81cad03df98cb2a6e25783e24a1aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b8e6afa2342d336aaf9f69495f283115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e706794f40d76488bde06f917372de4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14818665178de1862b5e982829989bcb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b34bbf10d616516c4db84728710c5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7121e9837256b4b35a9b8b73ffc043119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2450df89db98d4abe1c60a8a76e3cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dbbc81a65d4b33e069b1c0112f181121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ce22c0534952db82b400b9c970759122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff33e9aa5975ac05545e088917a527123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc35a8491b0ca56ed9527b4766a1b42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba672bce0bdca021dc1bc54f0ece54d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28b8675e9a261ec43c5a303e0d1a2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2722a7b3ce34db299d82dd15746f4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed59e97d28ea80c642655065672c61d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9e28c06a98183e0eef0fea564ce15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e19478b26009c015735721c0ed08c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d9ea997752b712a8ee3d70343b4e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb92cf0303c97a8fd329a68b3e40b65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c737f55374d2ebf2bf1d5fcb814e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e84d651238d61ab5bda8825e6de17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cae6c41b0187e3feb22ed8f7567d12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f8be7373cfb3f33551ea3f1de1666136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fc6795eece56c92e03664fa957835137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b94d784be1cc2cdcb960fbd4007d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda6c0e24c2dfbe6b22ace23b0078cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352b78147343ae9f5746dafe0def632140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eafb1d6d6060a9a0dc362c28cb3eec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e966a71b6a3ddba562af9afa6c8b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfd5b36c0fe4d9560abd9cb35f1879143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b443444f9af3da6f4b684431462fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeced3e63e4996dfd699db9e5cb0a17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a534d2302070a45c5cb5b34231fae0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0d5992a69c6e27b16f44b216579cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8636f82eb24683acecd780c1d4a8415148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791b453826f866c39fba17f06646561149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9bed04461fca0c0a79ee7a497ee41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304ab725b4f0502e70f9ba5265a1ac0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29ddc35c83f72ae958b3a091e9ce77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec4fcc423164db0c173db4f21af35c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d7de452736726b60ca25c87ce40cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f54c04dec04a8f17c763548cdbd343155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9b376726ce8226d3cd88859e1af0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d55e1cfa6c6623e2775fb70b36eeb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4d1dd17dce49228f931a9c171a8cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879792c43662eaffa1eb0f9e23f1d19c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579fe849fa9aff4e278919a2edd3f4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6a51cc1bdb3fdf32de26e9c0ad6c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252d4d795138903843df39272188c07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007261ca2db59169f2754c0b6deb32a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e452cb9e8c7325b05383ead2f04b0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac01614caaffce10bd0a52a91d9ff5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923309e61770c0be33dcf10390306df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfbf0e1633fbe561bc078cf9398920167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662a8c323c2cf65b3668f4bde4b398c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1f0d0dad8a7aeba9182bbf8a06b85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31352279dc1135276ab528684ed332a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eed6dee43d17f4e707a12499e26723171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61575a2f5b381d135066b3ebcfa4c57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbb51573c2aa03af13a823713c6c45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f288e7e3ea728ffca913ab7566e02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f40e382d20f994d7c6e5101f2f8f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4d5af37f3e6e04090c86fda2741bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a688d259d1af8b310bbf039660ca8cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810e525e5f70711173c2477b4114f19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ed247233ec5caa40c73e38a693656179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12efba62955d3f15a62e54f39c19b84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c27015611752e02b17cef011adb12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476e641a1d501131558aebb48533a6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f50bb50389689d2f7c2358869d87b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1266b80a0b8920e7dfe1ac41df5128b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a010f902b4f210bced7bcdd0ed60dd5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90aff5c999c3f05a13d02549c606494186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889192ee88b957f4ecca3fcc28048af4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779583c1f12cfc554d0a9c51dca93885188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fa22d2206d7d80ec22bc43db13ab0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bd642af9a6d5b317b6a8e4ab5b08e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3210260bc941f82a4251cbce4345771191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d8f9d6298fbed3f149e2d2cc7d73d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efd628f98ca7fd5d901cdcfe59e830193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c095a09f423532f45677c7f86274d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd0cf64b302b93aea2fab76e03c258195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025305b8dab25735c18eaf599d8c29c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce1341241b76a49d7eb6f28ced296b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bd885b1855ecedcb185d42b2e7648198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa25f06258a9f5625ea775aa23108b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cab372d0b0dc6ab328240b73f671b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c731dbf77872c2987b233ae20138868201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9912cdabfe003bcc6e484eb51f2697e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d4cd2b0f1c0578357b573df8d4d2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64850987082f74672fddceeb12b5bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1af389df9e7964359ef9dd2e1a4c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd980b185888835e01915df9af7628206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5c7469f8c826b2d6d0f3deb7b5f05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380bd5017310fd4b8eb9055cfc5048d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f038e3435ea199fc67c97548a2ab0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343a7a3fc7081f9ad60a501db1465e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64da1ea40c4725acfdfd5f0bb4e5e81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916669332eb2ae9dbe31908d3c0fc73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66202674933ee1868d11ce1cb3eaae07213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462635200674a0081a62c282b065c8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6515c8d7e0ff0990d10ffc68d04ce2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0248cc38686faa5bec26d132eef4cfe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25e2a402f3a5b55ff37d83b7c6a8c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92776afc01114e487ac572698413f223218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47571953d0efc8549f173b7ad9b4fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d9e1967546d5ba26adcb4b6080b2d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db23f91d78813845da03e0eb20fa5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3171b889b8da39f4809c61d6f989e42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8e2dc7bd3517056a79837b7286a26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdd2b2b6762f300adb5511683f5a2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf4ece26661c2d3fcd0f89d7f4af8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef792e9bdc33f1ca7efe960b57e001226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856d5312ea4a3c453da24efacd234f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed754cecb8daee8ad7cbab9287f72695228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885cfb3e74c171c5b0e58d2cf470e91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad51d61c108a268e9a2de65a0a59a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f993a2557fe179b465508f0f3ee92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351d8b2feb4fa775672612962707469232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac981b66adc3ecacfd758d4a1a6600233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb389e00277cea5cc86624be97bca0c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def0f2c56b64efd6136b88a60bae30f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb92bc66a65699597055700f796b75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfe08e5cfc952de4e8dc575efb8e39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c4bab820e72dd6c291cc28cebe689238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89469ccbaa48a50ba5068667266cffa8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaf2659cee6c038fd2b23a4b28f754240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfa1fd0ef058dcfb150c89cb15640c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143a346d8383aee3569cdd253b24964242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d497d8b81669c2ff982f83408b0d85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dd1c13615eb42dc385f1ad4d4baf2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed64c56e211cd7215502bf213066e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb52108610bde62e97151056106d1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5096e20edabe71611dbd120a26776fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274f47dcba73ab1b1b0f3f3b74f2296248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1238347bd5c2781eb44d7f9d4a85a6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e55c92e369de9794e725bf3b5acfc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2908d0308e166d4eda63473e5077272251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa76a397a6e5b14f6d72571d46572f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97529b543070c8e7da1f85ff32d95fd7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598cc3613bff5459a17dd00e59e1d66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719fc27ee4825c949ea438deafe5f2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4136ad71c3ed18a82c68f68debf17de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74c91ccddc29487b0243754b8b6b94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb493ceecb6747958ea6acae9d8c355258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d804c02214b478aabac1748c8e20e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38167d3289fe0f25a707277acb48d23260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90c92dae046ac524ac5afdb595c046261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe71db5af8ee16fc82c3eaa002b344262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb547aebd9ba434f92bd2f52ee8cea79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217219fa031fa2a01dd4170bb123cd1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dda3e2c462176e2755cd4e9092c36b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b6860b768924d130e0ac50678e408266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ee5ab73be0a5273b4dee768524a85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f682be57153c722e8d8e9ebb37ad7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffb1ce47999b309315a83d6da463a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73a5b3756085b3f7d7cdd6c05038f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2f76f65a9d9d22193c1a9bf4f3060271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545628b46dd930ed0d330c4741dc01ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075472e5581eac967efd300528282b02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e189971dab68c8bc908cf3aae8731bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3f02347894d7184b577ae600d37dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbac09f725cc4c216b08c99682b31c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba6bc5c6fa170336b80583e9efbee2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe326d5c513f72412fabf87bd7d62b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23724f3b23b73f17c5ac8e1ab899969279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec421e78c67edb1e50e0324bbd5fb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1990e1be1107a4bb5be03c0e5f105281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e503f957967ad35f203d31dfdeee458282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6683ed51f092b3e0cf2da586345a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a006e876d4a1dfecb48448fe730a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a891e614a9f8e03f8b35b23c883be5b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aaf70dcb0e2e27e2c1978313018524286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da302981083b40a56e0e7d074adc6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d43b225b622b4f371a936e3f7a37a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf0e49d53fc64cc3c8e8ed5bb47eb8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4253e43e9fe03246e64052d64c67a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a16a0c6d846072a00b5ad4d33fa47c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e7fc36d0b28621901b8c35482b437292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7304de6a721048672254eec77689c39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d112ea927cc2e7026402637558d06d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550cbce06093a29546de48af8695a3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65367a8dfaa30b16f50fb9e7939598c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a2822e17c8821d3f46a46906cb9af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f7b439d3accf07f1cdaee104cac31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7373cc1f043bcc6c10ec7809f1ab0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af93a5af76b398cbb5ac695720818c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dc6f57aa8b030a6766fc57b73c12b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba6cc7614ba3600d4cd50276ebebd4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf4fee701f07dcd2240601c99bff35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9559d96c97d77b03026653eb2337410304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b1ecd2946597fc85bca28563b1933305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139958f280ef6ba7c8f762d63070ee16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ac32ee07f7856de7498cf7fc183f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b0411779bf1e108b81e02bf0bc62c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc4a569b251cab491472742f124910309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcd8e79b51b03deee3025e77653ff6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d6ea82504643ae20cc4d72f9cc06d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564d461824c547add8821eab966b9ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636ed5e7d46b92cd0d58df82e11b2d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca979c3553dc191f99aa0efaf121c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473e0af8558d6a9b299f608d1bd126c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb53f13a35e8e0adff151b341ebadf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c611737e8db8507818a93cf68efa07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5a37a0de41c66ada857d142fa036b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efeea9c379818dd9595b6b9500aa298319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c7d8e2b9854559bc84e6aca6d3a83320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1f76d10d034d9d7a5445d7a9ccf24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2520aa09bb501ee86a664837bf9e603322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed177af0dc25dd71ead68c36e61209f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a56110cd6f570d1e0a311c14c612a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a589fb333b371541d07c9073a98b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638c3cf6cd78d203065d05487d662aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a2da3c1b87cdd61d330432d3d23a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096737e8b64d46446db5104b5569f6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dc93721b6b292ee7700ca1d467ab6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e6179c9058270aec97ffb971ed494330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b434cf337a7322f6eb207cf8ac0b01331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21728d7b53c315ce3972f9471c8d2c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56ca4ec997dedeb99edcd8d7770535333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7f77cf5464ba9298f6bdbd71ff939334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86526771898dabac31290cae87cddb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbbe1c851bf8b88ee115b5524acb9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3d074f9fede67f3eb65bbb22f09b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82cf3f5f92871901f87d6cd4b5c5c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb379411af448604e63de6713a809949339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48e3746208b372d5e327819a6ce574340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f018cc114d97ef7fddffa08a0daa6d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3bcba9ae5e3b268108099bbb78f10342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef1cc58bdae23f9a5cd33bb9ac86d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951bfa538b86e3357249ed44842fa4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9f3124b65b1f3239222bf166e82bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98427c520a947e7526b282b67c72efdb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c952a84f41fc9d20b4e22233fe95a63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb5ecd8669ce95e82fc40d67795e47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3836b9308d53388a6f2b335778120b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d1f117a4ebe82353a48d3252d2b74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb437bf583a1788d9bcedc396fd94b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b40aced9eade677c3ac1d64dcc202352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90117fcbcda72b95b7095646154dd201353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b884a2ab8707eb60dd9a75bd5cc80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3adb888b40a59a753873fa65028931355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80989f1ad4df996c2c8069ed15137ec0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd0439c2690b30d992695f3ac17b92357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036447f44d54db4ad4a6b6b50ad6b11c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6053042116827401e6554a6e301f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e3a04aaeb2a5eb4e681e10e6a838d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6340e413f293ec39960cb7c548fe42361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41722ec0bf72dae6e31d0744a6983229362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6173b36b1066819fe1db392f1c8ba3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a852e667d142c57f0869a59d4da7128364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ce2e48cc84d18505e635d2443ae2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89280bcdfa89c7a57f47cc17d1d6c2f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ad9679e6ab8c5804563714c9d2cb6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7771c2e0047418d12c55a401b238c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0f2bfae23a7f21e0f6db006c11ad8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4e02c87e2bc103206ea278dead3b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830455f180aabf08546ce34bafb58345371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0a1caa2b03605d958bfc5988a784b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2971ea7da496b4dfb09e24c1217b9e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb19fb1c8e5d5b50c4a9d86afb41a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419065a4b169ca815cf48543c1e832d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d33e655ebb900314ea35d3979bfa64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f1256c521e10ffe9d7ada0d734554377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b01dae4055d44720748910791b6fbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb68852b44c495888e72a8c2a756249379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e578d7a08b161baa2b564f7f004ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2b63da924d126c288067dd278480d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ac071be0a654924f7ce1a04d3c60a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b907f37c9ae5f18a21ec9208fd09c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82d610788036eeacdca04e855f88b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74f2643d7d574ede937eef421eb277385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf7292865759bd4961e19d5fa729b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e8040744e28ef789bf828ead2a80d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a11a26db7916aeea3a552152027389388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f6b3b775a84d7f91fab70f56e4c33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bd147c580ce0c66db9518b932a5ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9451e64c2d1012039d2693c44703541391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e626f8d468be895961865aa08764a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa21ef55968ce597ccd129ee8345a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632d3a8ed7547f2c366920572d921e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58031eaf985f9a0f9978c4cfa1a98872395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367ae1f0ecf3df0c2f4c49dc126bfec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786e1388937dff76c51db65105b9c33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72f2e93d4795413e054b2b736b1f81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d89a19eb313697bcf1a9cb8dfb722399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21659283a0519265fffcf28819c5e892400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6764f303e9387de3d05f6f4acf7ea16401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95747c0088b5a390e895e2f22b2826b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806a1f16944251a047a0db66a4ecaae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96710305b85b7d58c6a7efce5113f22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019da7217acb2ca384c4980a436ed42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f92f7a7a54dc5b82ca01924552ca2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32272b7168090e47621ba7d8e50ccbd3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86112ee3a6d4d9c320a3224f4ff280ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5101963fec834ca9b77e5759842c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5abe37df6f8c2e3ed99f48fbdad1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e2fcc4fc471cd420e5bad2c9b6047411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404911377288fd099ee15f3f3cd35d1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919ae2c7d5852fbab5c9719bb3757e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27416d2063a352a4c4abb98fdc0fb86b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf913281d89e49e6b226976c3ac59a72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69435df6429dc54083c338865d46bb1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112d0594d6d49fb17f0c245e0267849417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c676a5adf7c84de78f29d888b06693f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5001f0d62ed4b895af0a54d1b965589419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce377c1b9349db39080db45e08cd70420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442a55f744e4a86fe0e594553d5317e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0754aa9006e8e7f72a75c479589be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd98e02942a06c7052cf50c5723948d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b252ed7976265d299e4b7d7370550a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82726bf66569d417edb4a91fac7d0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80b055b58aae51f65c2c19c84cf727426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d64458386ae4aeba654b06dee2d07c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f53c2da11a68bfb69a265721cd652428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199534633fe1d7fdd117c51f8dabf15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ba5e67a95df8652c32ddf0c8ce32a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d2a779eb2c09f329f1b3dbdd267c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6b015510278a4faaac5168a4cf8a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f93091fea0e5c9f65621905e86e0e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe59663605b0f862a7694d72d1b1b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4551484ccd0431e6c13c31fa89982b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63469650e091c1b125fcc74c612145b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04e539cd3af831df4464c973615c06437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30806a6fff298b530d8449a4ab624a68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6620a6f243cc088b826b5f72b4f16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc0ca9eca758207341022884d488e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99f5b493f7e058dd001d1907930224441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6d0851a508e035fc49ca80ab2c810442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae63d1a5e65e8dae4bf07a2ebf0c93c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751178774e80faad256902e29ddf5d90444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950aceba457ac0b231136630cf29225445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3a76723acc41de1311817a6258789446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db226d7570e8ec610de45cdf9afd1586447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c767a0632fa7da2c55ca372f4232e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb47b783e8f2beb6528e938fc2b57b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7d43346ac9c852aecf57cc74eaf50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15820cca4e1c13ea08340c38f28947451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43a47dedfc087d5d698bcb80f9bf65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2464cbffc41c690be9b0aba31c979453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916d4fb5dde2b97d2d8eb2cb50de4fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461abf07b903d7e96c302fc844ecb3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce4c61ee67eb8f657d488456d071f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd174ecc9f70f1a08771ec903cdc7de9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da2c8644b05b3d3ea0f1a2109c5671458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfcaaad88c83f16fbfdeb47ddcbfae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865173c08c7d10dc12b0bdc2350057e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075ca9fd28b22b756039dec20eddb19461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624898df46683d738a0d28a5537e02a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bb06727f7f142f61b59667412f57e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5b80c1516cd109a975a4f8fec2935464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2b1b0c512b337ce650b05e6d3d83a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f6f4ef8f40253e590b01e4ef83bbd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6ad24b0314cc53140966a3902db76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895af4d7f65f8d58c81861026da05bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7164606a5fcfd05b204f51cec9e3e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72374f4e98812a9c17ce5613ff289d44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46f4f65de8e05af4b32980ac5a77e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3da1e6f65f8aab50f13bf583c43ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475038c4d361b307a01ba612fb9554e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57775dc29e65b9d7429fbcf474b210a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eb6a458756b6706d449c55a9e819a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e8b87f4c577549c2285eaf80ea5bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c08eaba0eda4c230e82213bf9de0d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4202f56ae6b95bc4c06bd5f390ee21b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b7de1cd296c5c3900348ee73b9e56479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5580646ee315ddf0df55c0d1464420480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49ab915c4aa07c933cedfa6bde9294481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f75ab508aaa773a0e747a9d4cabd4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca61a09fd984c7e82c752960355f41483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdebf0420c9859ff69a48a4fc79b48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec6f8ef6c7fdb1531a9f93e101c261485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8582e695416cf40bb19149f6f531c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad8793f3700543ba723862252e0dbc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6b2749bfe5205f90409cbf4e6f7ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b0ba115fe2a1a276fcd126f75d49e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb491c9e754663c2afb33f1062f7f7a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29008da45f7d8316db49b227d2fe54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d87d7336ea9ba6269617eee9906f74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7e3992af68400f7d87b12595f709f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5557018096938f81f4c113101248c69494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7dc5d0e2381f8565b65a480be25fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17baab8bd2f855bbe16eaca7a974329496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394141d98a15cdf0f6cf8908da16617497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33ee9fdb98af0ed8f10f393e096ebb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04601ac992adb80b7403179498d5d73b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b688a33a58be39bc93e287f818816500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556c01108f80d40439a7da27ceff00f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247f16fdd029ee32b47b91a49af4a11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4b21249edef8c0e8e4f06afb333df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898a19df956b74e5b40415bd3bf4be4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdf372a4d5fad1b52e987e5dc084ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78906dc61136341ac7666ea950e361d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923afa7d3bc71826881d7ce1d42df283507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327aca89440049eb4d5eb922ac00588508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aad84fe06ed69e344761fc3869a5a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf2f35c340f500a3af959176354423510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fcc73bd810556ad58e467fe551393511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6326236ac7524aab660089d541d6c4c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e753f2a5a8adfca1cb23b0717aff25f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c26084a033a70a92af3b5a426ec0df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4684ebce4ac6a77e6f90d0f31426e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea922b2766ed43aed5b1beb02badd036516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66986770ae4d7eef3aa325d55ab094a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd683e38b22a5a3bbcba0a66dc1443518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d3c8a378b2288ec5846168d227b09519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719977123c1e4643d73a542dda86a8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7d9610e0de634699010dd40a74668521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed92109e4837c3f4fbdfe3d92be487522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9fbf04a513767a3d0b2833724e771523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fb43d9ae8d6317013895a84278fa2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf52b8bc76edda4c7b4cf1dca5e4ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597e0dda14b5129f03bb6a21b741250526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8122caea784e8facc713a3be81216a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26dd09b6ac4cd4ac4d0075eebf89f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e30a0c01cd3e0fb40b30306732202529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c038285b829ce4d66624f00d5d3b44f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d282691e6e0917ff3adcb768e25ca9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4c6fdd16b73a129453f3481d89fbb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53902c31027237909d2024b77e6210533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b5d014e411d604285fe0abc7dec0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a2d0b3ae4b422b67a13b5852c7121535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b4128e4b66052353b14886eecf1d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b60b1c1782afb378b32827d43e9d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31a6235815024b7f23cf29c047a365538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b11dd00f6ed23eaf9800da6d6d1d97539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393460862f6e14856fd9fc92e6f032e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9fbbcd3a3ab75587953442b66c489541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60def571752cb315c621053e4804a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bd9190428881028baeaaf48fe25b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39dad4290bb93eac9475205382e81a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8124adce24fce0fb4baab3d2dc0efb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e81b20d0fd9c961d04e24ca1f28bf0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa0bc1ef05e970fad034808fc1ab3a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94adf16979ede4b8e5ec25120984d79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1e82103759a5058f637615d915d50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5da0eb85926ab46e5107e430ffff80550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4df94343700c4954faf7eabe272668551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd685cf0bb6854439ae665207d211b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43243be727bfefa315a4ab42d5da5890553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22cde8fd07c15d71383253e1e56fde554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a5d8a756b82812484f10883fb4146555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafed5d335c850e6c67ad489dedb8583556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e48062b9b00634b504f2e42f0ee06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a80efa41b5ef01b8a74799b462bd5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecae7d2261cf8caca145647af29404559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65500a73ef4cdb45bd8e66236fbbf12f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee78ca0fa5a1f95855bf62b92fb707a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cb7208345cc2671a8d8ce34151e14562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df22909dbb8027706aa6750ecfeae50563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd7b45a0f4d0d79347dcd29bfca000564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f8d22283666d28cecbd5cd900c336565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e8d1e083abbc40fb3dbca4ee02d70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc3a73e6cae472e176dea3546a8594567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b24b5e95477dcf7a5f26a3203ac033568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ef51b8fd2eaa18bbceac9fd1085e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4feaa80b17fccf2638cee3f9c8f944e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412010b3cb2fb0d8d99855c4445d091571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71765c535d53cb6c19c276bf27b12edf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e587f0149404323e4c65925beca9769573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bf34353cfb4d77f4dda02980f5742574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9588de8df25f9d279d0de17dd6cdd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084700b2a78883e0c2253bbdb5177f9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a192fcd662a407f96393793c2ebe7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519065d5008a170f2f80f5b39ba6bc9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ea9c31ecb61c7d0e97a0db255518b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864f9898a2fda36b5c253f9342a4abe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81a123130cb8b38aa2805cb68aac11581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01520fe148544c72dafe91d8b522ba3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f25afe478afddcb3ca436714ad790583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a7236b9fd89931114780cb6e5f0e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489333194d3c782ec2f443af4545992585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb28b6f8888482a6dd942250c3e1d31586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86c9c50ccc0853799bf2e30b263048587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673894bf782d5ef01a0e032025d8e141588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ac4a9c00a3d215f2d3c570baba2de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4f699624d38de41b1ab2cb5107f58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef602dd5ffd914a95f6359fb381c673591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9123939ee7a3199021ca6d8306006592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1edbde5e44824fb662d3338b1307f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92584a68e46f16673d6a6378b7b041b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4a30800bbe4e7f8e757c8da2aa713595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb1469efa554934679a4a6ef8b83bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7ffec8fb8313bd3b5a2cb90cb7b72597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cd5105b8ced69e0c1b25b19e962e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812137fb8c921e3d6b206e7a5f27387599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bfe6ae8e8d3ae2e354dbe0b3785ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e54c2a965d00f7e8723277d3e584aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f2c32293c92e2fe965c823b8d62f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad0a3afeee22e60c64cf9bac964e57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc177acfe9d70f16cd48c6d40c03d6a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5a6e62fac4158d3095490c58d551c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e306085e55f42faf24ad53784ed68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8b63edddfcd9c5fa4a71ab45053de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2257b04e09447ac59575f46dbffc3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268517dc2a5eee4fc2f36fd3a6728c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdd0e6d4b6f6d98ea402d466486032610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5624dbb4a4666d4f4d88f1f6edc828611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afb4b051448f3c3c50f09af731b168612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dac96241713d2c48ad4f2f89d011f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d60ce697184139ac0de232dcfd70d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082938ac36b80f23cd2b49cdf4cf3931615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922941fd6be09e3dacdaf8327e13200616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e787d214bd351f600edbece141d75ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4450cdb75f9e04d8f3a3daeaccd01b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefd6cbb0a94caa2728ef2a6980f533619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6659900af0bbaa1ed9f97b297e7ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee617d4ecbad82a6dad2d89f6052ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e735f39a1882cd3a062e0d829d35ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09985c14715acb96c0fa01e0fcd73c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fc4d8f865292b4142a7655d0a772a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cc3896146b491af71abfd01ce057c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494310746d411a8414ae9b07c24ef356626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bce48f4b6cb5ac15303ae271ec4b78627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac5dfde9a1a9e9fd7a120a3e84f0bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b1fc32a7cbc5bd1a798017d72c9f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ffd6a89ce3e86054c1203df41ad82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95e185a027e69130793b54a8e45418631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276081d9959e3afe73300010d3308ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebebdcbf0227e9aefea2ca3110ea21b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e85d81714dad21b393bc283c5b7e82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06fa5ad179d4ba62869d4b7bf55a68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad2e8ef7f9d43cb0f5615c67b2132b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463f8ab9eecc9c2de8ff0fb89c1219f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be11bf743f6b02f968441e0961c7609638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe0c217f73fe53f4b22e606d90ddcd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb06f4b51d934d2f099acb1868ecddd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474eb2a37739996a7d1be2598849d72641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d1db2b177dd3e0872f3f5a95b8a9f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9cc89554c7e2c8b83d1d1a001b733643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3efacc1b8e484cbc2c5ada39cadb77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96330e6110a5c988d29e2ef85ab82d5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffae283362356ee2d9aa712c46c01d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847a3631b64f34e795847197f10ff4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6da8cd5becdbdedb71b140f349b41a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416158d501ff2e5a71e3c3426252f92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ce422ce97639f8bf0ed730b3602c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b747514d3801f37784e2354b716b6ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f470a040c44e307025cbfb6470b1ce7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125e08a42de9a39ab27649823f93d4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d473baa99341b0a8a0b7fd16e0bb04654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99cac3875989d7acd04d64a6e774b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb15263cb081f25b156be0b9aa5ddb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f1da8792113eb21c6c4276370b1e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c71ecb111babf9034945b5305c7ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21581fc2220222cbef6dfbadf90465f5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf16a4e4e90c4a430dfa85ff3b2a4a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c4e75bb7c9443397d6dcda799f731661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb97cdbec6249e18afdab4a392d7f43662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3005e17fac73f84c14ee1fafb6d1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a5800ebfa0a47d9e78b3d5cc445f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11463ae7ff43c3f9c6c0bdaf81376548665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eacf56069086f1e8c634aacb1817b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1894c3f4e0c9bfe6715347ecda76ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d4daa12c207b8b9a44f8c1914e6cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620279a8f496e5aa9f177a6d56cd5a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5697bd0e95a9ca2ad83ecc9a2379562670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d833746bb0343b3d6151b56076675c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c3b63aa4d8313f93927e291e2a66a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbde8f0d32335d43ca8607e61555f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3847b2fc20251b7e12eca42bc6ada1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5f20d90753965e76d52cd5dac2695675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c15a9ba2921eae96c76e5237983fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba122b0acbf0c6243fc713f7cd2c5cb2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a74d27093619327f508c9120a9299678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45381991a9b28ce34af16c4add8195679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68579229301fac899148286cdfa86e8d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2c1b1985dcadf91ace4f6e0d9bb43681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438912d53c9eb18f7ed5bf71dbfb0bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f43f3512430c9ba26e4cd07854be48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5797d7d715f0a3237912850757c6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69acd148148ae285e6d74878878478685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7f0779e66f0e03741e02634c16a51686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8cb5bc334bcf7b9af2869c5505b48687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacca3dc3ea512ab815d7a76b98b44b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce74e1c96c2889ebea5555d0b1d36b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bc9d965c7a9b28590d3b192f0c6e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce93e9df1c58db5734dece2dfb49a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f1f3fdfb45ea16548975954b7f7f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc03d14107ecd8540d0b0044333663b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942651853d54ab3b9d2a0f24520112b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c92ba0e9028f1ffa8a947ecdf3547695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a6cd3c85d2991888990f5ffb4368b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f248cc09cc06e30e4b35f7d64a2dc54697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956fe2da26e8f85a729c8b0fdc31bc5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952956afb3dfa38e0d8c0bea2ee23cd5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f3bc7287919e6b458ea73a979b290700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f92613290b95ced976f4dbe4591f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03fe8f4021cbbe4df042796be41e17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f25f57758e09498110b7320208e004703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20469e60fdbf45e77b482371d667547704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44158ca2d8e0b25e8124af9853069603705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ba40565e80aee8a4d892deab233c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0011150fca3ac35add093e66725f05707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a7fbf6719918d55b043c4c42cdd3b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc36848fd25052f4aaa1549ac05a19c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39780d669514ebd71911ada84cf7e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744952a7073549acca941d3ac91ae6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8306699c6eb3664f1f0a805b8eb38712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e7cd761604687072604d010d7e18d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12984b020f2680b305c31fe8dee45e26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8233ad274a27fefbb492023b48e0a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dc8f35bd5696e167e9f446c0b9a7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e4721bc1f0c703ec960c8bec5d2aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8fa821e2972ec25b97b33589dcd76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3d0194bfce36135639b5bd52c65a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b9d3225e7ad93e43888b96b998a3e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f51e16083b44f22fe94362b3329868721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71e5feafa85e70dcc8ab7c031dc0cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e225b953b39f3dc4c1b53085beadc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037643863eabf3ccf0923435420134b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65fc346fcd39918c4b32168650c81c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13decf56071c015fd049a5c46e9f3a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fa485712e1bf4346294764e9668bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cfce9ae051939644689f2010cabd3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5697f16d013e8943d6a5b12f9da8ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87aa4deb8b09b236178137c19216d95730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19361d517cb85649fdbe1632f742cc3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70c76ee9ec46d916e902287a60e5e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464f3bc58d9c7aede1843a191293c35733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946dc16a2c75fc03cbb625d0a3be8e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4bba06db6e563b6b10feb31c8694c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a119757fada95d1c81de0c9f512ed4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10174cec3a4d64cce9610848b6439b98737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2e82ea3cae31dafe425ba1315395f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cf214e87343b34dffe0c9725b19e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb754719275b3317f53fee75db2594740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebda44ce1a778ee119a0f47b635468741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d24b4277d6ec4de6013078c5a11bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a76c2c14513508002e8c29523a81f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec4a754c551861911740217b15593a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a785f1408291a2136b5c715c43988745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53c76cd3b93b5b3be4df101c53ceed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9f2d9b4a1df7ac381dace24bc71ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81926fead42f0db36df4b4da70313923748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9140ac5ac837a3b04897455f58aad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f9eea8a3018fa03f8cdfbe5afb5bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7a1201107a9d6f9a40606a1074401751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef5c8ed264c649c3d4e9c67b9746ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b3d5c5f2d878c0fcac9663109d645753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e96609217bd9487ee698774a8fd44754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52756c180199651ae9bdad1d34627d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b57308a6b26b1a096d69d1225c087b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec80df286a0018c980e1c80e92d2b1d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50d735fd8275a70a5c86c4efd8a04f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50de81f1773f8f983ed47a67476113759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec302a1db6a3dbffe61c24c344f26c2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8276154c034396a6c2fb985c787b8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739307e899fa574c15878a66c8d2af9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a6331c1b94c50516aa62ba3580a6c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67121149f5e39618c0e62077abd26067764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094692e708302a1082039e4ca4a8674765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bd6575b536b8233afb1be18ca67c6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c91ee747faf62874a163a6fa3290c3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>