--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b0df07b787e42e39c7b21e49eccda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25670ad6d7b1adcef4f9af215e951662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d33115e0e58af8290473510b9948c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bae4e4e9009a85b3bc896315a6df74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6480b5ae5c6bcb89067a2a52470675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2aa190a5f57d5568c42d314d4bdd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c4dbf1b4a65a66d963a88e5d6661f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743951d1e8cdf0b0babcd3aee35fb4728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaf669ec97a34839451a9931af134b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52eb9b0e1097718a3258ee88344d3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3b7b9b30a3f010c33e5e685e6268311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236c887f919732e4cf7075f3f1681e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01030d888e2742dfa683a53038b33413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be8433764b8a8edfdde4fd5fe2cd2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d3247e5b6a9d1c987ef94d51710aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443ef290f532576e0503298a3c8e46116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2732e9080590baf240d308927cff1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4914bec5cf41c501f7963716aab74418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94b8e164a82d4e0dafe7a0800e81fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7b77b086164e840309a6c48cc563220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ee7bd256421b63ea57bf791b6d58e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caac675d5f6ea97cf9e848d3df6755e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e0f5109ff1fab014dbabc6a1e5cb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b74119e499cb253e3ee2aadc29e9a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb303da10dadc2d58e6c2d5dc2b6d8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b62061a6df7a902dc0e71b8f63162126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c8fcb38f1eff09b4b177647eb88cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed21786e055536421b27b2144fc5b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebf6c6a4cb7157ea46f956dfa39d8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876d0a07f5105bebac759c462475ac530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711764dbe98ee327dfe1e1fe34d25ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd1b5e222d818b2fc346c4400dfbc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc1b1a82584724c241be2616d3cd3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f2d49b1eba86c426ecc0c9d02200c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683838e2a5143b8837a759f5640ccd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cfaa20ea3500ad1c6c93e08c9123236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8151d1ed6dcb6e8b42cc928f9055337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0b0faf5bf5357a49b41665c34785238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6377cc34bbd15773fce5507601b7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3afc80da261ff53310f7e9f513d9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24261571ccfdf0ee6d06938ea704735f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2dffa2664d5ead2ae1367e756d26442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7c05a09e90c9e16beeff9cdbf117743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505a2a54006893b9e604ecb40479d0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804e246264af655adde20fe4f9e639045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15245aec2836e759727bdcf8bf75873446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408193022c538d132b61162033ad0b1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925a22328cc97ae17060b51d0c7a93348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8c29a8a2d59e1a43d8591d32faaa649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d98fe454efd8de1c1c4fb4ddbada9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05a34d3d7714da363cdee5e5641e7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ab482851281a4db2f40445d46dafb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9611f452a57129b94e99e23f79b3eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53982034f7b9fb651dbc21a7164d303054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb27aa5f3556c0271341df417b0c51855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46f048f631df1162838b9a83965c3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ef443848f3cf1cf58c9df0d12e76057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377780af818a2ff01c964f9511f2835258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a51f9975ef65ff84ee3190e051322759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf4ded303a49d4670c1985d29723d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0bef0e1163ebba46a2d026c11ea2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3180ba892fa0c7c9c60f446f07d5a7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b179954ec2bc9ecf0a4de3851306063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848af2fc554e0dd922a7435286362a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b224e9a7cb0c7cc93f0a0091fd1d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f75a9580dbce7fc1fa1b90ef0102a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e0a3c67a468bf5ebcc62bd90eb78267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc1f8f5f52f24be01312d5bc32e72868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3ea8f8ed7b0066cf69317fc116a7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28771dbee9d599d7f6b33c17db3e6f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf89591797854c222564e533c96402d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc915704a1305e17066a6e8b2f594ffe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc481d4c5414fde88239dc41ed5776673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dd8d2f44f9f17deb6deeef339d45c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7cad2d8b7c04267c8e979e439acd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d9c45346840ad487ed3967959e75b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc9d9fe42c388cfe0852f5b348be9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8af60a69e21f18acf5724e3ad381fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45035e87fedc8427b2ddd48bc520de779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b888e5a0e367df6460951854b40a25180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a8575fc99dfdcc6b690c6f1cbe49e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26b9835fff332b643135b18638dee282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582de801d150314e1b20b51bb47a0bf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a48b1340b1bd5301996502b7e9020484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572bd693b69cd377cbca6a0dbd9bea785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fed2f31413dd320ff4f87e2ba410e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa6d11a77b6704ef7deeebcf03a9aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03666360021745091771745da307cd888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826426fbaf6e5b9bd10277a2b17331489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35410aea9253d2b49c11422ffcba8d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907e3adacb6063faf649a9370060a4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4524b66557449f1eb3d8c8fd22328692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e7f0074b54ef06679a055049370e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccb0091de4000f770f0bbc3f514a4394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062249f2cff86de94bb1596e1fc202a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7012b891e4587fd2ab7df7c0641e5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de49171e44b2f5c33a219f30b42d4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b6d12f7968c7bdc69eb8d1b54c82198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a6a8149294d460a1ed342f306f30899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fddab332c48b5ae148197b3da9523100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634a1b4e88f32d43d18fcb191a0adbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528056a19c053f01f31793f9f6121f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae23a431c21d767a553c81d5d88f11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c38d4f20f3104662e294f7ccd7cb3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a88f261946089e0934e0e3e3a07e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f8ddccdba3467a37af534f8184208106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0cf9f96e3dce6adeafb878f277673107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc925278785f7a42a38bb8ec29b2ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80009c7b345aecedb667cac85489fe8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600c603a69bfa535c3b3dc4b6059363110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40543ad4cac434279edbff7dcd8ea051111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a58981cdab406b320a9d27c66e9af3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24359d2dcc7eb10f4305fd318a8e8b0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45e01b8f7a55d4b997fc82a7c470a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0adde6a30109191f692397c065163115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484662b85369277492ef099cd6892c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1d9692a8400b5735e69934d8ded33117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b92bf5d29612d4b9bbdfdb1b46115118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dd31cd4220cc868c047953009313e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d071f6254023c061c193dbdcfd8b0a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70be272add625aa4c1bf2dc082e98b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7ac191c4fa93f19e89e5a06786bd4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691d2ec121952408c8304e8b3bbbc24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ada70bbcc815c07cb5761c3c02645f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0a0954e91cb29d9573a0fe7face44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9478c28e6efda6e79eaab1a9db90528126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b748522dbd385c0ca49c6824c5b741127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edca5ad6702a5bbe46f529fdc711386128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6d4b2899056ed9454a880689210df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044190cffc805eaa730b22c61f6106ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791aca4fa1133d47ab46fc7c0e39674131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd85098ebef7527b23c3e2315f02b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99848d9cec9aa4c20fb421f9c41020cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4df43ea93a5eebdb1d8842827a422134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c496f985dba48d14a8f437b5ca2f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaf4efb7af811883aff305ded4313f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95596a794970938f6e120d00241b1ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320b4d590748d0efa2fa303ca84d9a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf05388b87f240b84a307af31b9dc76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9913eb8217c48a04e318afe5d6f1ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bf2eb17dff652ea4ab1ef7dc7f84d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6290d0e2107dd3156c548019a8f024142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb172e4378185c19d56203cc85d9b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cd48b185f2376660f8471945b52e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52739684c83012acb53f6a8f34ac9fd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3a3374e5ad94111750e8cf9b07ee0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6ab9fb1d8f62f20c0545a09a1bbc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebc1122d83936ba7b0e4ae061f7d55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2967477461df3d388e7b6b9552b79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0b06ca1cad0ac7d2ef7ee22f41b1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96eff6603b3b506cab2b2e9f0eef54e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49fdbe00bb2d0f5633cf8cb57cc345152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4919ac060f1d22c504bc5a6ec8856153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93a6090093ed6dbe2e3ed833bdaa11154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b4276ff8b5890aeacc20e43b44971155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4c5b215165b9c35a081d20d64b0e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008125dcbdca6e61ab61cdea9b9cfd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b728c4ee46a7674dc060ed0bca806158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456005304f2a1aac723629bdc8346793159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe9a3a6bfb2c1a3e1d932f6f8a8c97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cbc6ee597a8206bed178288aacb41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e67c08e405944ae2b62ae587a2f70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97f167c33f292281c24ef67b7daaa0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b1360f647979489e220b2fcdbfb1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0c467bea0c1710f358c8e42e1c9e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c7dceb63f56f77f1e987c74ef29ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e3cf238d56950edfd9d3574f42b4b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574919b16d065980ba04acd323ceb63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44537e1f82f08fb9eee64b6793e583169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fcbd740a94004c7c27af49d12292b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984141778bf1677ab2add0fbc46c79c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad9a9adba86ce3beeb76dfaa88b358172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa193d772988a3b8691d3f0513fc2306173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652172414b040f5d67c7d600142f20a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86871ea85fc23679cb14eeee17d871dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea297102fc3883f6f99caaf8996872f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b5360461e487749cb4a169d33ec8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50f186691fdc05be74a68b6547a416178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77e5c872ddaecbaec53e12ff2c3c53179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63c0e888162a0e1c7edfb89f89ae59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae0698d5afae59180e7d5df7b98052181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336ff35965283d3b1f3497bbdcb5482182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871e21b0904e147f123377029c0e77b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d8df1fb617a7c7888e9cde3dd1b8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c433cf4985d28b2425af878bacedb9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae9c27ccf8d6c0a05d0f060f8ff88b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69a6cf749f834994435ebc7ad389d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170b95f471a93af14dcb6c1612fcd53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b03e20f8df850e2f5780fa79db3f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328249a9dcc508342dc98dede9dc92f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87427c71d95a6ed854d64c65549eaa59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb880bf8da5ecf02094a8f03a13844e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fb6cd9086a706e5601df152ec9a84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45e07ed2ea3b4e13e2c5bd22dc3715194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735ce680c2774d8dc33da52a8e07d47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916972b4c0004e63684f46ee52ad8ee2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb226ecad320c87bdb943e0b06682d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef207c9e4669deb60c9c1c142c5fba85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93171ad852d9df50589e6591aedb25d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f16569b4c5b1b1721dcaef6c3086e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86b65b547f214eb03116968db98fc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ae88107710896d4594655639833eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eebd15fce762347896751e8a1ab3a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7080c38a20dde679a8ef1cf33ba412e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8debbba477250659fa509be2e1e2c2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541fd9d966954b118acfc8cb912f513206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb8207eed5fabd726082b3cfdfe93c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ff3036100e46970993404166561d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe194ab0d7b11fe16055f860a01958209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f9cf5500856518db138c4e0860aed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b6b5f783b1fe756651d99ec8705ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c6c75603aa55e45b8dfe6fe6c6f22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea77caca3cb4577aede0bbe2b906eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc69299c0f33e08b0e6da1515350d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f434497017bd04616dc986fcdfd989215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef8b990b954ec0269deca1b0d83f3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34fd92a947bf8a499299c45e7411b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a19a4ac321a5334d3001f72f89bb1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582e3e72033e1de864ae55441fe333c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93d3e450905d64db85e998838cccae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750d6b17bae024ffe67d0cf21ed54f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578bb3bd6bf39454d94bdac49517ae2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9b18c62e6ff9ecff7e71839d71f9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cac30960073a08d1a9d0ff19c4f604224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cc354363f44e4bbb15e06a8c4d21d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9132f1ec3f7e450ea609ef07ad3b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a09300e23f6c56a438b0bf36c1fed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50df8131fba16039c51e4a2f48c9ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd913a2a37e38bf2f7fd80aaafbbe7d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7ab9e267f3029f15d7b86a4e16713230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0ee0ee35cd88f0083374a8358fe28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8791dc7e5336fa0740189c0b9b48cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e78941a85454f92244793106bae30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a017062db7e912bffcbdb959a81f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2e839cace103d1fc187701b7260c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9d4ecc81417f797c893b87013ed64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c7d9cfcb96970f51d0463462715ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ae36d265819b69eff6ae7697a52a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796804aa96a809184990a537c2e173a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff50644e52ff1e6597b93785af0528240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96babb6d85a810ed971d469df3c65725241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fa21f45aea361e44f183b20719a48242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c005a5fe9c83466fc05251cb7308d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db308f67355c9b48f2fd311c4ce7aeea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0d31223c02a0e596b5e22a3ff37e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f014195851a6c8353d8a40c2fa1bd0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20d9eba29a35d488bd3294c83eab32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e802cd32e9fea01c77f0668e7911b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e166bc67a044705b1c819dd71a4aadd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6169ce48c823e9b1df148a3f97cfbdc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d45035562ce9c8a1f7b843f5977cf1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eed5f8558c07e9214162205bacb01d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f5473d011cd6e62c75835535ec35c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ace60dc5ce23ed0d598dd5fae5c3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5540c8703b9072b611693a6ec3e2f8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656efd9625d4ed018b24f97c8b01665256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d76a518fc0f295cf3c3d3bee78e459257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ef16c39dfbb0cf32c7db33f678fd8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492dba2eb3739feca98967301ca9740259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8674ac2e5e7d3a5be0b331ccd7ff1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511231720f8ecd883619e2bbc316de6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f17e5c9f7f258b390b062e792b8e9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c771b8dee5a80810a8ecdff4097c8da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74729f11b97d67f7a950b4023464bc2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d37e3f4a4fa6465b17416a6b895b8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1b60f196fbc8ea4c0d883c8bc25dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02706251dff4e77fcc909205427db279267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707ec34185e38f4487be8a7387d3d85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458d85fef4423de982bcf9aa284ae0c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c132c9020b88aa5dd71cb66512cb84b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6a54cb969247e0817324c415c5740271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24cfc62f1f920817ed3b7717072d57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911f0de12e8fc6dbcfe6a4f8b8f31e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e68889162843a0f8b470bf5878e7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41152e56c134dd14eb21c5e2feb70a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d61c51390cf10096a76b51a67a3ad5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71063ccbeb891bfb56a3eab563de13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4856cc06501dcc286133182973a5ef0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab59c07d7d4dc99022d742314422e95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b26b1e8e8668c2d26ab813f5df863280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e58ba7aa441c4dbc08789852313d3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5f9e7e2a147f6bb15e9909e19bc3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931588397b3236525336daa3a3d997f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5297d48b4c4a1aa0a65e422ab316b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90121506327785b4aa2126cb8d0734c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78542a32ddcea037dc1e8fe4ef4d6f75286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb0cce50ffb8fd87ba711dc492f584287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cca375e270f055b2565075e6e4babd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5fa1d213f99a57219cec6c441eed5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed89d6889980bc72ae9f74ca89ec28d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477779b9d55821b460a7bc454d993b5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f4cd0b52af1a17db9216fdc2fc910292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d65c7317d290a182648051b4c5185293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207257ac30ed60d7f876d83db01644e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77447100d6c3280a1eec2e31af7e0251295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e69606b9a0c8768837ad1b0842a9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60be9bb2fe382163c3e3dd8c9da22f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25195c4f3967aee0c1cf4639b07e63d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e029260d55dbb0c493b63a78debd4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1504dac9e09fc2de03baf5bdb02d6a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250cbb22d169bdfbd4f78096065c211301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174c3f0a9c23d7b9cee7b22622cbaf8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc9be53a82e3885663f5657a167c58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a341e6fdb32b9a0d7ee778511510ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b225f64a770097dfd68abb6c13f3f61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881b983618b68796d00a438a03d41e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b03aea2194582149477105be12652307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57c18888b977c86ab3c8eedc247894308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c13866748a65509b29d4cff8ea26e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d94de8c3a0b748281683e050e8dce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638f615821af58936555d4c455960e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c807fa7ef24f76355eac328f24c2f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43354c16e508320aec789c481093951e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca387786e8a7e0ed26ca71ef77ceac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3bf4dda2464238d96faf5592cde12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ea492efe5b5acc3b42bb7b77c13b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ff17c8a0d6ee099679159e596bbe1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2511ed5d8f99767dc8558181dc3cc5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc65842caa6ae96a1a6cdd01a11f3fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a139a374d87b6e72f0eb687145adef4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf0c9dc68e64db6ecef339bbaf8e9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac64946e2f18d496a6422a8f18ffe5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db58d632c5901739460c181d744174a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f1fe06029935647b1feaeccf293f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025973ce2aca8669fc1e230ba8342ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d898b828d2ad0f823117fd1909a0a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14117104f176c648883838271724bb6f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c88231e1726787c30a3718b8d5ab8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d277d2d4dfa0d942c579672169f67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b181f329b1a4ad06f083933368ca994330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bb6ce9d7b7b394cfcece9b6057483331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116121ce4f2eb796a53c165216db9517332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc82c8fb50164e946dc618e6742a9c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bef9f4905d9424ad608b4ba7a4c24334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b74026ecb32022a8afd46c968cbf1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f58145c64df6ad66dab7dc941efc40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac05fb58257dbe5d88931e3a7263ca1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059755596ad02b96927b12509b1b213c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3631f89746e2ba78e02e2041d025e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9d0881a3c19579120a61247c505d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0405973a44149cd6ce653a2a541e42c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9e6d1249071cc50eeb81acb17f1d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bad8b9d4c4b70807ddf971e402a48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22981ada9a5f8328574b911239f05941344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0068655e8d98a4052edd8d1b372102345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74469ad0ce00368ea80fcdcb5c93c2c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92849436161e231f8d8fc7cabb87d1c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520189a7e3c47d842e46dd648941ac8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa3122e3290ea6c011517dd402553a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653b1419e72f6b508b8090c5eac4784350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced3857839a5b11dbe745872ce2ddb6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ec23a14ec5a175669d60cc898259f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe82830e2d56ce5ddcc2bd6cd0f6cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca6043cb1b821467cc0cec136f7cf9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99d2349acc879d977713d76d18c3fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9947a4ef4e84b9d3f47af144b40cfb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c707b6edc66139c1a644c9a9756a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f536b24be414d49e04dfd23ccfee0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a1b195051350865c98e292995d30f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd14315a06be3424754140fc6224d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1058d88f684df8f541deeac7efc0754361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e5edce559359125da54ed5ca99aa7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103df72b12f67f92074eb608cb20edc2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14feb75692e65b7430b7c14cae0e18ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd91df99dad7c14db085221ae1dddee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4c550517e5db5a6c6a30150205615366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b81e96587179ed3d588e2e52b8f13e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3504972b8e056b6e1e7251dd66712368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad35d3929771cd4defc5557047e45b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c7cb30bdf2ff1758d5e40a989a9de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75babadec336b193d23e26e0ed78415e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed944783bc929f8bad70000240171d7d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a338501291dc3be8c2dd66b76a39a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08484ac881ec98619feadc23d40ffc33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e4f880d5068ba702b96a472dbd236375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191fff9d54e62ab80a33f0d2f5d1e74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b24f7f1f3ff778bcdee174852fdce1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802b5f60074a8d5e74984c4ea7c25d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad755e407ef259cacd18a30ee9aa25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6fc77146f8c0cdef4974a1dbfc108380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dbd65ff90c676df1eed7f9717ba66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8677d2d9c86d04f8991dcd131394b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfe93ee26b3a4c924378a9ffb1d928383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a19db1bd0254ab79440b5921ae468384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3e2b3ef1685a7f0e3f29c7939445a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3523e5565962f498e55de6af60eaac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59bac312c3fb699d183ad533ecb2a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb7512326f836e810fedefb1146a2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7617bd514218f90192e636ec25b73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70a80c42c430d7381dd931c38d39bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f4a4e67df13419e8901b7211e3bb7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c2725b0da1a3cdabf2090d29c1580392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6550bd6a1cdbed1f1938e1e22728b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca907dfd158a7d61a71feeccb28b3af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960a87becc43274af9093492315a3df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c949e42b57e4983a770f79cdab99f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e83f93697d99bee5487b88a03ea356397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5e72ed3903540dd6516a9a91400c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901195e4b3eb3536ed2e57d3ec128e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c11ddc3d3a5226a4a232186cc706e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991255321c2e59703002cc62529ce05401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5744837f280b3a5764475936991107402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c45e6c469b3cd8999a60916738ce4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db783c56d7236678246ba9d13879623a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baba439eb3d7029e729990cb5ef044a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84498d482e30cf92e7a743a38421a76c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db6a89a6455743ba7a8c503aec5794407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2cca875aea016a783a9c6efc16118408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9fae44361409024ebb1626110fcb5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768853e3c9ad1e766d929fceadf8b336410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64effafbc921c49415d7dac15deda2a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8ab3f9162f8fc8ad6f6edd0a60731412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591121fd355658293cd430450e39e9c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1235d50ddf17561dbe674807cb7afb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc3db8bc376b2fadf1376db64f6e52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9548845853a4e5fec05052ae562009d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20064f18e4753890fdef0fa0934eb1b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e579a06f4af603e5a14763d37ba2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849a181392a37a105c46bbc51e420d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52483dec006c4f6f130305c84d976e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e0928c2101c2df648b9d4b9d2bb34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d2c0bd4eb0dcb926fc1baf5afc923422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1562c62fed5e103712c8b29031c8d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f587831e1e8637ab45457614e84d126424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8b67ce0d13f2461a8d2b79d11dd13425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e2fc162cad43605df26eb0834295f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0b1f1eb11dd47cbd8c46a0909f52a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4246dba3542f2c21cfe82b7308c03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652bd3d6e6f8f2f1dd881260850d13c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b343faea2c7ac7ac3259851716a25e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4454a410658167f90e28f1a66d1ce4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c75b2a4f44eaa35c7f8ba71e12271432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8b7d563e17cafa66916bf9bdd7632433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407332085760b7060cd362e110a74fc8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f91b4e7c75b7593a708108472daf4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73e5a243b0bcb682e19a8ae1d84d4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573a05e3164dc02d244283d33c9fbf2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a41ab1e14c4c43f645581aa310b4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b2f6772b659496fd0645cbef0faf9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174b9e20722437d8f659ede88d7fb1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86193d62e2a4e46d35a889cc3ed6c0ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad64f72f6e26da9c7130806c3759e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d765afe0419a20d8fa5215ba86c80a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704779eb7cbc3385158d32813c71cfd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299f2117409429425ec075a4c4dcf2f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94548045160ad02a98f17b4a24a297446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c253f3b929cc1961998aad7a2c9b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3a9550e0c3106e3130dffe4cd24cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55230c8e121e7c7a858953218dbafa77449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003a894229961e8c2a0eb07225e5e7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04bbfffabcb6d6bbc867a263cc6321451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1633a18a26072f1958d7ac6255338f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d86d54e9f0f54f5332d2aae29e8098453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff2fe491db016b6617c8f157fcdc6c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd37c818c3e9b05d353f15da67f404455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329780008995302d48e9b6be5390afa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e49b65ab3af615a2bab34467ea632457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2792d8c079c394e99f4c4b96ae17a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3b4a29b438487dc3bceebac362584459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9344f24f9f4750e84c4ce09077889460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372f88f42f829152978749f11107d47461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0acb05f970c303415297f80c78292462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3915a824ac5dc52e631c16a6a833b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb13378f089b3febba04c26caa1ccd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e802a4e642dc323719556959068161465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8f36ce97425165448f091df2c2d30466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71184f77febd4f35f4974437fe827a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f73a106d4f296bb04d82776ecd3678468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7309d47dedb9163587bc24a0dfb708d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c6c27f637b94e2bfc2080f040dbf6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddaa13e59c095c19968aadffb67190471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f15cd53c1807f0589149e46b93c235472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b9b80717012e3e91408f8ae6120c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d6ef6fc740180843f6aee424310fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc12d0b41ca4207abc8d42320e57bf4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e8ff2c233ad977804ea3a6bf3c8d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22951903b78d1fe6edfae8516688e9ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109e3179e774fe49123a74e093fc574478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90103c9ed66afa268a3886dfef49451479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace72aea6cf984e10eb662fcffaf0503480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d8facc077220239542be5d9cd2b6d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a2a44a7267fb3c0e12257d1b6d5ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf4aeb1f930ba6b503440e13d64dec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adddaa1cd11f7acdb1a134fc9881fb9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7334afd1bb8f54ffaaad8ed6b3032da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199534d71258df83a32b1f740e20742486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c807824f9bec27b9e86579d7975607487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dead16d154f26812131754035ca55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367e4913cf9950633554c6ec71a6892489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4fcf2616ed2149391326c28804418490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f752906a2068291626a157c266719d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e170591d185e52b926c7112420bf9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec7c6f4a8b190cc63e089d8978e282493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e77bac6f7a69c0298009a9580e240494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606d89de94395807afc5e9a0f0c4cb4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2f285848cc453cabb3b639f384e38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1fcedb4d99b5bee714c65656f65bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d29eae74ec942b78c8fa39e60c44b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13c41a62ca7ae0d073c4bbab0bc827499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e202ebbd735eb75bb963b05a937a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a66c9517f0ba08ef6433dbdc3dbff7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8c37a05094d85116479792f480eca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63f04d82b3f8edbb89c70cd9353af1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11e9c9c6329ff63047ebcfd5a1aa2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194277804cfff34d2d4285d5cf175229505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4659a7aa733d805c20a688ad20e9a6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c293617b81ffe4e5046b5fe391f4b89507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f0cdc2f9816d25abcba127f67e624508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eec37e59cb9c3f54f7679746c3744e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d9976542b5589301a458a1c5057bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d26e414a933200babba2af43f05950511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26076c6e01320f8aacaee239d740e6b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534222b8bed5e73618d17c22415d2b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94668f8cbd3102a49c4a183d3de43786514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a4829c9c2a843f5cd07d6e97f2790515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8d849214386d9aa7648266ef5afff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff66bbe20f7bceec086f6f0cd33526517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1fd635dfacd7d1d139a7f0099e4bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27709f76e49535ec218ad7d4e198580519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c462a55911c79af9afaf039a6674d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e471c57e08f6a049ec12bd4d1c31ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd8aee9af09f976f7362743fee1ef2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7df0fd28d007ee4ab5fba9b727ae9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c96abfceb5c37e7c31d8ae89232279524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a242881677b9d04bef5e40af5bbd68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407dd5d74bfe61f3a71d2ed54605a4d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364f6069d861f201b53751ddcb686bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a941bf6d97a51ffafdb65060fc3eb1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e78fd01677eeeff8f2e96f724634e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c5075a272684012d4c464cae9441a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f73f04737b44ba7747b52e960bbcac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c257a7a82e567c1680a4664b1a74dc0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84307b956106d2c72ba2195a2aa51a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250668ac19065a04d7706033b777afc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df24465fbc32a58cb9528dbd683878535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204d70c8321836df92be3dbd422b3bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95534694c1f27869a8b24472f46185a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39451f67e6e1fe5d2d641cdbf62dffd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5261ae64c1d90afbdeba9d9add328c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3cd5e64af5456b604a8f438419492540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4441f9f21d47cd03bca4aaf820ed1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0991728f5d7534778369628054d3d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e524d19df13ec00f972e9ce5add647543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbacbc0b083e8cb2935487746c6199544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f01674a0aaa11836f5250a65e6c24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18efd7a00662e0df3b8853b7c3fd6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e5d51457538ee50182ae357f9d7ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f9073f1f9415deaa6fe22ec129aaf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c1fea6411ae18e33b3395f6d24672549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33004dabfe846af02dd50b0d6fc507e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b6658040aa8604d37b72bd800f9e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65931be5d4666e08b656f669592f109e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55575d84fe8b6f3b808f54ab3691f86e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac31512b7220b5a723a52fb2466d4c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1e5969fc573f4b169cd482e30c924555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bd6f379c1738de86caf299799094b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5df67b974009929dfeeeab6cd59c80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94d06054138e38b67fedf4f96c1c47558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28307c0d51d69c602db6dec3c9ec46a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f13830c082e8568abf2dd59f3f8023560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3b743027baa224a87538b5b759210561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23485c9ce347ac273e9c27b19c737087562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd9001e7d5d3fc8c56b214ede6f627563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc1e4d4d322130a2609ce608a07ce9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63020204dee8f299526cba3b51dda54f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cdd2b2b1c8af3ae05d3a7c360d236566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869e58ff6924fbbba88c14ba8c5f2c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48005bf7e3f17a2448342624384ffe90568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b574ed9845d47d2094b0350a5dd600569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9cd9123ddfc7a0488b22445f8ff70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82b66cee59b4ba0c3adfbb6b7efc26571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c418b328ecdec81a4bf56a832181da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197943691aa0c58633190a888a113928573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e2aa2bf6dd4eb9806bdee5d2a99dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb05f2c143fc6046961a66c012ab6b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724e3fc9a437ce550b276702da2022b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12924fabee57b546dbfc2f187984fccf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13668f421447de31c08e272930790f9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d5a55276532a1cef6ad0e6393e1ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a947bd46acc506b59a08151f8bb13e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b092167a5669cf166f35ef3313e7c5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fca75fc8401cd42e6aff86c330486582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8ace5d0e53b63833d6852abb764ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd502cd35c013635998b56dcc59a1c5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbf8035e1b26d0a271ca1c46e3ca22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a9555d9c7d8a66da0aa6f215cc335586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b8f315a65e98563313a1ce0114601587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae8db78cd3fdc5381774ebde01de34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d0a758c58dab8a8cde192d5881ae8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecdac7df934e25361f3110ff8ffa2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25396c87e6370e4e01a665c1d4feee9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416706a758e5300df66c5e7cc4123074592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca0ddcc8b23db4b0cc59b1c9d82d54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd07d81e1c5e4391dd933463c3004f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db0dee39ec75e6e2ab14ac2b6454f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720994e648302896dcd41a967bb39ef3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadcbfad62fb4976d9e9d41bb595d03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80865ff28f2218dddc2ab2ad7691ccec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825185aa333745d91deb9d3df530118599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b79bf3bd6e65dea113782340226ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ed05d3ccfae2bbdd2fedfbea9cc3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93151b6041b60c025afd7143afed2b62602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d53dbbd6046ed75bf6ac24fc6535e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b4c02695fe7e2279cc61f5b980c51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756982897c9573de6d647b979a78e0c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92f091800017311f33d8a63f5d4feb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874f52619630614fceb3cc4793099e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce40557f0b32faacc41f45d7fedd638608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756ea94b63d7697bff90fc2763e0d4b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98076ef0757ceee7150d11af8081b20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2ec641a5245f44d144163acef371e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bd79c308f6ea031a400e5535bda12612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc560ba2ce7b98d49b76907b0b10722613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1812918c7f44261ab66fb66f7e6271c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09deb2a0661a69573729a962ae19693615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762da9e8f49df1d716c2e799a7fab9d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e259e97c85b2e1dd65180d6773313b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f9c0e2b487bf63560d4e2bca7fbf1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc43bfa4a04937c841c7186b8bd0340619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c7f924e3c54b4649f30f0c46a5d14620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dae51dad988b1a035fca243ad2463621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce786d2b8243b464ccd80ae6430124622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ba8a0cafd5873ea2e024d28f71e1d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc2c9f575bf7e9e03dca88d03f41e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103237fa632816f5891579a0c9be7122625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5bcd894d0650e299e9baaf39399e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd13666187c4eb9da928afeca8c1363627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308af731af3b20c6f6928fafb02bf2f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bc568b4ab091e08914b2362bf4fbd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe269882cb58cf909e400fd64615ccdc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d776554963d3fa55f0297e5df14b73631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106b9e732e5ad8edd00e4ff3b7d2fdd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760e87b195b97efc5f2b25d2040cd75633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab660a086a6b230738699a65b0168a4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebfa580cdbfd6be2f0a3b1934e3b75635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e5ce9c6f040227d282969cfcd68d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75008d6ca92c1808d6df727ab562677637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba12c5e646438890b2f2c64a0237242638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d507f69ef0f82c2e3a3fc6154cc609639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a14d0fa9092f19fe1fa5b44ac4b86a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005edda78f166deeb5dbd7a860f1866641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95987c2d22741d65f0051ab4424e3a71642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467f07ca687402f3b444ae77c705582643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f4ea946ef3412bc93b720a6c065c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fd93d4dabd3e28e99d14db2f19a36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef2e14c8f0535e5b4e2f4ad6e5e011646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c79c88cc56a9395d751eb4cbd5b02c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67160ac0aa80bb7413b80540145325c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b099f9a0d41fd1a2d7687ea5495f54e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5c0fe8d05caabbeee48155ce725c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b047e4b5045fe11419f25b1c713c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783279cae30da130a5b30d68f42118f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c99d8a50cd6fc69343d0b8673e2c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c3754823ff2c0d28c3d89ed9158ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cf2e4857e206295e2402b2d023841655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99968a7a4adae724518ddbb0cd0e7be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4ab45d7d42d81b4a8cfeb8be22b94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc6f6b72b8f52c4f08e4e21a5afc4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213661822b8dc67286910ea74f9c4ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5f050e8327ef7558c45a711aebbb4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542037edbe8bbde6133cb6d929f90cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3b478c7d23903ca2a35cd9828bfb7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e618d14f552ff5682590d4ab3176e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256066910b61f2a2fc8ea93f4c8ba29664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7310ff173df751b8f58f093eec01d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d056235ec59b7e665122b212058f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75f2f393697cc4a7ae445dd43b2371667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369799b7aa834f88c676a5c02b17700668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c0d05e9ce1fa8dfcd49e18378ac12669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bf7840461849c1fd824e8af3b7484670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf991d38d707221504adae332d2e499671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247a84af358cf808714374a23b38e49672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8e0cff37e215cec5906597c6a2890673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882815a6b14483693b9cce9bdc8b3cd6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e246ea782b7b2a2dc52df0e2a9ab5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60f00e6449f605f4aeb31316ab4253676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42215cc1d8a1a463af7ffaf559b0db5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8466507c27f3637fa39af8624ed720678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76534c1f707457100778a021b7e0eb3a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671b549533486956de36fa3dfb0bef1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87cb3a361e7a470cd4bd70f7909335681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ba1ef4e26d80d7a1d565d385db7a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034cb4620f8194874a9ada375441024683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf310ec79c9bd2fe7f02e39e0dc9374f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400d566ad28f12184ac6c6fab17619e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cee512d47f33aabee59faaaed00e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18429dd9e1a3e02b089825fd6955f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349fbf3448d17f9192645c418245fe9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa3c7c6547f7aec3de50914ffd24d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccf42858e1cef4b4e67b78aacd0f0c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e508b93a7342372a030fac857eac96691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daead1e1111bbb9d04442e3cb7f7ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f98cb48ea35c6f0728ca0ba0dd4f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d36a6609b32742949f3c31cde53624694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044dc382aa37edb804af0d9344ea367695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d97a6a2f72d94e6ea9d693d82dad6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38ee62387e6c26221748df1b3f917c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6ed9af55db83fd732ae7b98bde5e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad58c61b1ef510d5e3ca2c4f162eba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9332cc8d14270311bdaf3f5d30240ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92d0d08c907ec5d86f6d863e83f275701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac0d4d218f3596e7f86bd5298c6d6e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4250df3572f8904a51529af84d43e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea06c27f3f3cd759cdfa2a105f96178704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae482cef251ae7a03e5a6dbc636956705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b805610863e462cb09613465dd1ed15706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f9269a7eb92a8110319e8c00d4954707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f4e17e7baf3a2ce97eaf113734367708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d630eabc78bb023edc4addc7fd7dee2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50add0f8c7de84c35c2c20c4692b1109710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6371748faa840483d93e06815adc0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb96b190c8b3844edcc45c0182f97e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf638eb832d3746c0f2511483a9dc4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7b6e5fca9b8b0b5c159b1bcff1cab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df9acb5ca897da2c4aaabc20c206e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e18c180f00a8e039351a9e25819604716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0becf6c8bc17358419afc93b24660717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5f907acd4142341d8844a0623d752718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e6ab62ea94e2a8266b58b8c672f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b8bc2b8e8c15e829cbdb48617258b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8c79a3b235d4ce428955bc0d242e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934efdadcc10ff0cfc3212d11659483f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ba2551809712279feeaaf11962845723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf5b38caf33aa65f26ce3719ae032e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e331024ada238bf151c9706593a9c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc52ac12146ad1b86e0449e09674ea4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669292d1f704b9e02acf04dce6c329b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9763662522a85cccbab1f6293e93a78728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426d39e551090be186b188277d9576e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07f6d63fd041364d08d53c768a7969730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639676371189a974661df96c8bc36f28731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47500cc3b91c4a8cffc1210572e1b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e822e56b630aa191ccd5b44d3cfc1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8315c5a927dfcaf7adb07003b505a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4a3f0666fcf82973e29307521a25d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8f42875efccbe2f593b9a6626aef6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646a8bf67ea16a8d52eea0abfa95109737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e62414ced67bed5c0452d9a21c4bda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd107e877ac40edea521663575c769739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78407c7961f3ee9179a9738e745c1406740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42aade466a078d9172472275350f59741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c8ef7f800101cc73eb9ea3488ae45742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffab280fbe395efc34621f025e17f0d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded6193a5343fce3417b08de401c581744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58067a0a2f9b02980b4a1e2be54416c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654112d0131fc193a9dbb976b6a81237746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990aeb37072f5cfde3b48ee95523f77747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a89d23f8d4fdd07752528ff59a01bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c9b486dee4ee94ee343b4ac60279b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e91ab8908f93542b020e536a57aaf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e0bdbf989d10c2aca7035ebe1937c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea13b16e590b6d9089f3d27078d123f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4720d6b4dd6b301f672bd4a85d7094b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657194adb631860781b807a7a04319bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3668a8b8426d9e0a74c92d675c4a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44226a24170a23523fe44f3abc8bbbbb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c68fa0ad611d3e3a94832cdca72d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e37a4030b37efe01c706c5d05723ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899d7eba5ca4a98f7b9e46085c6cab3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b6c27c533a652df940ef5b9d51a8a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcab9a25f5bb40c4177f24cefe43b11761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93951ea6e3a95581e3198fe515d3f7a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82195b17f22dfd232cf5c3355c88a8d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5141e893907423713be00c255b0d5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381df27cf0df58c55473cf8f10a027c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b3c9f2abb65321ae031cf5bf6c432766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f6e150e98da7e8df64e30cb378dec767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca53453d8d6ca2c74d3e89e433e9e3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb4e3e412e02550b12a5fa05a9adbc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f17b28c74936b0279fea8adee5554b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78345c17407594e6007bbdb0aef3a53771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade73b9fa2ed600de040494b0bb2531772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770ae4d9f9b652c3c3956be6e2a846e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3327ffb79151aa8bd4fa83c14ea4042774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0c5d9ed4086980faac3f4759ea351775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c985a4b320c3ee755911edb0ab11f87776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14f41775e9a242b863ce0b07b78819777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49949e8d8e2987d46da1400b7cf1f2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e017909de40a6710eba67b1d538a6d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e511f39b4cdeb4f4f7797b6dffee67780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2a773861f59a9b93d4c5e804d58bd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112eeb270b6a9a66c7ce0d81847fe21b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da196bf2e04faddbe8e1dc540721260783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058023d3eeb4cdf1e119f9ca3840db9a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c11de5642680210b7fefb80093891d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7c5a2186c123cea0ada6784fc1c69786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b665abcbaf9cc491b0ae16d91286c8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aed6e44fd6e4a02382c537a357b48b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41e6ac2ecaf6bc97ccbb92963e97f8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f24ba88932d9481e5cc3dd23ea16d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73379ff9182b07a79a83939209639e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b2840381b702eec09da4a8aa344a9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4198338551cb79c6508abcb646e529e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430fce4dcf888a1acab70520847d475794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af185fdf4204694fa5acd2c90e37f2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16110f03b8c159740aa12ce93a597783796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dfa38958502514e764faf50c0cc37797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9459a19372280e4dfb5921a7a17a0e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ed1d2cbf70ea03ff34dadc465e5ef799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3a6766d83f07da9c358771c48c961800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd74021df4f5758107861b1f2ec5463801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50835248dedc934f3275c3a4c9b3444d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351abea289443b39c91ac66cb549561803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5b9c7e9a0039badc386e7c91a52fd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e67a4239ac86ed401f22c274e4dd70805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790260a5fab54e43f372ebf9cac98558806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519db066d0fe86484adafe06050a9f5b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb16f8de5fdb02b960e5a126dd33b9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0eafa6ee8c44af34fe643ef0cb9ff809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e64b57200ab70f370f59dbe452370810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ef129456992f6c6dce7f0203890f4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1ef0b775e8e870ce8ede72ea82d4a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0d1dbadfa0d09829cd9311064d638813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b00e56eaf8fedb0659ec2695411967814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e199ea0066ffef2ec92254e8d4f96815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cb57ff11ee13e0a2d61b342e4f10f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb289e40316ae1781f36f550d0a1756817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d7053ab65f8801899a8e66e912c5a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6017ba965e76dd25f5342cb6682208819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db667a7a2dff30dbd9a2cf6c09890690820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247d2b78e33415e3b972d5e015b9144821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8b5a2975ac61d52c0a9927c8a77e6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebf4d7b4fcba0f0e546d1843e22565823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45c51088e876e4167664856f7ace541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b457ad598348ead0d933fe2d231b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cf0fea8b439a6a0541a488a66b07c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f2eb14266be94ad3e92bc9d1e04e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bcd637097dab10e916de8fe6e0dbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600cc42bd613878f353120b0b963b5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e94614c71f4685009bbe75207ea7de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c4c2e3a6daecea90fe97a2056b9f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40be77f676cb819e6c4d3b23bbfe5029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f58c542e116f007654a65ad107da810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f76cf339f984d2aa83af8d71d0baaa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96990c226abd2b45b464eea81b18881812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1755d59538e72e78c834f04d9961713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee006d79186fedff43fea6430575e2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa5f58b6fedc1e303e78535c1e49f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3c91d3f020ff516e031c649f1ed6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c8e75b0929050636d3bf384e3793217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ed4b122b5e911bbccd09760acd3e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5420de0970061f98c432540edc2f7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56eb71fabc7cb75d17f6891b0711de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f96ab7590ea3533084b4f1c502ca821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616154893850134d35074df9efe1cb6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83452684f98879720eff1d0a62120d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcef76dac5ad56f957f4171339386024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe76a92a5b25700f1405e59cf9f5ad425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7905a2228dda762858bd7fbb1ac2b0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e8c9a94498efa10a5c01e48e882a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92b9aab0adf9f656c099980077365728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcf5246a4e965849b6e35eeb92257b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b417ab4a7b53a41159150a23e295c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9305d7cfa3a4c52c27d57bcffebd67031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b368085c9ed5d47c1047a4ab57c2dd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe07900246de41501ad98ce8f9986a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea599c1bc5a6d49dcea188ccbe70ea334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ada375f2c32a6089e1b9af4429143b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60a6f86fa4d4ac691d3aa02a21bcf736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6db75027509e330ed03da658f2d84f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae611b0943b7c95bb06a67bd1d938f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f380d5ac6d3611725eb514701523e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c543449424c16a896de50e3c934cc3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002070e9ea3da6f8ef0601e0301611f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f86399709befb5e92e64d6ec64724442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc357dd9e6e23c585de5f34ff015daa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73292439058fcf80650e4290bfe760e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe73ee7e6a06b3f0cc8d97f669712745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4799a1eff05b56c35b85fb1f7953eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e37cb836c9eb9456da45ae8d4d75ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6d8c122c41c2fbd1bd4272db5a94b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00901a3b430e408b366758ca184ec09e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3b3d5d1caf5338e6453bfefb93b1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fed1e29be0127352b23d9bca1fddcc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33984a0e7b17c92add7dce7aae8386e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4398a55788b96e5ad99074377bfa1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f3d208f4cc771822ef74826af127a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dca44e9cd31f6bdb73def644fd6a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719f1745f00deb57c4c1d158e51b18e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c6bae5eea607960b15ed90a58122957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336015dbc6cda06a69cfa23179c1ce4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df7e23d768fd36e61051d03a8b3e6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202dcc4012bef0cbc363a3db6403e3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115f9c3d4760368525e3f3330db303561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be936b80253380b3c0762c862951d0f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4556549f5e409e6073b904ed0ed4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f21dd0494e12ba1e5714a06d67a3c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5902544d266ba207977a9aa2b3fbb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefa08a4190cd72ffa29d6a9fdbca8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87573a49d423b1bc1f6ab3dc2c43c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77465254d37727ec885c7abbe012b24368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb918ab71a2c742aa1a3b53520545e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77061f569e8f17adc0dbee26f00ad0ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f9ec92ee0585fb8476cd746cf7b4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67948ca8d260bfd64248b5d79510f57572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fef1839fe1092bd591439161bfedaf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3c0d58af7460f217a9e8c816b507e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f4c39aaee55ac7088051473affc5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac69cb2aacf913766c65c0d615be86676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb2d1107a45a955ba41fc281310b8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214b360b4af4aa54f5a27f55c0dd98978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f9b7c3e2a945cbe2cd0bc45cef8fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c81913a61953924247852b885a76680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65a703e91d458b883b9b81539ce04581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca26a54f671dd4224c2172f9312457582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c811c39ef22044b5272e886ad7cb2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04066c148660cbc6d111ccd5963f46984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ccb399c7129af75321e96d639296585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1e2f9355750ab924a81a5640e7b0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb154d1aec460475652ac646437b4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa6414d1345bbe7b1b583be14ea1d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772c6f1b165b6c254c283cc701a6a4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adbb6d699618d86a75c8ed89fcff6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3b3f4cf71b32201c54186c383036691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787ab06a2a2c5fd70ded1182d2d09c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce73fa0069be83d3de3f6997e7e97b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78200202f8fa5a847b5cc81648ceb8ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0de8bd97d131857b7135711a33c32f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788bd14759d48c22fad8d58664d51cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02997e291009aecf63132baad6ce4db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5834f73dee932795ff6f0dfad4aeac598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c94e88af3ff213674a467b19e371e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6073ce38ad63f8d45689a1ecea46f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa157093ee0bc5629446079663464c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b26bd6824e848a4342f473a675f63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407659414e2c04e6b2b1fcb5b1736907103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79f7d54d337acdc826793dd3c4fc9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db90ba39b27cbaa206b475d710d71ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71963947a2573c59e39bce0eeeb5bdc3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24085685f955ba072525188ccc9b146107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f626ba1b85462ee625d796211876edc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21155825467f3c4e74767348dcdf6e63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1988deacb2ce63f7c7c4a58ea76c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c8eb8f064290fcb87a9f4c7b72df1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdee5a8a6c2db2f74de15746b87b55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bd0672ba08cc8ca527fd15cf00688113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd98cc857ec5c08d08f1f579f274c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15416c881797d764a508bc783dbc17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c192eca3fd873c0f97ace620905bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec43158e73a7db3f648bce84653a6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68629d74d6741ff8d403cb883d06f017118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0fcb7187e4850434b0f67d0050e8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601eaa598e7fbcffaa8c5ccbac672072120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45771ba0ecf183a0a1f747b4bd67d62d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712accfa15287a0a110e3f96ddace77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34525b01244541a7a2cf02251c0924123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d68afb0fa19cba383a5f59aad3e5b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfaf9d4c65ce9062bd22c7cc4b0a471125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8644a4572a55b8e2edf54ffa2ce84f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabf421860e001165f407e5ffd3e22f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c1e9c117fca4b3b32510fe13e2062128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060188cdb20ddceb33b5e7489e638c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03599aa561d0dd70bd69abfafdfc73f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19245b222a75389698c0f627b7feba1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cb597b6e25b80e93cdb283fa8d481132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781226949c5c0fdc5167b7e57e51f846133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a598b7cc3fb0ddecd2cc81fc6b193134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfaa12b58475f96ed653c3a318eec2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c42330da226264417c2badf828defb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cff19c752a37519d234caec2bcd3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09aa4c1781f91306a07ac8e65ca5d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7f56f834354551035e90643865be2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3781e1e9113fb0d750927712a483f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eeeec943155d187fdd931759f0a7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b75af1d97f17eaa5dfd65ebfc35602142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63184d7e5ceff07ee541c94a7c9fbe6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3a6ad2fbfb143b1a9471ff5e2e07e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ad70b627577366add700deb2cabdb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c56121d36c99c6e52ea05a51e434e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a09c8f2ee68cb1e2cd2a4d8a17ac2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c0ee366f88b20e23394a3de998323148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083bca091da5ce8983bafee77f347d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3486d74adf7504e6ce24ed198b4ecb9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b45215e992dfaa8118d138f62c8551151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f19de0ebe468a8a66dc6336d1dabb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a29528ed7359383d39a4441cdc8986153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854cfb380899bba4a5d0b17a8891e66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389297a39a0c97cff42b98d5c44f389155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffaaed9090dd93be8d482001955d68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16ee70308fffd7ea48ae5ba7bd52a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac600017cdeb63d242ff93397296ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448be63628134f98734fff0c413dfbf0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a446b26d210b11534ec729f8c65920160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1ec34f3a5d03b111fb2a39ab206b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b81fdafe786019feb2b57aca7d317162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241973a49615969dab1dba760feeab6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcc257bdf968d7464947d20f857809164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e83955adce28448781ea87a003b65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86083aedbb3bae84421394006498376e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73d6ad6e268fe1e121bfe7b10e6ee9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079438d5a2b0df9b5266db1b5a84c33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8e3e56aece70b9936c2fdcc5a0ee9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374c4fa688853d803022c0fe1e87e83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe371e1f35cdba6e41bfb2cd83d6ad7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858defa7144d3dec3842a9b4d1824e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3bb684f323975b02f625427279f9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c089dade118ad19e60c0d8da5b772174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c530a5488976167ae47c7d9af98566175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e371f5694ebb427bd665be11942175176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca66857d2e376a7d1dd94ceea3c3e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27050defc7829db8bb8396bd7ca7c8b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0822029bc25a06670a2736461a9be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce66e18f38b750666a9dfbac4d58dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae643517ac6a11728ebf53ae78e9b2ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774704a483b425f604888bff9b184bd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f03024aed3235d406eab6766cc98cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e7c0dc885e0de3a9e8cf1f0cf46c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05acb5885f0d3237ca08b50887c355d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05940e69174eac48a76789e8e1a1573186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4522993115af6b857c0fbce00772e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f696ec937a0157232cc671c21bfa349188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef4133d46b929a77a0c47e51942af3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abbf2378a138cded1affe764d0ad33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa45bd1a7863de1afab87f956aa643191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a867e31f40817fa8b68f56316eb96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b069245e8e03cc70326f444d8681389193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac8ab6c61e2bcdb0057c3dc2308997194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0b802f099117cb907c0661a9dbcf3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ab2c6930d5915712e0f9f9f32bb38196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f40987feceff560e946a479378042197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a653042fc4b9e8cbf1bcaf6581f9ce6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdf7c1f8f505a6466488ec558ad593199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe61e166953c43f1d35f1909bfd3b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c559073e2f55e60cdc6910bda8f0ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309d270752cb3b372bb61b297aa457f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c01d7c8226fe49f4a50afda3d3c51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6f95bf70e083af56dcc5b83d49fcc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a575ee59fc2dc481117a27f80657cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de43d37211fcaf1d6e52c44cb3a678206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffcd17ce169b11f32978ef47fb844f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffa6386b4b59969d7128d2012d808b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e35fbe4c81e27cacefd41a1657dfc1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927efbd690114eee85a2474f0ea9a69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249190016297a7aeb72ffa125f7dde5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9f595080bdf881cb7b7530d2741bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51948893a2037707eae548c910d54f78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc151c87a5aa7e5c5071fc3e817bd4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67c7e90bf74297a758903aaa7cc31d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c91a425db4321b22cc66861f35f29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4be1ac072977ca6f9a4ea3ea5d383217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f334b7a8f7227fa808c2fe7cbe78b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c99e967d954cf16d7661fefcbc8999219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ca3d48464d077ee4a2a7fbdbd9ff7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef21015fd59b4edacc9b449a599071221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc425636edeae95c570757fb8a0710222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f0c1aa4c2b6a158addd296d531585223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00161ab79a6d04b8d764621f825f01aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ad5161e8f81408beaedd98efdc517225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a525d5e4a813df8e201783670c2f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89f44e5220d1f506524a250ecff7c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c203024ee229745dc2a768152f8036228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2fe517230a392f9250b20ae420e55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97f4c3c40461ca8bb8bdd24e3a7e96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851f1bfce0df9f56e2e7d992d125906231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde45b9fa4a281b622bd8517c470c9e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b0a0f1faa1c061040a62c8e9c31e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b98f378ef74f0ba3cf143c2586f98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcda6e05c5dccce852eb1fe9b63566e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485629dde9666e9ccbadd838e0a35266236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357426a01224ee4663480a7a0f928d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b56855acd6868ce61c4b38a658965238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b47f476a3931ea62e685d2d10316fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141ee0ba24ae8901443167e461ed779240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8b86c63d9430bb05f7ef019154097241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9f141ee165ec3b6d38cfa2ae1275d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a1ffb2b4c2e991c075bda6387ef32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3031369d9e4f40fe993ef70708b70244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25e380ab7b5aa575640cffd75727e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d91071070f6e721b547889a5d54d12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7883c444426294a0dbb62bd94aeb854247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a5a88adc705f3c732694db02e137e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e079577d248253fca55999aad6795a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562a57dd76a0ae98ce27cb4a4227e7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394fb84fdf8ada98a28957c6d88c7a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9dad75ac59e5c041cf1a9cc56a2ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1af3787b9b354bb3be2e0f1a61413b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58af8aa2aa49afbee703c444f26bd9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ccdf1f6f66da699e99856b0105a99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371324c5ef13ddb0816c0ef072ddd1a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b59aa171c6cb6b09ee293a7678c29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70fb25e770f9f325c29da4cb299234258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efaf83191db0c0e93ff1b1ed09bc213259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa409aabb0bba376d42d6d16e5a59a1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afdc977f650635f8f701bc363d3533261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080a24e2320869221f3b50de9d460c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7803a8bf630849cd39e19077fcbfc52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb6db3567f597a68cd1bb55fdd2a9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a51151a0bf0823bc91baa24bc06c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddd9c56e0b921d5be27263cf67fcfe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eca91d09ca72bb3ed0ba61e9ed997c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed56014c46eba2020f3e98ec8902bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf405cf2c6cec480ebb8bc8a07bc826d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1cadc6f217341ee1604b5bb4831d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ee25c90f004ea9ce2bc826d96336d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28f153b471c2ba3bf7b06579a5df5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159148ad9f106e3140dd726b2ed88cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0385a492fd136da6148de86815849fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaf6ec01e7b3b9b3ebb9a8ad65634c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eafc863c57634fe21ab810bb19079276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061b8dc09f9ea64357fb5810d5a00d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463884d4a044123511503b8ea1054a8b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e057b92b9d685eb5ccc3e9cb78ca5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef365fff2232075eabc1ddca020837280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f8b9ff00d24c1c366f3e0bb45f0ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f571a31da899c3d29adda77340266d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c05d22edd092c0c9014af925779fd3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fe27f060baf6b658abee5b9f2c7bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612c1f47599a0e2539c2ff4be8eb299285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74021df56b85c8fa61dff553ba53f3c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7f58f51a629a2efee5d1a82514571287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5e6bc59b85e2327e456e56897cb7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73013c0878ab8e5f6948d8727972bfc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc66e79cab1eda574122f9a7d9358e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbf4c3a27b237c7b714bd48d62c997291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d00d926d61018ae0d4098b60bb0bab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a78a1a16b579d8c1def5a0646321a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919630293ff98a9630d6723016d2f57294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427bca361e135554c1d517399c24dce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b6b9369356a4ffe582f0a3e17509b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f9375b3c7840201a3edd1bc8651b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182b9d495a490c196e3402fee0e3698298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a65bd629ab80f7a6680203a4a4c831299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e660ca11c6d379d2fc3f63e7b17eea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17183a2610d166c9e8df6f78611b0935301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373e80afd32052a51cf400b5e322149302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed9a4e1af159e21223b80c3bfaad52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaa9c7d028ef911814bbd5ee5170a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da099955d343133cace5a1fff62aee78305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ea9c3a7b6117bb31bc8366223d13f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cf07286d35d43d6840dca501d2d17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b12ff2b32b77b40b643616ace8e24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30769c9a3862afd4b20de9f45ab6c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662468035836f4d64f6c4030c213d1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b54d470b2f36d26ff47910655e982a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c202143133b4979f7cc30cf087dd50312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fb048a95adf333c80b52820046ddc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec129ece59786dba5e864c84e4b0275314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434c52f1facdab70a618431a2b38882315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd917b0726e3d8f25f11515713a702316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3750dbe4623183c437b07dd91c269c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45500cd6f049738b068aa2e258f0d9cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1f0bdeba8c67be9e6b3550978c6c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2115015938366228dc4b7b94edf852b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25363a159847940b956378929f0bb37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4045e7ae2b6e6e064ed3aea455fcdef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacc4e59733d47be45806cba0b2fdd4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743759293715722043eac2a55df605b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a46d14d1d40b95ecceb83975b2d6dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ef682c8a9d9f90ad9146cb7a4936e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd63cdfe315bcff9f3eb74f9abd6d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a885ca16385a494773dd5ec062fa9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc40247414393d38b66b757513f722329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2447d2746bf673fc06008fcfb0f098330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbb6806940db7b50a0eff785ce46a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f0fca513795555e92ccadca6172ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ef8a50d3ae49f59d0a0a7b1bb9971333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e70b02eaf3c0d4e0f732f512ec436334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c04d655ca583f63cbe1300aa632b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f8294ae702c1d4582147682801bf2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35841772e8c483ff41d671d52b92de0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a0e347ef0c4b33e7e8c43e4578fa5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191b3eae4c0382b9c7e20196354d11b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a34d3d8e9ad33bf4c8625f1477e407340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b84fa4915d698cd0c39dceb59600f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4450862d83914e48d2eecf99475441342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33a3d21756d1a0b7752120cf0c6d75343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d9ec850b45b7906fa599e7e03dc65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f44aed5ded02cc0b1e0d60647eb3a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d074d9c126fa0a60884e3b864cb0e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead24b21dbb2cb9486049d8680015a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28f562606beb49074d2cf2864fda40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6647018ced87def6b80c6b46bd71632349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25a9d170f490147ebc87b153305783350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed8233f80ddd2dcc9c1d11336673f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d83534c0494a3f2211b4057c348c56352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b3117119623167cf884036ad1aba2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dddecd6ee15fe1bca76587c2aa8bd7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052bf0bc22f276accf75200a91c5f01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed8be4dfe40d47137b8476a538fe99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a8f974fed8ad71429873b9cb7c082357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbda5edf33e3ae6b3aa1fe45f0b2310358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe96b020e62f2452126a42fb4d16be1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac27d7268be47dd7f1b906962dad05d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66babb60e411fc9412ca314411015a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45625506f04bf86d7d023cf4df950fbb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfabea0041308a4543b2e9e3f5a2607363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc215531cf2807458d737c3b491761364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f87aec132c273671af27506f24737b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519fd43ecad226756f2e41781e32e7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d53548d81984b569a5f5284f183d55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c9bba6f0f841ee9216d94fc437651368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952723a4fd356386b422398e2e42f6a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edc43069449e4d556d14e977b060b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07823a8006f277cbbe7bb26af44ae2f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0d2a9ef143ea07f73c2c126db9615372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d84d0a0d3be191c2a999c0dfb4eb5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8148b3585187d967ef2c40a1c4a6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b670c0c2dd840fe1abbc9d2cc029066375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196606ba4cecd1d5e9ae9f8f8b53444376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc749f20c795537df77141dcd06b71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d728d6c520eced253d312b0619191c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043cf1703cc3b2fdc03ee0591b2a913379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f487f21e1bb866437583024c57d62c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cb326a0127903fd13c86a9381d496381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bed54496f6aa21ef12f55205bbb84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589f6c781a6f59b3f59e12e6276a8a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb24848717a14e27ae8091ca874375384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1685d3d551b175c60eaaa643a3b6f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a471af3076ed7a11a2008a854a883d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebdf7826396fdb110248fa4d97d05d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a4491d2ca7e9273205ea366863406388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ed40146e75fb7aaac59d6f29d9563389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6ed9265e4e8dd66cdd39f9eac95fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef09575c6df4918865e6f2fc6eb83e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb0e2e98483c99e85e18ac2e0e9d43392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184302d611a99049d437512f8cfcf9c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fd761f2f2a45820e18797e2d54979394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a73558294a0331137787335dcaf95395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c041501080420742218e06e7700dac8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457125f8e637f06e82fae16ec30374b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b2846c6bd885987fd60e1997adee2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939b2febfe3254a3d892c6638e5aace399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb090f2e6de90258356de69c38de1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906a2f0544d27ea8334827f36352056401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8888fce315ad8e37c6c00972a5d93a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74517a015f456f06955988d0c9eb694d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4c3300821ed504bde7a570380b027404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daabbf63155cd8c190dc88376798593405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb90c01ab3a8b2a2153d7544bae4523406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905de3414074c6a975624c384d24f515407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd4dbdf75a6ae4c342fd9e9a1022d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cec648670e5ccedaecb85454e5f089409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732731ee3070fc1d18306cc0c66645d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ab0a02a2a2d207c059a21e4a95d9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657b6bfbde73c495f7182acebc98fa4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502c2f8affc5b9a1fb8e9ae06f81f6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e13021ad1d90f8b0096d4a6639ada414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d807cbb395a7bc4d4b124e7ee4b9c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ff5aeb8d4f1a6acc96728b94ea43d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226a26e5ad73f6c378994498e2db82f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678802757a651f53bba1fcacad3c55c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da48e0c4d421903cfd9f0d588eb8f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba14b0eb5ec6e76909190261dbf00c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813ad6a4f74b78d8288cdee04dc2f2e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08611af67c2a3118911d98f291101813422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a454c968c953930b22a9052711aea6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c19e0af67b464b39f3d60392519dca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df59c636635bb0db656708446d1bb33425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4113b60f4cfabb36ea69c1526dc13b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ee184f941ab334f63db6b21a15b84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782be19ed674835490d17fbb3610a68d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696069917752462c2a38c800e4f9830429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7052c2434529c01743357c064c7a941430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56532e90f4d71dd2e5b4f6c1c026cb68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2d227d71cd6e5bcec33d991413de6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77022f8b6dd09d5d68c37a6d0d0c2886433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45559e739ec5b7e76b7a5113aa89650e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e347a272902620845c9dc972ffb4f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03063bf5b6d09fd6ccee416bb2000bbd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8af7fcc4082f6bc398d08df06c94c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996047c537769a8207929267865ba9ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3f7114f680cb91a2a3199509b023b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9dc426191128e5c29c273fc2d5d88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e69c17b0b84e1e67563a8de9ebab28441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4582dd2f0dcb5144169340d2f9f39442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b584cb62e9ce1868d27fdf1847554443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede70da168c5d0e7517a07093579959444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c15c98cbe6fd4191d9dd57d95e4172445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f53526054786d5850196780ad663b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d73f47417bec114a4b90b98f5af1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2ea378b44256a583d421201e13977448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3788c4f322d9ce76199048aa7078cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d22697616edbe98a6bb1cac749d2a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d0597c79cf3eaa132dbd06d19b728451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51167cf4273454782771611b169cb474452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb7d44065009a84e69e04d0f46b6a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b47aff94b30f9c095e885670d48b1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95712b240b038f7dbfcf1a7a5e204173455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139344d9cc1889e079a4273f2f469a77456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed4304ff0b323e591e57f7d4b2daeb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e0d72f30a016fa0191eb1d68797a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3431c0f5750dbec536e8d60d1c02c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50759a31f387365d864780e382e6a3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bee4004797adbc4ff77594e9b3dd16461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db31beb290f719f8a14079d3361217c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3b2109b6483050ee73f682fd38104463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f691c86bb22a407839002015ec0d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc67b2592a87312314007ed6a84244b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fd54011180d1569b5dc51a450aa6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd756801e0833a799f03c0b94a18fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63b5b8d6f84d22ed79a5cedabdafb0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2db80377c7a786731ab8ca7f371ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64c0c424298ff8d26023f14068789a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34811dfd0cf9abd6d448418bab6c7e11471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd39bda717b31ab674d1b50f66820a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b02b0fd9051a789bc38cd141daae6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f0b2a4dae3e7140abe1cc6f14361c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0b2ab6a8979781d965b13d4eecb26475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d418bcb3587f3f28949e57ac39afaf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1f8987146d2f5b4d6a63d87077fd1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84bbcc01d70a27fadd3845a0a0bc57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ed4f205c0890cb7c3a4989824c93a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9a42a3bc611d1dfa9e88908cd0203480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf518f3c3879c28534c5ae0443a53aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847728d32e2b9ab1c203b1acef666bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f9413d1a369a82868d57bd38f3aed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750a07cd1e4aae744f5c44b2f46ecdd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd5605a1b6f5d09bbf4636b2ebe219485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0702ba9491cc7bc881905ed9b09af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26089625c8b12b0dac54a8b77ea2b4ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf9c474afc4068775a37f6d2303673488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7971edae2649868f5fbc2eed15a8fa7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568ab8057b85f6d72b0a8e6a55c36e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6b6a22b060bebd59ce296371f836b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dddf44f95c6d29994dcd9b4602f978492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bf21038b448c4e39f47f6bff696db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad44e2673af706649a75d152e0e8df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb2b17ac9a98f385a04d5c90026538495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4c546bd80249b6842c7476fe47328496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e918993f7cf1122377d47f5c705801497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e79e9d59735033c1c2561e12781f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e722aa3d5f4a5ea8e594c4b6888e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cbe8ca77994c6398729ece6af12bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5b8296ad052598e84fe3f043cdc50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7716c7a762e9b4a549e6c21c8507ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c848491cc7b989cdc26d4442232a03503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e85a4616ba26447f0b6014447a1af7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b09381d55e00995f16d52b39adad9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529172be453f15fedaa08b9a693d058506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b2fa3ec3e5d1fdcedfab8e9d189ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe777951f371729bf99be8e84fc0120508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e74cb2e76ac19246d85e42e4d55ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a320c5c1fda5c5b092589cd612d4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983fdccc971852ef603c794018d0733511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35484d66a57bac7904be7cca845f62c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6665aab4932e4afa82f7f9b035e3397513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a30bb494df3f605faf52aa9daf4e8e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4884653ea39b694972ace582894b8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07096cf7b733d909fb106ee4bde6433516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffbc050f872eed99f6274fedc50c90517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b099f6f8c17d18ffe4b4a121aa715ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6348955ac97061a484c6bf6e84023e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78f30cda5f641ab8618366631dc225520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231403b50b48527e8339fdf1da41be52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab01afd60897e4644b7587576ec3fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a7e840136717769792b1b4c6e6460523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d1459fd9a856e016d8b46d4e28d3a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb734189b7a5ef82c814521a6ab159f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e6ecc46066d309dc1dd67a77d1835526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc34f38cf256b12a22a08f0f66b040a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2519954e8129c93cdeaa80be12e928d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a433de1fc2d12ab195e1330bec7b32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78688afa25f3aaeeafdb183f152886a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20acdf5c6f5fe01ad507a61f8abc26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7678bfe187d898eaade9f3506ecb7c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884de056c7394affbd0876097b2e398533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd4bdac9a94def802fbdfb1a07f0da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a9a359a6b29b612458dea14fe6c28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff022e69ac3843a7b2aab602d275ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06def69721b8b445281b41a12884fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7208d7ed1d8df418e073a5ac55a6a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e493cf51674ed97471c21bea8b7b6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bbc9bf1be44faa4b44ddc81f20d5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478dc7e056cdb7318d4f9e9b2638e33541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008524f0232c9e3bd50ff93e6e30e7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ec1df2d65dd0707a42ce39d11408c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966734f564b0402c36712a93447d978a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1249a4c886f2041e25a953259cf37545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ef5043ed9321fe6a9450333183081546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2f38f18d0b60d95bc4760de19bb46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f5c1579a0dede45755d9ace3cb8d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe159f181a39c694d7c937a9a78d30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd86a20545dba00e9848f088d6b6c6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456cd012e4c4b896692e83b6cdbfdc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a28df2e98a5e601ff5411c06fc821c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295d6b09ae161c932cd9c77e7b0e9d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78171c2c298352d11837f8a13e26320e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4169ec7e02cfbe3e9d00bf077a41b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f6c56aa75112c49b8771f48c4afa6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207c96b9f8c8e906a4a6674b28db8a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35b8931b1530282741d56c25e3153d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b00d293cf75417df83bf097e495a6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8d3c23e63cdb65c5a6cbd24bdcf2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42728ccc1f8f53703a42a327166d97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcb3ee06731b0aaa608a772b11edc8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5fe98e14b6496b2279c831a4d37f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7ea6aff82520124e44cdf701800d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9ee5b537a97b9daf2365184d4bb7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d504eb4a70f01a477f76c8a78654f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbee80a7657581f772900c5b63d9ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf545efb558f5f3a8cbff8c9f75395f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97ad47543468fe80feea7e372a704c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673b70acc9f723617f6b81dbfbdbc99570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9a3a0df85f07566b06302b3c2abf3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859383b86deef6c7ce6500e197d93fc1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ecb0c09fe33f5c061389fa11ea16f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54c9af036b4acf39e27b8948592e2d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedeb0f6a45105e6407eefb8f8bf8f1c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab465c60ad9474f24617988cff9427576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fe950ec1e916a657a70128adee7cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d077f983518e7a99ddf2728b23603578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce618871e01a96afcb60e096e72498579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527694c62272189f28473d212a9d169580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7088e2f36568c74a7479b384b1a7b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196433b9d3529c638b66c6b9b8733286582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102192e8572bef2ca02a54d3ef0911b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cee9bde72a64da96f49b3f2b31e11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70713cf65cb7031bba8844a91dea9bd3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b154be72dc6fdc6a5e41e45fa4c0043586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af7c3765d546693576c03d257f317e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427131ec902407f3465dfb68d59ef21588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c3ae2bdaefdec875c0f7ea072063e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2981b5c7a8e86e2c0653df2ef3427590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3d0858848694319363a3d840dc83b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e5ecde065ef317160d0ecdf6d0f53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c337c7b13e96586f6ab03a3cb2671593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a5466f21e5e8ea552f8205055cca5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd491dc6662fab37911ac00d4b54edf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49357deece13393a2356e214d4ab1cf5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b38d67f5f2b36dc8bbaec5c0f498a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f19610c7412dbb66d9df8be7719b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9b10eccad48f4eb94803758ceb0a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de5edb9411f123d183701be2ca3fe3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17a0635cba646a676707abb58a3a78601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da216b5eee2e05ddd982b13a3e6793602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3c81cc5043ac3a6664bd325eb1e11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3766a40d1a70f4d470212815eeea148604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bce87c8c098aff755ca7d66edfba4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ecf8b57d01fc948aed01908cf71a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02b4e946f282df3c8d57da6f77a3b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483d80ec9c671d92fa195f56834f0b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3f3e80daa0287666fd179a6ccae5a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b414d46e07fb79b1f5e5c8dae8f9133610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1598915b7195d5dfa2109328d7147611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37f47795ba013f162f0037a57e1898612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb845dcf4446c16d799b8d9b8a39f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526040de2aa3e1bfb55ee39e5ff5850e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a895bebe2f50d80d8713c8a3c30f7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2ded46888e23bc220b12cd133bbea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab06d769642bb1f1a5f38701d2bcdb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa5a7bd63926a45d3e04dbe911b2f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dbb7f845061a89544a1671ae66294619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad874f0f9bfffbee70e70552cb773bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04b1745c462cfb93fdddff1ce8452c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc895bc6fcb35f775b7f1a29a4da38622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071fc537e1c3d0ce7160828347cd65a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510d99c855f2cc7c4f43957036cfdaa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc5b414400f34f53cec6f6ecb874a9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c9a1bea03d7ca60ea6651b9bd052e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d128d5d541a0e3494d8ab53adc6d091627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d31ad542b73bdf29326b82fdd1c2f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664fe47d16a5722a0a48d4d4311b40b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f554c10b0a3ed614acb71012cad73630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce335edebbcdc45276aa0bce70da52631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4071358f784038b0ae15652a2d9163d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb5652b47edd16e05b44f04a28a549633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af2e5ef47d7f143eae7abf70558325634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bf20e0b741dd035157984851c2465635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cce9b4e8f0796828259e10b8779ca7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989704615d81a97533c606b8086fe2ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d329c29dae833bbcf432cbbc5ef5f27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621048bc5359d062b8f6a6a8a8c9cf7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5b121a851af7e53b22340f7be82e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf72d090e3e82c82cedc2f5317baac4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2c4078857f758fd33de6ef1f608db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff04fb6584f77f3c5af99300ebd6e2d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef16616957d58e7139fe36c8fdf48d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c7a987e1b2b92b3914bafdf4712b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06657939003ee46dbc2f9d978f5c89646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703fc714a5eb56b9fb61875a93bbfd6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcb57d26db4e2ae4b5c3246d963a52648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea243643fa3ff043c7e37f6c74728610649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843c984d0b55b76d35f9932b9519c4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1bea8deca275e9dbf472be0f2d452651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7891d032a00dbd14d7e082b736ef1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf7b33e471d68963ea372670081b86653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52a1b9c194e7c87fad66cc256a05a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d47295990f838abadc564c7b001430655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4c49d200d9e75c434600432c9433a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d82d2f8a364e752380ccda81a3ae30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb3b2a707d7770cfb6ec190c3ca8a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442774a6a1ce42a7f6e734aab8b321b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49bb528988ea05e2e93ee0b6f3ddbb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460da3a9a9b466f580a9f6376606684e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994724e63b42eee937493be2a9f3310662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdf5c90c3cb8392c5b79771b06b308663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f68306b1e0cd816123bac72d1858ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583f97b584eb11f2e2e026116377c28665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e640ec1fa9fff5a5eb4e1c80c38fa2e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062ae95eca09ad9b555953521f22e77667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34ed602551b80d5f8f99da42dda9b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d2a7675f9209512a20617d7395b69669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b704992bdc91a5654b98af072f7563e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648ff5af8015c4d9963505a5cb3eaf1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dee6d97a89fa5fc69d7892e5872a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11579a149bedabcc3f9a74b74b594e41673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d9f5a5445763c578c0eeabdfa214f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed90d2fb73968c0787f5d479aafd5a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89d1d280e8094302e397aaf503f0b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb080c7ab13b84ffb8fd7efff320048a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa89067bbdf3b6b8e6fe50410ebd89678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0e223adf279d9bc0af4d9d8f5ffe7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb726e10e8466702187f14dd6501ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb68c010c47dd714c535f0d7233ed1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71496c7dcc6e40ff596b9b9d0245ee0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba03ef2dac3876a3a62a50e366d6e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20d739b03c48a59a48113692224641684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4e8e08af07007768dc9af454f8215685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1859736f09c9c948e0bc98b502fca2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe71861a2a4fe40e0b30ca2bb14f52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cc8eddb33b4e79e8ed948b180a192688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ec09de5b96cd213569dd9cd0fa63e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c23564f8330c56f27185b457cc907d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f561d85d24c7b737f30e273834c27691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd1e00b7a1d5ec19ad3cb12d1a9054692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7b52be81f5e128eb28633ff1c709f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652b765b535125fafa628fa379a716f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2893a11f67915a38682786a081550695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a7d71f4a995ef8e8e6a329411d87e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d861e4a19b25e1ea39bd7f744b6c8f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e5e9c00dc7dde4121b6983dbb54de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f1da339f5d0866740b7a79c6c6884699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d966a0d52c5fce573f7c730d176492700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874878a7fe349bc7e012734d08593952701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf4ae14429ffb8a7b2b32d1e42ed64702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044520037787285cb3ce22500d360929703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbade8c2847b4492e7d4c495f5cd44704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0703c9441d3db199548a4e125b313705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa2017fc63bbe830ec64834801a4ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7a6f9bb3c472614b70f313700ed58707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597034f77f71c9e31cdb3bd49259ba9f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767d2a222aa5bf94369ac9712c50ef2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d1b178e62ee8c0f307091a553c908710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90313912282fc2a3fedf6766ce418eed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020b157bdc3aed40e97beb61bb84164712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3b62da5a2fdfba6d04f0aaac72872713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f285ada0018aad14f1d1637bc0a9ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4005864d3b9646cc2b4e9b3cadfb0f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae4219fb2c6e1c4e9ce4599fc745a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1d0e6f9f1f6688866ba0201e1ba93717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba0cb568a1548d118c248a931c57fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc4910f8b8cdef0c7f956ecf6c21ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb938bc7e4f12558d0dde389cfb3d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152aa0531a26a020f92f2bb84e161a1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689319486ffbe97ace1faa64f1fb615e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34851cc33e60d98ab479f0105b17f4e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b011efeb76f84d866f9afe124d9e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6af2df9b17fc8e15b7b75d90238c41725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fb30db5c5dcbb64ba691b94e6affc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d990a56a2a82e44c88b5db07dc8c4f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35918ede52fff88f52003f6ca9d20e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97511fd288af389f6ea398ae432c883729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5044f74eaa7a402db2747d3ea3004730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85d84a4a1a11d73dac293035eef2cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b3f19edfebc871aed36fffb6f899a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02923addd97b4c7aae3ce8212b72b5c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27188c0ab921f227d07126f179865967734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793ceca3d745a0cc28c6aaf77272a81735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f84c5c6750f44121df3ad1b68e70de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dac1d3263a87cd6e053cd1e1918b9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e02677701cdff619200d0e9e682d6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2966293cdb0c42a2a2c072a387206e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1f342dfa238cf2e0f8ec9edf93269740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33307511b2e9f5f6b5daf73c75f57083741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780abcbfa58276b1f372df3a08a0392742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34893844a68bfd60c8cc7c998b7fda743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5ca242b6468c082d91a053cd7500a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ada5210965729ab19853d677ab5f41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80f0cf63810838c6b7fece6ce618df746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60934c5921f4898c6721c1c048c8e77747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe32b23dbe176dfe5b02b369d91a01d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9d0da0bfa2f5a212e5cdbedc2d4cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f2e947260111e749df5f5a269d886750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5986ad6cc550cb49592b127a87fe3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b19847f942cfa13ad7a512579c687752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262792e070e5af8e1a158428ec6c65a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497a17d97390a1e75aefb3a8626f628754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f122b9da5b09c756dec5c9a00f155755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb777faf77bf31fd8d03bb797ca52ab6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bb0612d962d790cd6cecc541145a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357edb7ea3b2923136e9964a7388d873758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022e3e4c4d0e07aea32309ab72e9240759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ad8a8b72ef228dfe6d56199c3e419760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628294e3ef0c24e70dfc7c91f4f458a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93756d750d12fd7d9b208a0e3d3099e5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3ea90b9ee4ce35d3d10b07ecf7ab2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017a896a4a15866b131e1049145b7be764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9d85ef66f08b931282c31206c63cb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5b6ae3fa895ce889a637778761fcf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10bb06517b95424ea0117dbbd78c3a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>