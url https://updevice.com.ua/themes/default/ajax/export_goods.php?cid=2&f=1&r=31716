--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430abd54689590e0c83bc5ad3c375ac01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7881462cbaf042a5402126f00fcd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c366144410793ca9f7add7cd74e84a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b3683be0ba9f4e49c579cf30e4d2b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35073e3c31c77a65e0a18cef2add87605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b61ec5c646c4c254394ec622d31e886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6627179942b6c2a1b016c45f93363927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcbeaa14f71bdebb773b07cadcd9878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cf129643d3b6394ecdc1e24177ecc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b19422997a4fc45bdff82878f460910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6120ea86af791507dfc52d968fbc6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad97ef8ab65e0ab40f83f931d8dcdb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288057ffe8944cebadfcf7515a8a3e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e7f0e850d9c0d23896d19aa2c868e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8ee7443f067e3d9dd1014a93e054915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0a90e4fb7b531a14ed0a6fcff894916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6478b5d18da353da39c5e74330fe1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf33fa3e37c7812070198dfe7da6c9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c47f1db128dbc8fc8bc4cf197a451f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af8e50c463e7fd966dc88b86e1642020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe216243bfbea7efca9f4dce8f494b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a272925b767909cbf228ce6e88785922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687759d9974d331ef52916af58dfb4b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ed7d428ba6a68b392111aabe90f7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afa626c0c52b2e7233c107c0bbe40725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fb5d57bd82f22e0b0461276421fcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cbd067866ac5963e510eabfb2453027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7400aae0696ec6039ca1ecfde1ba01d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8816db5fc13252d127ccebcf447b5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90182e7c12bba25bfb65f8db7d1be11b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd596f6261a4d8413e76c61c644d1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92238c1622ff264836e7d9451b18de5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95ef4198168bece730636bd7ae7b0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb6a979527b1f34e0e0a777101cd6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5c965f8a1dc956c490ca5f09698bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c789dca7eddc4ffc30fe981a8e0afc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681534f326705e19619306f77e7734637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc6e5ae98b5bc8ce6c7ccecfd4f00938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8678bd37c053ffeb9bca1eaa4ec08239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85490310f9266a730a1ceff988e710ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039e33694318e2c068e6e29f160b4d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc761e283b3e480fb2f8bf38adac12442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9370dabba3364d89075a1a6a546fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd896c068e19b4cb7154c42a2cfcb59d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79a0639c7520341f0fbaaf4044e7e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42c2fb8917f1e744d0ba4f79ee568846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb557453b5b3a60896d577ff59bb65f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512321818da858099be472ef01cebe6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401ef06e981bcb433790798562b49c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6500e28fe9f9a21bd9308dfea40eb6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb66c25c90042aac29ffbb4c0cb36b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219b5c0f2755e53eda718135a48d1b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3288388651ad956fab078b082f3071f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624762e720344bc216ff53e080284ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434af21afe43fae58af7ad1938a971bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d0937c8a368f25c053c7e85908cb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5ff7d269034b714a9f33d04accd3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbbcb9906bba69a45e001db889992458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791f8bad50b4eb2e2a4947b3d9b889b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2ef18be83c3baf1aae3d510dee77560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf3d1ee511ddf6e479f25b0806651461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e1f5c1fa2e9f74181f09ecd60c6c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c1d5fda04d79d6f7a68293d03874263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffc2a9eaa24858e65cb209be053ecb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91e5494c44cbdc06a7bf4781cc674665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e657b6287e6d23b2cc9e06195c706a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f9b46457414e86d0e44370d3eeaff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390343710aa804cc976cc6583666d6f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfa1fbaedbda63eee33ffeb593feae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa902b1587e94fa1dc0537c47022c34d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db552331119cb39e31acdc07dec3df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8af712b435d86a14d720a958c9ad572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7104494943da52a74021aa7c77011d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d447858f6ec642f4df080a9641a302e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d6e2dd4a4feb1bec02795e34b1ea575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4a66e35d0089cb33b12ae11ec1f4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66586d9256a69e89ed69a0d132bed5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40089bff3860204f62264d0ddbbc61278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71461cc2c2f2be80362641d6d24c31e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577b43ab57e265c573a4ede07f1f1b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be515b9c3123848f36a808663deab28481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf92155c354dffab90760bcb74e762682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09505323c2ce0f2d1734128123ec59d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732a28ffafca82658ad77bf9a1469f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93033a000315677f4211bfd506cb8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeba0c00078e44bfe92fdf096057b9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8615ddc0adf26b0beb0abb36f256887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedcc35ecba96ec394bf4e6d024b8d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e24f3f52cd60f36b4d15884580c49b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc23dfbf447f3f628981eae1658c4ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf3e70197df14df610e8e4a5832a3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af54b734a7039b87396a91028ef84892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347f82db1c8ad931778ed41ef4b96a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8b785c2ae34d57dfef03ed6b8f40494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d23f2fe923d3a545b31531a11ea3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f6f772bcd3e27326896b90815302a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e493f602d854dbf83c9387f803638997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568ad1bc98aadc5cf698a3f47ebc68398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d67b45566930e084af5f92eddd76e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27e14c183251ceaa560bf97298a6ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82225e3f80c5d9b88e88e3534641e676101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaad9e02d63746a6c8c4d5c0d25474102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84778bb152fbd0ad98886bbf9554eff4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748c9b57840ff3f4f0830a3f511ddc7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fe9e0bd9f5c34a6c39d4d69a7a40e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb657e0dbb15c6c2eb67c7dda389b04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386c3641a834018fb71801f4c7aef9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f4801007d170ede663479069ecb46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2de7c4bc54025446ac665243d72c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321e4364cb90a30f889588a316f0a50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d3476868a5667bcf6ee4e6c1834e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94345abcf077700a94f96497b99769c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61cd50cf8e8b6850fb593e6c9da522113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4045e603c89dab52b982e706190f44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8ae033c73c2921edc2882b8b452c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e599bf0716d709096c615775b5e34fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1b92cecfb621513da3639984f8245117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ab5424137c5d3c09819323563db7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d84be9fb873286b864d9d858c3d8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f6a3df86beda78b22ee11912669dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22040049eb0b59085ab4bca2e253d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77ece96b48392dc64b4b69f8c77496122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43fd664516a81f33519e3404cfca40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e79c6491ce9f23dbc86453ed322a19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbfbfb9f990c5d7b3d86062b364fa7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f1ee70cbb30c3d84b9b6f9006bad3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5e248d3e76ccb77aaa41d3e08a4e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cc4187531d2cd73fe4dcbcf63993a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b841ac59a575c9785a69be2c0ee4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747eb5690c6685d00c054a1a75dbc67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220068bd411c95e75f78897f7083f444131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e426830ec3a70b0fd4c21dbd869c7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420e963c69f03821dc23bc564cf0ec8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09412f56c22dcc00b41ac1b39b7012134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413f4750f14a2145d296f0edfa1f1c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03264c770a46078783b51c9db4c6f005136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf136368ddb5c2442bcd2ac3212e3af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380dd39a7358cf9771fef387a9f68d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de7a163d9faa1f58a032cd18a7fc33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df0e4673edf142a6231939a87dbadf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d23fd47b3cf316c0e46921742e76ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027dce13fa90a5a9eae8f3cf90c4ac3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3581ca84702d5ff3acef95454743b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c71a8cc7edf5c99c4c1123eb8765d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c880bbb5f8dc0d5b8458ae983772c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad402d5985db6a3dd08d90df7752a9f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14a09b8a3f11c9129b2f44ce896c83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad8192e1e60870578b7df8812df539148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b40a517f76fbe609f681e3556a92a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4236249359250a3522ab41dbfd91449150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d198fa650ed32860e3689c2a1dbaae5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b611c1e65c6955a2113ca8d53c78c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417cb39db02aec9e42732343423f605153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c5b6002a90c8c3bcb0ee74bc78ac0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd876e0d805d5c88d840754961c601155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2d79dd4148cb5a8296084fd1ebc78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f766243fe100257e0498162c7b056157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8ca349793b9a3e09d71be615a0c06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781fa06d09f80c560adb9c216215ac7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86b0ae3b3bd8b3e32e5bcd780fba1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e03c8d7abb450f4a729a29953a646161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba538b47afb9a2f03af93fc6d72dddc3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86d2c2585fa77a7397a97dc35ab15b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24cf5b2896a83304434865b859c8d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f449c4626c869b285da59a52d4799a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b71207e0dc031123c1191f424bdbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c973e7e7a1e7481a5837d6cd80750167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0edcd8809c37d2fd3d6b3730609ea9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd4a7c2ad32cc4abf8142eeccecc91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653772ad290a8551ae7fa6125158dd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d689ba112da83bd9a1114fd57154f00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c271e7f9cc2f75ceb3a0ab0f97da1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c648f87d789e97ff5902771a5699a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ba879d449194c9849ad773b4455b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b2b4dfd8c499b1c081c2c09ba6022175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b02ef314691313659010819404d5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b968af4e1d5205ef2b235d7203e1a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d58d51057d3540abd6e7351a199b19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bab6c25011ce63a63d3f6758a88e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422a38fb5c19998f84f374a7028a79d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f704ea481a30f01533c459284ae3d69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de0fde7be0cd6b6648c9fd597fa2c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760705e1afc2c7250ec883a5b4fd29a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41460558c5a729989245bdeffd1ff58d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7c1577c84f4bc5ee4c8a67b161930185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff02dd432200d10b55be85404c8e32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8d0b9c490071aa1b3b435d198097e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841bd72b05fbf8dece0b85629a851b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dc6d149301ddb20f65e27e699814a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b4ff8585ef8557f899494f5172016190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03b09123a63dd50c0b7f62fd7e4e31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd7c14a7fa464546b1cadc05bfb32b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e7f77350cc71b99868fd2b936389e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069acf39d6eb1994f917303e9fee61be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0b6b1ffb9f6279cc165594dccba19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc42a4f031e86eda78d2b6930cd9fdf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0737707db6ebcb3e8b7937abe025a87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c93138be7e9df3a1f44199118d07c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814b7c18d03cc6be2641491d19e2a69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693aa87bc3d056236aae5de670c64a63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e29c85b8dd82f6e67d048aed934f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268410f75293f5c240fdbaca17b3bec2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d187489ed63274ef9159cb736af92ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d6ed88e956562714dabbff355c38d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb506d80cc9b2f5d2de985b689079f3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b793d72eb44c066f3f0916af5940c0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae69451942e753cebc85d4920f1399207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e717559c1cb52d380dc95a99bcabbea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91175a1401dc2f1600a40abc17a2e7e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cdfdb3edc5a61976810f48ef07483210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd844cac95e8e9b7019d9a28a5c1fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a358f923b838b0ed93f4423bd664b97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983baa76135f5affc503b62ed00e124213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5155a08c5ed9e6bc237ba9717926bc7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece6b536230970eda28c891bcc45c5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55737f690ee2a8799809278c3bf39b08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4752c647b7b01b1de1dbe3eeb7a4e67217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952e57561358f156f98949bee83542b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9196d570a3e1d8546a3582e8c0eabf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96bac5da91614c37fb6bca7c5b2053220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29790bb68fe9e8507e16f3028bb4db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1249ee63f275233272df0fac8ee073222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb6eb15156d1571454903bb78ded34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f307ca40412e50938956d59198b14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81367999a90bf90ae34b762961a2df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9823a2ec81b48bdd7374f45d5385ec1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413062a7a704198ba1c11bd88722eda227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774774b3973dc5d2efd30f788d58312228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ad400c1f9b257cdd0175bdec03c3d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c271b98ed6119664120c2aea134b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c25e3819197b989bf0877a7c8fae6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53f4fef8c0ce271a1ff23e8b307f6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b9c41c20979012ab9ecb4164bbfbe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e3e30cc89abf57a482fc973890f48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa61ae4de1f63d9328c294e9334818235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab3d6c7e9a8dffb11dae45cb4846cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633dcc3927003e108aa08c06873f4ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eab791eaf70d4247e1210c72411f6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e9f3d573d965cdf3d9f02b0235601239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103532d5a95ca6156cc4efe83289e34e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44327bce283b62f94461f08b277123a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d687a5a19b89941aceb725075a734242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260c41ddc5e1bebbc8ecaae4fbdcf72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dbce123638ea1f1bb818b98399e48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d3166f51c1a29fa432a0320e06e58245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5896b4e03087871cfc0ed0d69030674246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5862db2d231911d1283dd79879ca8fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cb6457b876edfcbd9f10c6879d890248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fcd0656eecf9b24d85f4894d69008249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d365b1282d4c5e5682523cdd399ce0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89f1b138b7b3a9f8a229687d8a9c81251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b3195016e647aa451e955660820e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c42a92f91de92a5e46ce4cf537e40d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaf894aad0134860711ab4a2b71302254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a76c0047673a23451e3b0960ef015255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62a97762562b64a8a1502d382c6785256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc56636f926fbb03497ce1f2543a76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d6cabe60025a03aa2b04568537141258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e05b388c906435e539ad08899d563259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7780315a6037c2708b7381e6607874b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29be9527f3fd33d58f3fd1737e4a60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6063e649c3452932e251da17c1980262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb0cfe06dc2f134a080256164e0357263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51840dbda85ed61703e3ddec01098e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4ef5a5f88bcb8fc950c86d0e7d835265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41415ee2f3dc89684f243c5e509d80d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df809d6939e42f8e1a1066c325247501267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976b3eeb222c19413487c251dba0686268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a137bbe3bebd0d82fe77490c1d97fe9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77623d0c6e4d042810cacd20e5972d8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4918271adadda79c329c2b2cd1b9b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578931e63f3e132ae88b44d8186fd450272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936f14287e4a1e6ad3346eea95d5730273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ef0bcc680a6109ccf8f5a3c24b603274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48342473df7ebcc4652d61f698515b4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb5cc15156523035bcdc60bdea67ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9cbf1500b2e9ba922d07e29c71043277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005325111cc4fb9413e3ae32525bfc8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e20820073546cd3ae8afbbdedbdb15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c130642b1cdcc532519718bc898385280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6ec4156b24e0737a3036bbcaa3132281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac324528f10ade95b027f31448f343c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace7e199f15f3435e9e866865ebbb21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4146be599724120bab9c302604b4a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9322022f5fa6697a2628944086aad4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2f300759c120ab9850231060f59a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696e35bcc2fdba37d947fc96df8b9bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982db6533981132931380bc2260343aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db92f8b89c744f249013f9213f86da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb06a59b9b295880635bc5ccb4c07e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c78326dec75f274b7ba51531d229d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f19ee7f205d16f20c591a09fefc69f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2134aca9ae7777ed66e413aa7a2e544293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16bcb717e94b7e71122ab403fe77e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d97a873b028a4e8cf592abb4d5e93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3497f340005e27c2ca0f971c4e436ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984af586cd72e8ed827aa38b8ea640e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d62f7bf181291ea6a92b51ab8b09af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b967e5a8a6f4cbfbbe1c5f44fa7238299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d1c2352d4dbd81de66f7d3a4e8eb7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb5d1c1dd8f04456fb09e745f1e83d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df599bda4dac1c78b0196d8694f190302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbc68e8315ef0dc2990eadd3bb7b6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc657a60fbc55b9cfa4077d1e2add25b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113cf5089dbaf8a0a74a94c04717f78305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678a55bb998c6b17a6410fdfd709a82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269a874881310459a02fcfaa9f24a0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772f00691b7434d0548e1590f772141308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87614472f0a6657d995f66e846b93fc6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5f9a06e9eb5f8ffacab842b75d7fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b57022d5a179194e06d08515ae81d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa69bc2ca02295b850537aebf16b1b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782d5d0d02332c2e38a8423eb3cec83313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4478b2bf927e37c6662982eb6edc33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e3daffaef2b24b1257994702ba10a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc236066a30f1ec1af9f64c94c9ce6cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c6dd8229cf0b6982cf085a2cdfa0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee2b0569f4fc9a26090ad0a3c79c71318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b2a74d473ecdcd87adefa8b878582319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b4a8ebf52566b686a00fa661539dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c06bd86ad81a3b1cc2787b028122e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c18ef2457c580252a35a470372de5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11294a604d30ef4278743ae082b2e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efac13dfc5407c24f73c218e21b76f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5867d8a12ed4fa75f4fd5ae228bb0b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d204cce5d366537ca2e7322a904a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeac2e9d8368a6bc9bbddedd744f76f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9a906fa322c8644f8f90d990e2a62328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461b7aa00956ae958554ad0bf9c8118329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c2c07fae04bc6a030793d9b765e4a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e55f3112edfa713a8e0963c3f3093331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84228eaad871f0cf201b414cc9c7f462332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1321a503b180e844aa598a56a6cfe4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7992058ecdee9ecb0a11443587fe499334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555058bf194bc9399c0de7789e8cda4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b7f86d80a40a42fc3ae8a1a7dd7e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563228d3dc1c528bfa576058da5680b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a246598a6ab2ebd6a942c38e027ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2b9db2ee6361c07a1027e19548bca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8d11edd502b84b299da2d199c263e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891598564899dc1f91a4fc7315564884341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58e2be232329d17eda6d842b7451f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af93211d7dc46a4a0a4a65dcc71de9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5fb1a3cab50473f16fd4e25be38f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04305c4a9c676b1663e64198b72665d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97eff669e7fc32ff1dbc6250167a8d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec770b37764977082964240dfb4da13347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65e200f8704157ad501475eb9f26ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388544d1452e4a67c670d312fac86d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b6fe72af20fbb206858bbc7762941350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfaa296b07475b6f75cf984f7b6aa1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ac7d3ac592d6d6fe795ca7dc959c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc8de5dbd23a3cebb743ac9ff4b087353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620987308ad6ab109d05cf9bac2b764354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7ca2ebaef497a6de4d04227e2b3da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef2369570b31a3b572d09b0172e953356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea0430b31fe9bbcf7a71156c5b9f23357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3fb8e81dc67592fc8b41a30d72961358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8c3daef1026df4b6c71c176c8c365359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805fbc35ef629dd1bfc7d853b51b5e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb389f4038f592edaece80b0fb0e31e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26b7dc779337069fe675d75f0707a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2c9c81f23c71be1998aad4646bb9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd997faa42314a128ea1033faed9cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd5771f29da87387dd02f08d5c1a21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df04db055151044e96d7e9b2d9a74fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5012ee85a7c4cb534e7104455265590367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721430fe74241a5f97f40449b272df4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfac903f60377c24bd62a89a6615fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559729cb443db02269d0b49adafbe15f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610ec9df83624b774db37e72a96cf1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ff644b1f5d51e3ec0df84df6ac85a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d918d41a5c161c296b36c3f71f79455373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0e2281e822cdafe16c011b2c9c72a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57ce588a2011d97c4e4d345e8120e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c34ccdc700353f3704fab794006466376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d3eee4bdc2998fb02d20064d0d36c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85928a7bce4a26d7d18f45adc3b7070378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52068b3de76609fe14d923f1361ec45c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42b2fcc6e45fdceb0a774fdf9e4022380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e60a49a4378d39fe2cba82e6c6e01381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a836bd2e3d7b656f1917a9a81649cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f2b2d2882d7617c9b51017965c558383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cece9fe7a5b4272414080ddf5de70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771477eb6950393a2659abaae087f81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c71fcaa6e9ab467a6e292c88866a9c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e4138580807bf996ec39301996455387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b0e24dd01d5fd6409db85259f28e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce07732c211e97dae669a49770c8197389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738bd1a1bb2fdb3debd0deac82c2fc5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e148aa6d3f1a6170a39727c8df75c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ad3df682d20f2f83c760ff3e065bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edfe1490c3eac715ea06f3a1329e4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed32f234213dd405fb1997f8565b84394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a808a75223d8478888b90f5a7d4af0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d85959348d5b20a391d0f7d8deac38396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f97a9e32adae53c017ff4f8ac2236c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c03a2a6b21be977be12c67c9e6da7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3324f20fe71e6dd1c96cde1dcdfb84e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc39d8d7a7d25bc08d68065a2c6d006400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c477bb5f24ce89c4c0bc023e8765f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd64b3f0905d74aed380590460e478402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82547c738d4d4953e26da4f05d28fdff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec913edadcfd847b20dc0971b4a21b7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add82f91b458c8b19e879060ce56bd85405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83147df64c41795935126fc0a47514406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab4d3dde839f1223dd20c7f7981b33407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ef120d22fbc14aa1916a83b34f650408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7147b07a64dbfaacfd74d3d366a164d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e480120187b6e4d0e04f389261c97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353299b19a5cfc486d8888751fd0e85411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe4813ca88754bbf6b2ac0aa1117b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdd96985178caf469c669ecdbf26d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1d4228dd27374e7f8f07a7183bf31414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6219c73d7272b1180dc7654c6252a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58dc5175f1749c2a88029f6499a65d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017de164f5130b1bf01c3287f9bc5ded417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfafbd23cb4515dd208f65268d1cf60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1567b9b5883870e63f92f6eda796234419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768393cef539be3506159482e6e9879420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012add4c2a8a4ba784494ce0cc89aa2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae203cbefdc09ec28c181b94ef577c6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f71e6dfc53d8d7e556399fe89061ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767a3be1118b8eadcc91003b5b6468c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a3b3e062fae5ff772bde1de948826425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d6932fe78a9b8682f0ab0912d1776426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce03f60abb1d4cd5000121f3981e3f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279b72c146258cc4cb738f0b066a9f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27155146a80dcdcf2462a0b3eae843e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555414c861fd9a4d5455062091918b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760f104fae2e43ca940216b67ae0b6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ac2a6f94d30cfdb3d7c493dc6102f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e58f72312ba93701c2160f6dccc6ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9069aee4f85830b8e7b0c9cfd36c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f51aef472d2160a1abd341e4118ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2c47983d59250700133ca83fadc0a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936721cfea10a379ee2da0d920af62b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642527a99ce51dea6360b674c5a4ad7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77ca4408512d5212f4f00abc8b5d8e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b24c62107e415c9d97d52f6e21a15440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ac0b2383b06986395ecac5f251068441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dc234af2f655b41370be3d7cdd035442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf49ba5d92a77debf4be2c917fb01e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fec922512bed18a53b537de304d13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbd3207e8f1a376c48a844e30fde6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f60a8975d2773c32a2d286f598aee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c00b051ba279c262b9d84d6c670a65447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca23745bcd1b15354148fe7d1f10f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68707992c5b41cdf5d931c07c4fae2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da34af78210fa5651dd963803c7a2b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07777e385457b3945e7241505995c8f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce9d3ca8dce6c2ef8f08274b101f41452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa99f60ecb15eca8f0e0a6b87f190fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb76021d9aea8e35b42e6ec715a61f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23111334fe59d91091087742ac9a6128455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a20729296f84d22ce02a23085607d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0573fa6c8f5f7c9d4b95b024e0494457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da572f36582692806ff90e98f091bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b74376f7e143f8332279199348c7ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe15a9cd9078357679e8ce8f40809f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9dd0eed438b4e3deeda16c8bd256c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acd9978731133b668ff5258b752578462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c39e7b5b7b51ecd9e33090db32c609463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a7ddcb9c6ec1d65cf4756789b2fa5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c021db280a064ee37f6c9ddbe8224f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09be844ada5b91d81cf34430123aea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6c7e141b5c1cbddfc3b73fcc28825467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a91836361b8d3a89f1596aa4215bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43fb6acd07ef5e8e742c751082a451469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51231ef20445cf00f5974a4f6e59086470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271efcdcaa488a4a9fe18dcd9f3b764471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97df082f889f7f465d897b256fcbc4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda42f1b85f50b169db1f824d6a7f16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd690854e20f5d0b91d869564ee603a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8026aaf0964a3349a59c93cdd2dcb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da8ba0a64d7c9cbd7af2e4c8b49130476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842222e3ed765a2b9311fd420dbf4e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f59d478baec73df225c50bf21ef021478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bb533886d606101f05eac0f1dbe42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e60e164e7accf193ed905901d973a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bff2e68feb6751eff64c899eebd31481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84aded20a45ce1eff867b0b94ab5f65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512759ac397c0388c50ee67a618cc7a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13d5dfa8f9efa38b5283f3e9402663484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a69f8f53e9e7ca253f3885be4faf6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58e2f5eda13c62c69d55398262a78b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa1976dd4b2ac5788feaa84e01017f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597cce891ad379d09c32b8da73cf9d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46754b20ce0fbb919a374888d5eebebc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc15b07d91c064d90f2bf80e2f775b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea3b3b987129e044d667180e831479491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513450253ea622de6f295cd7b794e265492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8ac166d7f6a972b70db8c66cf2f68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882bda401bc34b7b0f79e43547641c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbf5d3f625660642ee93d6de40244b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a5bee8b60246a51c1cbcd22418a03496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec35bcae2e0e744bc07cc036b03fb96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331b112a6ca5c91b294eaff4e277df1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d625ca7deab21d343e8605290367b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f39a427d3a0596e49cb5e209ea109500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090d9020bd44a3d64cc625100cdf376501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae6c51531a50283fa16ad8627b4bee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c72ad8c5f380ea889ddb81aa47b1ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf8ee2bc8de0b6fccc881ebf2d4d18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03aea6a04b1e3cfc383822aeb93c2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea23a2a88f02ce56526c4e96aae9436506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a632da347a4424e16885f50a25d5f53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1e9e04264f1f3dde7b71ee0775e67508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72100956f9e6194cc4c2c6bd14ddc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8f12dd31ef24dbe400f858b7f335b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acee731fec29e805ff9bb6fc325aa6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954837ea1d1a549bc37bbafd93910cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bd7a2c65d8b15c65b50e832604cef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78c49eed91e8893be8b30414999a6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ebaf325655592397608be12dc3431515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13a75e8afdd70579ebfec3525f54cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51900810dac857f1cb2f485ad047b44f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1323f95c00965044609d3755346105518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8332003fdd618310cb682e6600326519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43846a2b3ca99c32759bce96c67ce2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54e95e185d5a301ae70facb632694b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcb88a77ee3db4538ffbee517ddf3e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842921fcf8ca552ee7b93ad80e65707523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f36f31e4303f98f3ece4c4d458b2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6337a78d1427c4c2a995c689e6e05e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6811a32fd8d4627c63957cc8f4e2d00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a3b4de99618befe9ef82a3890f9ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a3ee9ec815b49716eab429038ca7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbecd1e3b1110e9ab0e930db3181f32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b37cb7ef06d7bf3a21d36c205db8ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477212eef1b9977f190e4ca36d330d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d84ba63f5d3c23a8f9077c206e4c78532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06ad3df6c8443cbbc9f58e01f2a034533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e53888487698562d94a2405ef9e6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68660b763ba6fef6c14eee5b65d86f5c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763930eefbc7b5c97e67cc458c7ea11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6a69306389b12ee5e34e150049178537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2163f91fc84839c8126057712709c10538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e3e8c4689bd4755ada0f60956530c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea808caad1b8942d91e68b10e04fd2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a43771f2dda41b3ca435541b8145e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e9635592a32d75b94dcffe811d614542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0dfd0927d83aa1dc70e1b7acefab7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a3089af7c6a41191dd77d8672a1bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07cc686d230ef881ac8710de51745f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeab05004f7709d2c1d129743dc59f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f2c25d13581b40afc1d39a572e185547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec304a13a07716a3a75f0d42920d0c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def325dcbb60c17e11394f5c637af29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2bf6297a0e11f271172346e023d32550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c009c6ad6911c91faac6637b7a2d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb7f12fbbfb58a5f9714e8cbc9e99f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f42e105fa101c522ad7fa8856dffa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfd9442fe57ad3fc3e5627d8206532554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21fe6be99775d0fc661e8b6b2cb32f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6f0dd3bef6af5f947b2af2cc2db2c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfe8853d075ecdce212979f33c7e88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981007492efd8e34fff3924781ccbebb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741c31d335d7c1f24c78a6f86559dce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37877c10142606fec150958e82f7ae54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e33f30efd826cf556fd76d51784b78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c841831bfb40b1c99cda4f7e271487562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895ec81883d52b509a6efa4ba940d37563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4088f590af0e9b6e64df0caed2ae1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8b7e263cbf2bb7c487dd3aec3308e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0b0465634473c652d976f53d00e61566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8566b98a85225ecb808355cb5b44f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b8c28b83a7bee9620aaa351daa5ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015335bd262bed857deab8c65ee19a7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c544e922ee2a6a51d6cc2600a8b65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6304f9e57ec70bc656e98c5b2be0a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299894d79e8feecbd70e77c2f5670d31572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3111db6685a84da8ff907c64bb1a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f072fa0e87df8f1aa35385590095b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd67bffd04c83401964e19bf1c4760f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8ef65e4da9888ccf49393b23d36b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf168725eec57cd43325d7cd73c6a8e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed0a720a2c33368ffe6e2c0d54da35578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd78ebcabe88b751bbdff3e2dca9618579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a2d6a76ec07a351c221b0a0e754d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f328b2cc197edf56384b1d6d9d4709581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee31e2c347e0af7abbdb622560cbd9e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98955bfdb48632bea4d841a4a5b40d5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce85acefd81c2c3eb0b2e552bc465a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93697d6989eda3668bccce3a6f5ea9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d91b349b6d47a7e95386b2c164055586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a21fe921b9489c6b6a3257516a3ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70fabb62418928012c1f3c46efd1dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88da11a63710c5d938f865766b1b0f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88179dad48a27d9cee4d9dcb4354c2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799e75d4a452defe41d6ad9d84f0c75591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73782ab082eb3bcf165971a423e1096d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e2a913f1269fc5bb3eac753f908ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9ddccb06541dc195c75cea1dd720b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4adcde4fb8297c97b6c80a7477c80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f103ef81bb1010682353927edf7d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c815c985179e08dff309758ae8a7eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637abec402d6af7e12d915783d4cb5ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4af0690632158191025859cdd798a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd16df9ca17006a01794c4cb1b4e639600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becdca54379b340aa7f626ef4a1c9f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143d1ff43fd3193c2efb62ff3a70873602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598158dab3c5dfbbae291ea37cddd705603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565ed6904e5a55b19e4a89d57ace47e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74ee9c528d4d564a566bafced9c5a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdfe576fb0b63fff34a8e15c1c7f27606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd47c4bfce79ede6c63981b540412cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d9ec3b5a4d0e32f54a8a9ecfec401608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480629defd5f0b8f595a64c69605179609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f010a3af58afa442bf484e1c0486b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90366d5ba47214635e73d03f1780d0b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717d9fdf8ef4b3176699aee1e72a664612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e14e3b1a67803319d6181d90a03ef2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634239266b3b99cd1c748039893ee1c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2fcb19c22396b7cd1a6c7b96c8e76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be88a139cad3055cd76292e8df269d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01185157a0fe320c67cb7d59b83da6c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62f05531d97d92099a3f51385660e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19d134ba2cd7005bd20564dba23f45619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d720ee8f521942bea087a0aaec956b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6de1248e54db8a02af90ce20e0dcb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18028949aaadc1c031cee13206db216b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241ae75c44d8dd6b50e4b9e39fcf430623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b122ceed675b7d6855b8c2ee974688e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bb48bc1c5b485ffe8b0dc457f0544625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eed68cfc9b5088b6cd0c7a8457e6b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ae0e9424577eaa5769313df5925ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e92009236e6988fe0d6b87f02c163628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db76b8173a577f7e8c8362fed32aab2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ac906fcbf1fdcea514c3f7158c94c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231f49e10ee41f11fb1a4efbc1033ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1d44788d04d58c4ece8229ebb11fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6136cfcec47876c940d7f15bc7613633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ba3f37c6a7e63e44c2640e897b3c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb2a750fab68eefdd2b91fbadac808635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85947d9ed48f07a344be4a82a7e0c9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499591e971b9bc8c31412eea2ae1fb5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446eb1ad794e6e743eb2ab0011476135638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000c262b09e0975c22cdfedf4122559639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acbc333b63e154db1a3e35392954df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250504bc8ec3b2afc36fcfb79e9b730f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faadb29419116850276e5a8acfd5748642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e164b4dbd135c837bd0fc3f8a37ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9089e5f1dfd5df37dbaf26fd0b03b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971f95be4a409a5d77bd3651ef3275b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9f37d511ae9f7fec32331009be8d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904da9937120fa7fccf699cbe3736dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db596896a1f8e8a985463104da4df0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc52e4ec7d991063051779edea7767649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7f825a860af2783e69584360d30cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b7d0193893f2ad1ccc237a3a26af1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e41a71b53730c78a04027771e6e1f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15e291e3e7978854ac6f95b146a608653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320f9a9634ba248cc7c0d1b5bb9dd6d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a16563b822b45b2cb27f2b52028267655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b251bf7e3d716f5b7be09e2be876186656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c89336233b168ed4a7d510eb6734c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e1882a1b2aaa43b2195c84b337865658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa16e65b87a7d1f43c44de63fa59ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d13345ff4ae9f62743d4e432fdf6b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8015b5566be5d107c20dc9633222063661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40225e16dbd90ef43e1e8435fa98cc0b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8a06c27dcf93beadae010ce5930f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f85e0922c98cdef4c20024d8a3000664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9513f06cc03502c9ec1ae32097ce50b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bddb92e175b9b43601d38cdfa9e914666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f92a5300693ba45856a8e0df7c19d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7d08474c94b98440c92ebdc08fde1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386bc7cddfaeb207c4e745c96bc6dd8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01642e6ed8da22792256c3793dd252d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ad251204df58502cb502f3d27d912671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7497d817594658517df2b1882f87317672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971f67bd98b3507395ef28324f325d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1bcf5ae8b639cffee89d74ee39624674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09f2bbb4a08286ccfa4952b59bc40d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849e3eb3d4d2c5f20677213a7b8228f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5383b5e79278f869b003048d7bab5e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120bf38bdf53e8fc20b90066267e3bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b227cb0a022da16c76ffff730566a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0efc5024f700d5319291169341780680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a16dc43f2f98d02b489972dca0f296681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267677cab11a1f7b8c84311b19b6b99682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94544bc15368e5d1643b857ae0cdfca4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b8aa8f8f5b4cfa56322d1fdefb269684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd8197e3acb75833fa22742c142f4f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095545d1977d59e451e0d4eed344713d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841cd77ed46df4f292620befd459724687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159b2da5f7cab8a62562bbaa307b210688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c913a70aedb51680391759e9c258d79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96020edda3f0c83092a898c816a605690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83617a10338eb7400dbf0a3638440c6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a3a15f6b809df36ec332041bf858f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b418610e8f4b07c83139d7a1670f797693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660f9995b4c746039a91fe54c4b79fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0511782882c349c85c6cfa141ab02f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aae7362e50e7d655d3351136176916696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170eabcc0653d4f030d75dceb79503e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38faf98aa74196d12e202f2f6bfc54e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786257dde168eeea03fe7c2a499f4280699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb52d9f151467f7f83a63da279cd662700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf83dc0db60c745b607c270882e37d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5100a88fac5c906a151b4b5094ccaa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaaa014d19f901a49a0f6669c4b943703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5295a663804d0d5f4fb41e52ac89ee6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050c1f8d0023611ab0eed4eb8a08bdb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1130935a1ff5607b2295f74b967181706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e01563461ff16b3bfa2471a88c004707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf599079cf23871c1d75551a2ab0d51708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77ac95288da06476846c42c1e8ab41709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c0c57f534a03b6d4f74bb15e954a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ed8a1f78466d481ccb582789c2720711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53655d3cda4519aa2e55b823f4a2e57712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c23caf6567fa0187c4ff443d0feddc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336893434031d6216f2c21cffff87814714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361c159f7e51ffc5a955b3cb38acfa4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbc11d600dd42ad17439fb1daffc91716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266302460ac3767dfae881e6553f5cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290bdf8c98d68f4a08e6a142b6133f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066b3611cf5c73c6744a06fd1ae4425719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47a82be91761b8aa5dabeb8c7cefab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cc147f80b72646e952b9636f2e407721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ecf5542914dc7f0ae191f3053ffae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b294d72df458c84fc1a1ba56e309ce3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303c90857883e4f8735cf04b08eef68724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca4bdbff501b78b192b5ef2a8f6b03725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d7fa747cb102c71341e2867d4b699726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a77e653243670502b4dae62fea5ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405949a8404c900b984cd92218956af7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d26ae79f16676be1bb2a2b5a308766729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82086838f54067dbcb234220183dc1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18c025761ad224c47f6685d4ac4345731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a709de7f009d436bd97de863bafda9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6aa780c088c3c3b94e612d204d66e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fab814cb782613cef966d312376fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dda4746b46aa15a8ed22cc3b1b143735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1f69166e73663eb313dc63e37251a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78258a861bfef74294af8cffc4b9a3c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e4c1591e74e34622c51c738d25506738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8009f0f8b6e80385059abdf584001739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76263f2cd23941a4a02c9561eeb3652740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4739a4abfbb54b75b47acea7422c93741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aec6f36a18c17f4bc6e767cb89661f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18198c48fb83e181d0a8f158fd07cda743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ae21a18540f1731cfe52697297d11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200b6c6bbe671030364751ad64528b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29cbac75a6977784ca1ecafe63dafb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d8685fe3de739b54b612ca665b54c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dad616769b8d2fe6f3d507a163170748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc40f1dcc93a5f1e85914bd969712af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c08aa57a0856e2b13411e9c4622bad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cced941ad61fe550abe35af48fb06751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ca507665096272c2ba474e4f66220752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ce3ed1c19127d176b1ac49e0a669c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b306de117f1e015ba2a079cb12264754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735b6fcc09f5d3eaa0a13f78d3c108d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ad709c86a29553bd8f271de201714756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d444c489d5733645c6250268216345757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39474df08b7cf7adc4b145b6cb1ba11d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215242365dec4b11d86e54a7a326599759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa181c1b3d57d082059b8d0e596f4e0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782504903ffe6fadb6fd2899663d21f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894b48f5d90587873db0bac7bf11ef5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da443f30edc15670491894da9848614763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53567153f790d9a58be80f9e464d1c4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e866675f3878d4a6568ff2736b7cb74765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605ca73182829b52fe540d07e4bc5b2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d751539ddeb0285c70211db5da36c3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fafc443eee74a10c04dd730a88a4b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86a229509c55d6fc73d7f757a3e24c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878d1aae8946cee81904e8f634667f6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168e01936a89519a6a3fa20e8d7274d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb4fed3b703cd805e91bbdab938fca772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0626230e1e334f47769ad27e0e31d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d18d2c0be5ca135d43ee191eb08d7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023e7c696c23703bc561c593e7d2f6d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e809846a27df407e0d9d2fb5687ad776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9448f04d32083d2faf33eccbf09cab777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776228c28bca345db279cd4ca9be3e82778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306bb0a47ebbea8c694f5be72bc3889779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac6609df620ef579f8550bfedf3cb2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0ca2d3a99c799ff4950c94ecd2234781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bda78302b70a7efacf03e6983f084c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4a721fbbcbccb02ac62221bb6b427783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233d8ceb64aed54abe33c45aee95679784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3c2e82a4541c3093887343fd5bd08785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db830a0665805c62fd08c5051d61f3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abfad04a499a015f1b7c0c3b9093cf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e75d2ffdcac45b7a3775472e98454e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dcb85c4837cca30b66ef7c155d8f8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6031e93b137a95378c3fa7c4648a97b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f14fb4e91ec8723ed966fccd5e4445791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197727e22f051d0bab1f9064598f249e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d4a15f27e78e302bc5c60af4a9daf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66389f0918ee6a4006984545e5086c9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5abb42a59bf07ece685a1eb3ed6fbc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997938032b05a0b817644fae96116fc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb5063d9621cbf077e8bbf208ba9d9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fca1c075fe56e39a3fd3acfca1a6d8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef3c1854b361c1565337903eee7a4b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421107a5c4e97920c61b469653dedaf800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445b48639e1b34e79f04d43905dfca4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4bfdd193d144a358f073981840eb8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235278d3abe4890c41a6090fe62fb35803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86236659f87de00954133a98a873c320804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b51cc01306aa3d32e1e909722020b6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaeabbb2aa90ede865adb66f019bb7d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa03afa0ecca57ad7ec239b40b50b7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b897f240acf6a76f81229d451fc4ae3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acde54e275c942639aa0cbdbaa01c64809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94909427f6d9dc0b0fd09d10510726810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef245bc24f296c175fa2cb3f5dbe056d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f983cc2f9f5b74f54fdd8a2d93dee2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7edf2c8ac4b6f6580dc3399b25ead3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ad3c40022c36d8721b580135aacf9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fac412c1e14a073d9da2799137bd5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc352221bdcbfade8a2300e0fb139dc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b23a16393373a26dc0fa2d0d8eaae817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a62a28098df9ad4cd60273c96076d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4800bb8f76f0d3b3d787c17a75ee2a2819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c17b673519bcffea4971a56d392151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210333f286421e048a2f5836160879002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7abafec4d231a221a563d9d12ea7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda515fcfa6a1473707463e374edc784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428eafafc5a4e350d015fd8a06373b8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3607c2a207ab5946a1b6176b0ef115a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f6a5ad7ca7666d154b9bffb45a4b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7316fff3335c47fc02019f25b5e488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d5e681c7dcec3d8acb45de2648d299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4db22f441bb1ad661672de1f069dd310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f036060f22bcd22538efb983130c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d11ad27c906ebc46d738d7494940912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63373edd4227b16023504e570b2961e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6657d3cb071ac36b93a05f4d9bdafa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ce7f028caadbe25efccb410c0790315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec359b7ac0d8706d09d5d76533c487716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4eddef3d8d79740e6b8328a55ae49317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b62c511a679fd652027d74e2405d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ef781caa1240dcb39aa924857fc4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e90a6c20d82f1550ff7397ce2bf2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d54be6e7e6d3d7e9a0d11081e2a9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb6f022c12e31c02ebd59442afeb6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33e20fd06fa26e4be5cb5a58ae757623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43be7a98f065b5ecd5350ef244565f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33ab94b20dd373e9690edf12ad632f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c674706975940595f2eaee6e5d54c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dade1900bcc627d1f99ae9c3ba877e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc06efc48e4d5d73137be4597ef818928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151027e963807503e60afa9563f7a5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e8c79b9811286de9ecb466c7c2a6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e6f96e9dbd731ddeac84a564caaf431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b88417a938c7637f1916087439fbaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78816354a470c33848e02fece305e36233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27df4083542e51270dc933584b655334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ad2e05cdaa408cc752ad6491d22ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0c6de387a6ab4780cfa389977cba636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89032ea36d60f85f5e533c912680a2d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d510684a6b4903f1e6e8a6117b1a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b542abd78587b76ab29468746eb2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971bfa8af343b1c0193a940c2784c1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d113388948b6eb1448cd5359ff9a4df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd911de2f51167da0b020aef38270542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634abdd400adbd35297925b3646bd5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab105f8da39633f5d48c34a650344444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f82c3d472dd7c1c451a6373e080e0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84dcfdaf0717ddbb229c25ad5ef6e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c712e90efd57c3e1db047e37e5e2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e21b9ad9b7aa580c1fad6b185aab4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b433c81f2f568b37ba41be24934c8fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc21edf198b4bc671eb6a6f93ee1ad450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085dbcbf083fbd58ffcc037208b23bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c45782c9688d17d20e93ba808f9b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92280b349d591a1ce1ce51416af439253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0012e3cf3f4cf48ae85bd476af1d5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780e189370058fd72b1d25d3851be8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aafac09cbd6fd5e268d9d0c75459ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28cceb841aca5816193b0d2dea1b1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74caece7df5bae57eb99f5850beaa758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2484322177e22da3a44a77a7f0e0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4791990dc9d7fbe80511b04cd5ea560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ff3aeb18d50630aacfeb45b92c60261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1143112ae629973a4bb84365f576b7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f331ed48e10fc9f3a6c394dd4896f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd43ef8dc39635d599263cafb85105564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d5349361ec1693ee80427decbf03665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f62583304f019125c95f05cabec81b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dc5f83a76d1da3a1f70514fa3fd6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9c00be0e361cafbc07321e6862e7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb362c55c384ac9f291c74f7c24b46fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb53ce804be965167135663d3579af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7c75d903c0693d18f4e46f72cb41571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b46ce5fa00b754852e366fcc5464772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2009a096d5acb2655588be0011cb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41930199894e2ce30e41a3beaeb6eb2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b556755bdace8cc083a362a6f575ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f050aee0484803f1d5622da4c2b71676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee98705ad9e469b1053b52ae58d253a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc1ea44d7fb9dbcf8f4a7bf7ea4ddc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ce901ce4602c61949e5964879175b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de425a387477c06549455b00ade3a9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab7ccdf95d02113405f4025046025981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80658a0e8cd9dbbe1d60def89b903f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf5772fe673ee65da7c1bf6528d76883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36444d277c07ace684324d3ce612b8fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed94dd08f6df853bb44eaa939cdffcc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235935bff34ccbef1003b644cb19ac3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a6e8f5d28952d144330e0db3faf9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cf6dd8627737fb70e5a78bc4df3dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57d8bf9a514d4c5ea512870e00a3d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc812bbde876e36d108a477c7f580e3b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31a8d6b38af33a0df18d99963d4abd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de4b98cf13dd2a04ed3fb25616da6892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb744ea172838aad4633764564cd3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef771210dd78d7e89c26dd4fad3fd14a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97579b43f82f4ea0d3eb6242d3173695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a06f81a055e253dda08c69c08d140396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383adb882351687f939a533c7e2840897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88b968a0c115a91b6b12877939b3fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8993b3c93200bef904cbaedd70d1f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833affa68efeeb41884cb8a25cfe2911100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab034343899b1db9f51eade34b22eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3061ce3b3ac51485eb7b3e8acfe6513102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e9204048a781bcb7efcd0f8093b64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7a54a07fffa416c6a935f14e09b55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873f5cca5a5b1ca2972572873174487105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad633862ae078c34099055406350811106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19366453a9fd1b6dff9353c9353a5655107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e1f937d0389ea8d1949281363a841108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99340dd7f8c18428280e3f318740c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f50fda16664e895a007fd5718e60c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72ac8443e2da7d0412e27c3756386a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317d90db26373e31bd339bf43faa5e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1874300dade74ed646bcd767e794b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6f6017ea9db00f1e5c4f0dc696bff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b803e318e2c3d34b5a5813519920a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f4a5f6ecbedb3397d2b07ef01a4f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ce9155be3f110bda2882b9d21f2a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685c30b2e992b8de29b29967b7acbaa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989439b84d561830b3d5e3b25cc654ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44f8c32e8db728e8138cbd44b4ec10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac943bfaed4b530e465db138ecadc0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa74e27a34a1d69528b73b809d6f4ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1898fc7a6233eaaed3e779f306d5dbb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75625296a2da32e7eda24c4d7c7febaf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc17320d2c0a26e42fc5f15e474541a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cccd0133a7593ac59dc2a669aa507126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0df00d2f187eb2d49184ca9525051127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8107843ca3df37eba18d206b144a745128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4e12d8f62e12418cc8f636cb5fd80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2b78183a36ef3d4b79de5ef584c72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587ed419253de77e12f827ea758fb6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa73056f58e4044192cda8815e53f07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7be10118e615553ccc2e932c90863133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f374ae573528996df167e28071f002134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcc4892b66da265c54c110348787e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933f94abb75834d7e5dab5ef88f251c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acfde7df79223f3fde759fe69ac9b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5111c970268edda4f137b14b82a20d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2157cc8fa8bcbcbccaf7cb7192bdc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897999afa2745d1d88b001754eed436140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e905fb475c3f452f4c8d0c86ff369c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd15c261bb2b9da3b7774be8a307fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7693ffb8cca203e2376b5d33e8f42d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdaf4d707c2d7ed2ea32a962602f0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66e6686bad833b9716e99e657756b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b682e84039c4622557e75c51c4dd35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26e527b677acbe8aed9e740000bcfe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4f11a80ee76e88499cd0301b3577a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22792b687edd9ac194a04168f955d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54207360837c7485f87832a73a5889d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca43561cd41cac0002049647f4920fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ff869ecf80027342c9a35d004bd43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75e09702f1bf42f064a4e15c7ccae2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d194620a19da906e0653172fa5783da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffec0da8f7fc7895116432f8a6ac14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b129371fd895d279317f37fe5f165e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fb838353fb38a0337c22593f3a623157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafb58176410ca18221ded0d013bab9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b8bbf6e1562fca02fbfc7ca86065b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698d91b658338501c1335be32b7739b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fb6f657f014cd24c9717e0e272283161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1b2f0bbd96ec2892cf5de401dc481162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce86f17799cf120256bac9bc464826163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab2d0ba9f1cba747d1a5b8bfa3d20f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0afad87ccf28271c228fb5b83758c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c826efb2454458e5f159c45d447c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939f988d1abfb2d9bafd2223b1b6791167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729069b544f60afc475b781e9e2e877168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be890cb9284791f451628c8e6848e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d07a83c8028bb706251434acf439bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d869eb1e134baa7046f505147e4a305171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e5bfe2f2085703fbe19549ce5ca54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d1970e3f7bd582f68964f872de828173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de21148fd40540a77d4676c006cf452174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26737e46f1d2fb9210debbd39bbdc32a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f1c9568de5ad304980ec9beee186c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd57ad5c8089c2577f0c95f5911dd7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6374cd814db9989fb3094feaa9b5985178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d8bafcfdcc94d4e1c84cb894e3042179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a2c96754f70330f00e3b60a715b8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854b2427d97127a5fe87c8534113965181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22bcf4c8b441c8210acb496decb9c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae0319f07322f80edbbb8fd3821026183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7717441f8eac366e7b8ed8baf531c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02505e57d74a4c0d8878aed622436a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d03f3104cc474ca0a6fdff343abce7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416f5633016a1d96b4e42a23f1a6403187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d0a5d00b073639cf07a6f90d69efa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738eb4dc25a786865c023f2ae00cb5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6032895594a436fcfd5dbbd1912a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca2192d8178e7696d79d96bcbb2d2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a68e71ff99994031660e16205d6b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376206f66fba2c37301831f111d9504193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103b3be90b7cbb51b6d86d903f57134194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0f59c55cd44919c4754e9bfb5549a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4c24c200c4292ecdba5c27a722193196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701597563dddaca5d692170174b85811197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249031d0d4f4c6c1e9b4ef392484569198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60711c7df9cdc9720ddf1b423f9e9208199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1e0077e36e7068d2399420eb3d3ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb672696653b1205a948297b5ce41238201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1409be50f3c179cd16e1eff299cfd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d849cbf21e8e5dae8917c3028467d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1e7ce0d6677520cc25c053c313715204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f78f718402c5a4e625d8d6a4531ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf05238881b6c46df7b3dfd8ab4ace5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc480fa6b3b9f2711906af1a2e8762207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3299c42e6bbe01b88560abbbba9d23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9d97813d2be924c90909233ab431a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78af7ff02ba1ef8f9d3f87252047912210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254a4d4f31ac8a2ddd9253236025baf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55060e65fe9bf97e3d64ade3e5997244212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf551a2b94e5f86711b32b806bd23288213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54456acd34af8a30916ede2d13138a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f368d42ec4aafa5d14893f7729aa69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0171e67b16f9c080554454fc86aa84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c330d5938ebf62c36f61f6e2ec36ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952b44133be40444627fefbcdb563e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3f7f040c6c41d71fc729177bfffd1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386e99612be1caa9f208f392bcca3a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc724b4a0ce8ba1283b099214261b555221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb384ec8d8ecae911ef8183fe1144685222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b56c67622e9bc2a9f1823aca7f0c6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c6c012fe21c3cbdcfc644206ccc97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2678d5854160c36a4ae35352bd2d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f8237cbcd7d485c7eac8245f1b10d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69441bcb80ea5e97570ce4b5363c85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad80dadb345b760af664742901146da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a4facefe12e37c2d1447bf9b11405229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca73f4aed207a1372496834ad6d0c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fc6340ea754a701d5075f3aed82da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07367ae1591b40678d0897dd991afb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f93acdee25e81a105899797382f6a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fead4a453f2974c7cfdbb7f46867baa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f29fd7b753f6738d4f0f2437b02dc5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c701d0f8e1bc4c00ba8e0f7723643bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788cc2adb02214008eacc4236ac6f48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc633a95dd87c220238a6755180e7d51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb79235f162db476badce5399c5b7d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a96d08152515d2b396045e180c996240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7815b10065fc52e45776f491429a62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7951c84188a777ad17827fbd1eedd8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa313a5ec35d1885a509f3c626980be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cc1aa6eebaa2189d3c93b7c2eae2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f655141f8cf5cd9314a94a38029e98a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48919d5c6f0dc27147fd0cddfaacea5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030406502c9ab8fc3a219ae3724f82d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446a598a15575becf8b28b335f2cdcf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86c6a2e6d9c2e1bdbb0310228efd68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7476843c2a4564b04221c8f20f52e31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d8cb82f38f1a0bec5db1f52f73869251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba2988ec5a392f95e09d13524a777d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f87788b07289d08bba060cb3f0735253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15916c6a10bfddb1c47a24879ab190254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4abb3608d97ee6e089e4d930777e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfda9b89fab00d3aedd579e614a75b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0e3e9110fcad85b5d416cf0b08723257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cbf0275b0f41d7f2472fb077163a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080553d4712dec8022ed51afa3d33f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8e20c77674b7f7806f98596b03a27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3d07b12c3b1768a0b90c26e1bd4ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a96a6e9cc5252ded61567bf3a69d36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368b21194a3154f06f55f50331a35f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe433d5261cd811e68265ac6e1d22d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a567cb369d41f2f61c745e2a884aac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95c6a38432afd906e65ecf298d4bfe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebb4aaea5cbb36c2002386097d4082267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390749c902f332d94ee4f48bbad5b1bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7a9e55688c4b7b0e0698300d189dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc00bde8fcf853a5e99ffae9d7dd58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e262af0183d00e65c896e7c4669fae1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63c5a5eb6515a215ea2deb150f9a90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0192c92ebd4cae559726db791e671273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e50712e59b00fd0c5c998052ca9e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae602ec8fc12a7a95998d40c810efade275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c473f96fba054af6ead73eb4d707f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad9b600d02339f4e972e24ddcac187277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd45833126eea657dd5cae9e6b140a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a969846011060d272c0bcc431082114279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d99f4b8a89154b08fd95d0e1aaa2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692158e20e91000ac358ea6264fd117d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6902fff9ca311ca3c5e65e071835c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2165a158657b6fa44465a3b2d7bcc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe413e4bb1191d7619ce3923e309d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16702c4639330221f9f461c68d7a30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353b9e5e9628625e91088834becfbf6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532cd5c4235e3c2b7171f4a02a0b6b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafbc5d125784d33716daae049372be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e2f1e43dab28cef3e0d84a5ccd188289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9845eacb237f9b641f63b1aee4b52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce68e8575fe2c2465529ab9f786ec5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc3f19171bcf1b51368994174c2641292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec0e628cca1093c99ce7e7b9e956e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a9f019cff514420d00f221766f488294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842bf3d0dd1f42a28ea8638eee9b03f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfbf6c625c1e54eafc703b9d7d4dde296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f707e4e3acba4d378ce697410aef73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b2f1c66a3ea0fdd5dc5e54f76f132298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736c8739aa027d33ec884019a9cafcb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3524be08668b48e914ccbbd169941f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db71e80c6b8c2dba71ac6f11e6418a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb3ddd277b280880e992867f4d9f42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b89f38fbe9b9a1bbbcafd08e4c9877303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513140b3f811fddf7fab9028ac82fab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d04e1da7bd4ecfe8f3eeee27d66fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55a1f8ef6b4d3deeabe3adf47425b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026cb65a4336494b7ef72e1eb86cfe9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d413fb2d304cc9282b563fdccd355308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccc6dca3048c2f1265cde077c71b25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9162908dbe8803551ed6b3f2348ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72ca54cdc5aaaa53dac0dde0c0b0bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e9e74e46b2ebc57357d27f1382834312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e36963c322fbc402b23715196461f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa3c5ec1e48700891401304e1bb5f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba12df985f700410a6ac57198e3ebbe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe6774dd7475e183ffc554b9e056d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021363068f786e1a1503165a7c2cb8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a728c663123443960ccbecb67eaef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14990e5b73f1dbf59068ad54c93e0d4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871768f36943a361c1236a009baf535c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d28967c3738daf30fd84a7aaab2f67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48baf68a805e787141faa154813cb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac55664b265c2a0c962226cc05a4a30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c08ce9bb771c155758a2bb12407e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137c47d756f33506fa0f1cc414626b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb6f8d3f65689b5ab7985e286c089a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65ac1a66ed582451c01c4555b18b20327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605bc06c87b7ce256987a523331f2e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5bfde6570b1d30982b0d96098f563329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e798fa5ee48f3823dcfbc8940c8ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3442420430b61bc39ac6e78d2c1d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f24648cfb60094f785e95b906bf69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121f94463e9cd810a45862a199891e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc78525335c46eaf4db7c0d23e316da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9d88ac747f4869729761469d605e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb30f3d0b748cb128cf290705c3c4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e02b08b28575628822c7989785e58a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206e49fc8e16d90351475220053daee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e195ca009d053ed5e282ae42a32d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc6bd73f89194d7f545a2861cd1e0b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9661cc2383bc6d941ae7e8801e014341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a7d82247fd25ddfdf6b1556041304342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f9d5bfa0706054f8f1495a094967343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb1ab3818c656967a14bd06ad717ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad87c83dc74d6847166f632ed18bf8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fd9bcc3c9b16455a6869bfd66ee3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4e6fb55f38467d30667f7d9d48efb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0b35c0cb8dd61678410248fa0a0cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f957e0d8fda09efe3c38158555e668349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9e3e1e4571f941cc2347950b40161350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb937c2e1111c4aa316c438066b36f03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1f1e91f755356c118752fcb8c6f3d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8e3296055ffa85e602c70afbbb261353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218034eb5fcf586aa8bef84e5f8bb69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32826ec9a955b6433c6914408986a2e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbd04c4039834677ab88f3c1eb8875356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf93abdfaaf8f3f871419195d6ac68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b5ac521e286eca33aacceb77019bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa444eee528d117891b1e1e6e09bdcb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa58442549c39d565195363c993669a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395733cc9426c8b470da55447474355361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8658be620be60bf4a0562440bbca5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc5e49ea02ff0b5b70036727dd3f97363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12376fff902f5b6bc3886f2a78e77df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff0d91dc85e8c8cda5ef1e19512848365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a6d9063c75dfcc35429be8f3a3739366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564b0a53260e81765acfd2630631f7b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c254615ab6413a9a42b6a24afe2ca9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bf6a9aa06ccfe57d1703091ecd35d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b5039ba75a411fbe95ba1963000b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b267fd4fa0bbfdec9d61d48af7e9c16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2428c4930dbe6bd87dac340e870c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca451a0a3d591d6a8be11fb50bb0078b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef2846c50bc8908730530ccd41680c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985b9bb052bfd5f3693bb7314907b82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd62c30c134e3b0a41cb44ebca275d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dacc4ecc33b467265709b49c0de742377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33564fb4d4ca93ef0ff385f884a0d157378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c499c3e01daac00e6db11add6d7d14e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67ea101e8ca663b8ca4aac24a2afdf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa15c18b76e4e9c19f92df40db48d29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dad0d02bf2d00730d41e9202f8f39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be24908ca33984b70d70875b0bdc74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267c5d807bb66dbf6580b11da76d2ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f2b56998be5f8ed431dead5e488b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f321beb155d6557288de7d7fd61d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ff15a556c8f96bc74bba2adbf2e2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacf619cf39ac3998672c52d0c03a3d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b013748892639e80291221f31c1ffaa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176d1510a01bbf0aa71f5b0ba5e7b90390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43302177c51d8f76471b38322f2139c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cc479a325b26285ec2ca2dcb48f33392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312bd58d5256f05a3481c86d2267d5b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dbbdd9fc904bcd90405760b343c9e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1df96e0ae326ac349dc9afd223e2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72477a35090f40921738f18278d28791396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34b3bb95650b08e1323a5616c863a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cad8bee5e2a8eb2df029395ed1448a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daa4f7f8d77eccfd3c97119704106a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e117c25a21316b6e20beed22bdab36400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51b827c6636487eb9de6f7de0c6b6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f105ecb5a47a81acbe07de8074b3e6b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5102aef7c9202362dc22b123ae42f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e945720767faefb50c1b9a93dcf6ea1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb5eab8c97aaa6b0acc4f724940bf3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d300333ed47a8e23547868a6554065406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5bcd311f30d6b7ac0ba21ef402ae2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e115ff1f61f47fac5c2cac24aaef9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb962beeb2903ca51cb3e3da05239d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20702ddee9282d53947ecc7d6a95b7de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ed85168a2f3b5df8d7b5485c5db8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0a79c094ef04879ac6d1274935a91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f5543d95ff64111424067ba0af9e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19735b6e968c42433a76ef0b47ba35414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad41c5ff5438e1cf748c1393f118689415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61fb8c7603d82dcead0568d900c430416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b918432428af8271ad952075aee91ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a499b68346e42cee7f7e65d15fd816418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbb7fc3b8ef47858e16405a65e463d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681521a46eef26503b269ffc01c10dd4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84b46c71f106a7cba9fd7de3234c7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6df0e7fa299d0253199fed081eb93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579685cea6fbbfcd94cc2325ea5be067423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba559c5ce6723b09a525c3e2d99c693424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee9352ab13be7a37fbb2a9750ee8a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a347468e27aa6ac5c6c8c7a748daf8e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed112f8bfa2da1feb004aca3a4554eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce409578e78aff76356bf49bd4bcef1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1948a32a376ba8f7497f08eaa69ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c230a1abc6e9836bd1da7205f40f5c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac64cf21df3f554e4ee36f7cce9443431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f23d9b407b12faba63a6d7b748e36c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba7ddfe3fc218dc4e8000344158728433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9d1dcdc891fe495f0263dd8208743434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227131e6dc308327fcb302c6a912cf8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124edd3a2b9b8e76a9673af3aaadfa2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1aa6b730393d05b600aee8090d4f80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1eb87d1d0161a70e3d5016d68d783438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ac5ccb2f15ee61ed8cfa8b7de95e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbdd28035d982ebb40f0dd84c9ed56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef44ce0e90eeccfd8191946d5ad602441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761b7b086c7014dd40dafe99758104c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f36b6759803251919bb7b707ebc1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7f42b1fb508dc0d0bcb56e5caee47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1292f4362a63d856ba2a4d29ab7ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a03b5dd9d82b0d63084eacccf17099446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e980d4c478faef629f396b09085e52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acccdae286901d120cb566fe2b53f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b53d98bd94e3a67ef5d7f1e9b1846449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae2d75e11f68dd23d9a0a5ac5a5801450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739899de54c9858e6f1f2a1fed0a5427451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f23855117a9fddd22b5a540ce6abbd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9186863f797f4ff4158dedbdf3fced1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34b10683101c1406fc1ef70b4e53d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9b1e41c29b3f2ae6d96fc42809777455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5c9a2bcab0d1f60138d26571a452e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78e75c6616ce6b98622f4501e5776e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bada77ac6c5dd02413c5c917a91d86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cddf74d5b103c9f06f6e210b9cd87459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b0360ed245a290440eba94b9d0094460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a587658317018b893a64aaa54d2d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a5a15f98391de7f67c050b9fd312d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd18727a350d5894eae329a34a40e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee12916103019542c99645ac3e4c10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c889c0d9197a3c376cdbd9f0ed471465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abc1ff4d97b495fe2d1d13b1a4f442466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfeb6672631ce0b4a98ec974bc151f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fee5faa92c4942b17fc5292b8e9419468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3abab79f14810c6761d02efb2de65469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74f2b907ad880a15011c0c6e924907470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9b3b952718c352740ebc76e159d7e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7b678bb3e1299bc32e7d56312f9f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149560b05ec2f1a1987b054516479b70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65105d9a0421c1c7d219515cabce466e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c626c84a66c188d51ac69e3fce14dcc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a295c18b8bddfd2df5573cb3e7959e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6750d7222b3aaa51a0c5ad244862b10477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620267a6ae3846039cd2492a878d5a8c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd29cace807a48c6edd1c1dbedd11c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5200acf4fdae07fd8a80d54de9af24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfbd0968752c80e75d23ddb71a8752481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353390450c7a2c99281856c419a46993482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed18e618a3d915584d41a2a276efa72483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebc4de0a51ca5692851c8d2bc00d4a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71b64cedc6dca194bc3cb0bf15764d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ccbf60561199510d4e6a834bf8127486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1da255e3324db87b19c1214f0a2e61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a686ee0a33acbc15b1ead769c5921488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed783fcc89f5ba222e78dc28aec6dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cb22d493d195790e69f46ad1d7232490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8a20f2634ec8b5c43bc63cb6d1eb1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f12c730718c7a27557b9de4294036492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37f5d428d8ea728938b17513a0f131493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e78eded51b1622fdb4d1ba5bae50d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d156ecd228702279dd0ddb159fa3774495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e351da2f85f754b07886b35a1b2d67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744278e1bc41c87992e07a34c90b59df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b27a1fd10210404cc4155742bf767e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1428419331dd37ebe7c453f90baf7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278c574ca59925b24d200287f3108ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf36b09dde3e4739542d8dba256e2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f2045b004672403b1003006ff0792502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8cdeaaac9cf9d0e393d8a95be9e64503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32dda34df5d95286be0fc155ad8631504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda5814fb3b87595dfb7567991df96c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631603895ba0a4f45b75395696c2a97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe77e3398f08f5fa0019cc5f369732507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb918281236979278b8a871f694c295508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca1dbedbe7edaea682db9d3e15f8bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1f5b5594c246ed8761c6cb8a41d9b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c658496fb98119bbc5b1466167a4e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3300f30a51a26670c1c4e925d8657f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a2aa60381a5e0088f439553cb195d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbbcdb9501291894e06606aa19b236514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8056519f9da4c3b6fda52bd233a6f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a793c8e9dee496a70192bd1afb06d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6e7e89e8b00c5650c5452f903e683517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984431800bf575456699cdbac345730518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d51ad8e0f67320a066850f1d1b96c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb15d983f096dff51ff14911c169aa4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782659ac9a5c0dcc24f85d70664a67f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f1b3302cc9dbc354f6bd316b2071c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fd1a2f5d00ef3b8ed2f0ade7a20e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdfab126e9e1a00a4b58c569962e91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bc7963eb93be79c68177be80bbb3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1b4058ab755f074b1add3def27f01526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83465a0a107b36fd8787dd7eddf050527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f860ca16f6d676262dc9d0f6ca632ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a9678ec9f84f3d25c3dfdbac0c5ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110020fdac7d8cf4625035f02975d24f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca03df25cee2377beda69b98d8ed32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05718368f3e6c2ce84599a5a2beb3494532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f156c69eabafc7196645f891f1f468533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce07cff6ef10744678221e76474eff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d62a1cc67e3496b21e2fcfefab5e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda654f595f86fa950060fe662a6e9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ed03b97a6cb0d3fb0ad58df8953ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cfd0a75f98b11008093f66faa3558538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922daaee9db6f45ff3a8cc80ec44c120539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fc416ec4660e02f9d2eefcab5c159540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75151ed0ef522b757d831390de779eed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ba431bf70044792bbaba34fa28736542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921adf354fd84d0e30ddb695b96dbf5e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f40a7535c4b99b943431f9a67955f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf12acee854f10bf1464c2bdb75866f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b55750932f52d98761112b9991caa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7c85efc31ba655f2dac352acc6394547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42718a87f971cbf8a8b1fab8de97dae0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc8f1a8c746427fa4994503f7721df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f238d2e87dbdb5717fec41b2c290c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43503ef60059e30c11ea8710c17d4e2f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519b17a8f62004104de4c45bf507bcc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35687d9cc9afb29731220e707f4e614d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f128d05328f0fd76d9fa218529c9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45df2ec01725296930e59f07aafed25555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e0ebd69c7a45eb6b154afffc1a348556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc506d941ee10b604926c62ce0d4b604557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fa754db3f7d83c622d33bb0aa8167558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69718ef0ee9aa607ef6c059127de69aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4344c23e24e52bc1cc825ed2e5508560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84da1f6953d08e79dd9df14491fe52e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769d562f628f4cecb4e992d6349a604562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cabf77872641b805038154ee09b5ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786c8a7b0479a2d3d37c8e7f6ad573f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4035ed0374f05b00b7f7ece2e6a97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045baa80e9e6c42cded124beaad9f19b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc719fd13ea8de63939ec94701b319be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ee5a224caed761649dea4985b061f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7332795762929febe3ad1462dd451569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84671cb152a3c317b4c5e6984add9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b960648d02ff3793f8126df5c717af9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d067f904eeefc553be0962032ebfef5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea81d447ef619cfd54c2668a929644573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efea8fe0309887a1a53dd4288e95b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c793e80437f7907e3b658fdcaf70c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fbb4c129e4c7aaf54865ea47caa5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79d9a221d3afd9cb5baf39a49a39b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8b1a27f95e8464f9b262cb85fec78578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af063038a6501f16aba5c66e40abdb45579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db247e60935902f241c3a19686691f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988d38fd59aba7765b5ac1203a84800581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce19cdd86ffcc2af4648c95e341128582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947c39ea8a6af3ab42983833c6d7d4c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c7083350d411b38c8d4aa5f1da9b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f01745e7fd49f94d006736016ebafc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ba433a5d91a9f8d5edf66addbfc87586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308723241c796cec5383e670a384c19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820913dc7b19db90dfd4a508ea4899a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32200f41cb3025b8f11909ef103ea00a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657b0d98961bc1e184e9a8594ae925a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df231be906adcadf52a28f176cae6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558645751c9c098e16687dce76f53019592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b0f63266a303f2d110ec1206a7742593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812bf2de18d1a4583d3ad87d0d6bb16594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478fb5721aa6be3c828a30a79c03ca5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc33a1b938187981989c803dfec0ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cc28b31c73b5b428419ad95f3a152597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e1cc7a0111f6992b513ad50e7ed0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ba8248fdab65d505e6c5fe2ffc445599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283811d7197cc003f0a1bc49cdff5fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913fa203f3d17c0ee131ab593c5a3d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebbeb3d114cc2e92f35b9cb4f0187d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8ff3afd2a68bc798097365f802788603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc911f97fe39f0930c63c24bd9c2aa5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ec1c037a4a23dadc15ee4d6930882605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe47eeae32cd93a3379ef95a36f161e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb1470df0d451329322d86b2579d6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15f1f7e5487e1dbeb96bd771cc46be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e583b067075461ad114be656a0de406609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991befdf507a2688c51cdf05379fb2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ebeb6106f8520000023cd724ef042611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db65c1d30ff86f305d76722e2e33fca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1ff9a4171076c36441973035b6e8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0e377aeab80d19ed38f9d104a4016614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b42a58d8fb5c53b5c0d0af87ad88fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bb7dcf7ec064554610acb1a72a26c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bd703b9b91193968fb9ff38a8ebd2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1969ad0cf5f8fc0c1b40ee0e462e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d684f2646ba60242ed8dbfeb3a6af73619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a979f75d0626b8cab77ba4d81832db1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd3cb84f63c4bde327297914fe487b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372318037c097423966f0d930f22c27622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbda919f293bc11c3c0bbb911ccee24623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5449d0b669be45042269cb53da62f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033ce5dbd5c9b2fc927cb2f111f7f32625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a6454a2402d296ba9c4061aabaa0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbed6aa6dc0da7c21e6b3c56b2f207627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a48b10984c74c7f156b46fe69c0d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c92d3441631e181d7c60375e26148629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2526986a7bd0d9baaaa542bcbd314a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d0dec4a5fdb2ce0cd05e6b0b14ba2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccedf7713a3dc3c72c411d78aa998c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1d7bf7c65b3d6fe848e81c8242c9e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198475c3b41467a3c1c079c3ad7b129634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f88d25e8b933b4994533777493b7fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4b7e021a3c61df313c2f04511e966636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0447d37aa797f571b2b7c900e6214bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8089fa0162e528df3140507ade8222638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a48edb308c8343282e15b3283b1fe1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fdb755bdd685710bd46edca80bfb7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69975ce318e6cd7d9ed5006b513f84f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca3e84aeaf118dc5ce1d93bb177fbc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fbdd14cbbceea7a1dc9f9cdb25361643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a404ade29e82f2b01704988068a8699644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabe1fc9e247642c26bdada55e71979645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256061abfc7e74741c3aaa4a978e0e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4dbd24f3b3e7107ec46c348c1340a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50481b41b2f5a49208eebec82dbcd0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd159f1721aa9b2562d5767f2a7de35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4c9235e29a9164091975aad44ef32650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaefa78efd711aaaf52fe11f6a3c99651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f5ddc5f6e75e2469ba19be109df74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e22762e2e2758bc875895dfd6acf3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1736bf6e74208b3734c7277f7bff4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b596eb00128a50723575277c5040694655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fdaef9b283f9be2f6e0bf130dab78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8319b7d862b8119cd593b6a1c4d84657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f940e80528fc22cb376236a64b1141658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1e3d6af6978e724e11c2bcc1858b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34f23e5566f830fb6beb45bee9b0a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb488919d163b77c37236e8de7fcc8c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e188e2b9e63b5f2cfae210d11a441662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bac937cb4a3705c1381b7f3bbef93663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c129859c3fec1e02a21b7eeffc7ee5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8512f6200d30336ff7b0a2c518fc1a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d55159d1c7bd3b80776a3a2274e3a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f1118166c44758a161439ddaba9c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36c73b29d77951fa278bf8a0c1926b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90cbaa17d16b97e109446063458c58669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a4e4f0f95f45d4410f5960192f101670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a4254c2f22a15543d7eb00fb90d60671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aef2a8a1a5a1cf344138538ee38dd9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a199bba3142e11d137bfa489f142df2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb029fcad9e0873567cbcae5cce5a051674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae32ff023bd3e2ce1048dcd222583a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1966dee4d5795be4b9cf54666bc1e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651b1e9fb2be23ea4279feaa03c02c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f15a8e3d2a497b0c2d28f67429d7ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d11f3059f4f1fbeae5956808f5cf8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4a437bea982045784afd46ba38634680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb95577a9ef97cce34800171fe211b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa724d14572f3293539780bbf100c64682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bda9b445c705c477e8629835bec71683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedd4728178c990b2277534c538eba1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffab43c3f0cdd4f61419ff1f85a7502685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0324b7c44af373d1ecbc52ec0bec758686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae7e8ea92084231e6f1ec5a49ab6b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5890a2a8fdd8ad212018e4aae774302688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9e8bdc3f5e6c55979a3cfd345366e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f157dd15132e80b55ed41626d2bdb3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79982c3edc37b37a84d16df1f7bb216691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdfb39ff392963981c13b1b9229588692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6912be5d74d717e696ef3474e6a62693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4f2e9bcfd7d31c71a92ef2abe102e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8d5a7ff1d3ed431416eb071737ddb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041a73d28b42fc0e7b87bd35aa4c1e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcc8f2cc8d59029fd99852f17d9307697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b403055ba944422a122ad43203b7cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86d6277a2f66bfaba513738eab54e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acc4b2457903c02d782e4b3dce0b97700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73586d97dc180b0eb2055ab1248df9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c5c0d61545ed30414f2fe9876e466702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98855622ab9daf3e5dad05f50b3ca7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef5d5fb42007c1c4245d8e6f2793b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044355aa9bae6093264344ec2625eac3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25599baa77a486749250f237b740ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c021157e122838c9de09955e0e82bd4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6cbe711b17317a4f644707d44b960708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1bf44ea6759d8da7306f47bc3ff78709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3683b2a6214f368ccb8c82604860c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99567820aa63e1c95f3760f0fee13c9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88c04a935d1b49f7443b5556ad4ef7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43c01f031e25ba5783b74531e640fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a075cae62bbd5b6cf8a589e0640f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1cfb02659d6f2aa9b32ea932b598d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5a44eb3cd1def031206ff85dc5035716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e6e02ab16945ea8afd3eb43e30640717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961bb094dcd6412ac9d8f8ef3116973718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e6c25d5d4cfc67e9da8cfda45a7b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341ed09c00f0466a1efc599efd5d8ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb614c0643f6878f257287c679a0616721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d499d0133ec008c807ffbcdc4edd9e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f02e8f324892e4249a444ca8606939723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f845b04f9083ad13a3f96b14205439724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5413e443eff9e648f33467a185eb31725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb712f52c8ae7e944122836adcb62d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4ab75054ae2c9a61d0fb1cebf788f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1e03a683b9c64e46a972be6b10454728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46601cb41a63a7776c6b7fa6ca42049729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786fb45f4991cc475c58c42ddc84dbd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6132ac1f7b2a42e1359009c00ab68ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2425a543eb17c94044e6985ab0ecb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c74a88eb58a113e45d675e91893fc8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc7a6e13145cc6283362f920f91305734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b0acaa2518def82adb18d9a51c4fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a625b71194d0ed2d2aeaaa5fb8b58736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe88463c547877aeef1c3d88b228f73737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5df216fbc23eaf0005ea077c7a5a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d04695fb7ba63457725176ffb7360e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6beddbb6b76c9d8976c3d19d49d0374740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d3b8fde168d622b84cae42f7b399a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f5abbc7488494dda9f2d42dc37ebe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af1698468023406547dd8fa78fc078743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a99d4e183cdaf239006343226cc359744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527612bc6e42d781df92cd105755bf3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667c55a7caeb0e6bbcefdf86d2b1789746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd31edba8b7164ce8abaf337e2fe479747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1b67c4e2ee116559e20a22dbb6f3d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ade9fa1a22330033fb070e3b5868b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b355e7d980acc5a0f866da50f89c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff82aff6144d34fdc15ce891815222751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8bf163618d154be030f914c18b4dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b4bdf4e1fe458e2e49e5f35494bdf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b38a30eaa5a6d5c689012f78085be754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c6b9409d276f9ec8b29ce65077680755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e743c26eca2c15251efc75887ed51c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd47254eeec486a9675ea7aae6ab27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd8c29ecf6f562cfe44b61dc740408758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d383c9c27fb5761733d8da0f5fb03759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787e89e03a9b5e5c98d7d9896569a25760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca943dcf78f306e5cd3ac1cfcbd3b50761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cbeb5837c1b6826079aa5e512660c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d39e8a2337d153b324947002f764e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bded63973bfcc1147b703102e99534e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dc9572ec9914247815515d1bd57b3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221290e33a565ff880e6886c4fc7e15d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3aff5d6a829127294824919ad2b5b9767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>