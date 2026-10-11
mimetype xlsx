--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082a7e36dd4831d2c48de305788cbcd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76329ddb59f6fcab186a6578ae8d5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9bf4c96ba555740fa46bf38eefe803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4675f70c22b26acf83815f348aee9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcd18a201d8a62ef8535b7f5211ab65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d8d63f3d648b6b6bc1c478b4527b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec721d4f40057ad9febb17b2fe29fae77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29676e65c6dd9ab26ba98bdedbc77338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c3fbefd25aac08e6bee22cb044d559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c8d0fc6220d5f838c4faf6baef6ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cb9679cb90171a276215e24156e4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee8ce9a0156c113d2d5073b1a5090212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175a4f092277dc53f9dd1967978466513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb53247e4a1c52d711cee7313cd99ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8cb57e30b3eb6d0acfc73fe3fc84915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a3eb52c44e720276abdb6018fd7ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17453c9ce595ff9a4937de7e639a8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac58980d05b5f28d74237a88a6ecbb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb714f5b24c0878ffb7c6b8e7b562f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724f8f04515ee660a235872678e014e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81387262d30707ce1b06808942a8697e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba78054eaac6dd165e2aac873d043a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaa0f9efa5a14955a33713d49b05a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646669d6cb9a6233611ae816e4086dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8c6f4074ab2332da36cc3faed7baa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59617424d13ba9ac85439ee87a2d8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f6953324d0b0e93dc0e227e98d62927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e077ee6756e3ac019f21acef84a03828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c9fa2f08ec869c4edf15b5d4756d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f0e3566aaf75972309e29076935b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d91c22df220d79e3938fade44f605931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04901affa6a413298fe49e9e2a019932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b931719dbdac9671553570ef3b37e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c379a32eb51659be16380f971845ae434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631f8ebc79f815533815bc63fb9627735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cea6452c65cc536ad0c7857c8f5f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f03127de6e34c743ed1baafefd91437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d59032b435e0640089e999b0e023838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d6a1c6c2b9df23bd1026d0837cb0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c946bc04d58c3ed5c48e6d2a4ae9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fe6c99b5475ef93ee8903dd79c83d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42050508813033b6934a02b361f9c8ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422a0d92a2e263d4e766fc5b0064f0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966316436a41432bc9c8c4cf6997b4c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137a30c00d91a10b12d443c26e2316845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c607a0cc3df2e88e80313fdacc62db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ff8ef7244727e0898f97215deb16147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6faa652ab0ef07bae142ccf5d7d0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdc0790f2f6273be3aa385b30e680f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2821b98062b4f1f7cfaaed8e4671d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30171a832ada3c49d4a73474fad3a11251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2cce8bc939477284ae6b11e210f6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69f44e2c38cab4878c984d5b89939653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc21c014c83065465fbbd5f84e024c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b36ed6982c11a221df9a1e7102eec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2deb10f4dbd06f68aa2dd4f256f2c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680d830eac7d45bdd6058bbabeae69f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aded77bdacf0dba0492dd409dd176f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6346337e5264c95e0e121470ff977759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bc762be39a81c882e1483a64a0fc160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8871d7ccfe369c05b3aa37aa255974b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa2a5791b300d54124f98b0804e07462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8e314c68e09d7c72e537fa26e9db563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a9ed586a60724ac7ab9a93a28c96564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f736c5dac193087913a8f204b546465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808cd647f16b272c674975e74209f3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1596e14d4cd53a654964be5e0b78a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5c64e8d375c4ff9b9f4534301968168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343be5d9ad16cbabac7b12b64f5100e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2af748c85d6df4480a45876415cea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0e8d8bf336a2df0bdca4b134a485371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbdb3a24be82d9fd38fec3c3bd2bfa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc47361e57c6e63d63b2900ac6ddff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b252905c77692357a4eae4f667ae2574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643beac355b59e02c5bb849645b53d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d840c4aa6f340ef6575a1da68f2b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236ada8e70af85d2ea5f0a9b857bf0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bf0143faf3dab6d2ab19050481e9478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4111b4b371b44de9c0818ac7f49bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1083da66347b189ffbe71b52a9a5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e22a4315cf224b8d8fc9285daa8e0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2c71466a57c643f9a1555c19f841e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c437c95e7a29a0a19ad14ecd999f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd361733bf7b020e53a5647941e8ebce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40b93587a4f8fea78e608a72f5503985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b79a3cc64b9bd093c00a3f120a66c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced30a5eda525701ff24fa62df07c4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb5d730207f8ce09203e489ab355cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75654d66b75d5fd9aecc9544270e9a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d8b1949160307239fc19fbb8671c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f829b8136a4224addba13bae4bfcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c879d4c5026c0bbbcfb37793ccf75b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a566f2db9430956e8b7b896080b7093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f34fbc211ebcf09530ca79e326ccf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99c7ce6c722e64714bfd9aa54769b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df3850a80ab132a725f40d11c7bd3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a536bbd8f00cdeb69a3cd5a1a1ead4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6f728e8e5368627603bef54f6ec8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde873e9a9f8d52c7ecdfe7ae6a93e0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab136e7eb9a80ceebdd96939ba2bc53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bf1402110f0da8df7c7d1ab78e9f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e82af3a6503637e50a427f990e0fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f7c1f3e0e83fe18bf4e721ee5049f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22040348181d4fdee5fab9261475e7f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f713ab0989cca6ea3273e70da8434cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fceb368f6b8aab46b1fbb2143fc098e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56201f5153ac73f3e314e29b0d8169107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59314c09ad54c5299b778d6c0b65b1e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539a9d0df51c86ba158165d2d1be8f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b9aee5235fbea303e6a45dd68bd3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a394acb6fbffcc5095f1f90b41ce9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3576477f5cfeac97ba1cf9435f5a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd6c0e2aefd027968466483f777e70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bde76447ce1ad9c30e6fbc84e5c9c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904612c5602c6e31c73c7344bb6b29b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8baef8743a6546784f7cf3f2b4401116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e977574fb47be490ec5fef9f7a5663117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c2554521241017105f85877879254118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31701f609dd995f62de7d3c05731f0f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7950469b67b052346c5a0827918cf6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e095a1d008da25f0ec3c179146027b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e171966e47dafc3c864204fb5b0077122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba91b4bf39b75aea64a2c3aa26869e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3156ae7298f4ccf4265018a29552b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d6d9ebc1be7198db62aa2ed98e164125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f568e2c3c9e72de5bc718812d5d649f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377eb70ddd174a89d73485957c6445b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ec8a7ddeab13ed6d1d9dfd7234c19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5367a6102354961145d11464616e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae38d4da1260e28fa147a1176fc3373130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aab8d7ee4ab76f4c4214004b0e569e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f9a7dfd6ccd36027e64f8d0f39610132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024458f02c36db55a0cb13441b310fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffeac1c77633869ffa44b34ce9d2789134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c2f576655cc7f3550d62c91883608135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4f4f5daad273e2a1bebb8c0b68ffd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ae063ed9b58c448403f45a957bace137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03acd67701b1d42c053ebca7cea54c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63e85c0cf4793afcf62cb50b046c0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24512ccb20d7d9ca3e1239e9607c9521140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a66141a28f224151765feeddccba20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9013464363af2f16f8e7a111f824c25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac52a7d52d19b2649439ca43180c569143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92858d76da0c18865887e0da51d63f1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bab028c21e4106816118bc4518d24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e586575d4d40709a0b7cfd02abb2766146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaca7cf8cb78c07010a6e482afb36b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3d801bbad05475a44e36a35c41ac1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46824c8bcd2c4f14a50cd06eae016cf0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa35c1558d1170711ffb47d6bc425e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6919a552686dc41e0b2a6158155a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457e762af2fe2960d622fe958b60fb9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fced78bce27bdb47006512de88eeb1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c06ca9b52b75e005d1b6ed8b04ebc5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb3307ca4b5fc4544f8d212e735ca5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6772f20de98749654f453b381d313156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189e8c44edd60412f40e26515aa07c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413d2a041f3439572a83fd025e66ee6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f151b546ea397e64974da63c94735b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e479d6e4f9ec11f2244faf75ceddfd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a4eb8fdbe100c0a5508bcc7d2603b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a034cb2395795accc79e300bed78cf2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7425322645c2f8d21a8e93c30dbf97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aba55edcf8471fdc094d33882166cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbcef745e3a97da82ca22ccfc12099165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c77560807e1ff009bf4d4e61da2e0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2bb8dfbe8af68508b2ae8b5a6106d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b51e44c10c0ef8c6caf52fdebab5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060625539215a9fd24ae88153971cb27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87c6938000872d118cdc5d400b87df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544ed5d2ae772dad0f4c53925b2f40d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e363ea888e2d3e7f5cc1ce58d868b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18cc61be0fdf03b369203a1bacb120173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2520ab4afe6cb4415c8bc4b0ff18ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9653049566d5855229c919d40eaba7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a358bbd5787b6d7c156d8d6dff5d4b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f45f05dc3c035a094281b07088eab0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c19679de71d4fcf8c8ff2fa5233e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19514278efe6645870e294fbc0999cca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8438ab7fb074a817cca9f2b6ad3359180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45ac0e544b413ba86b748c8c4c2f97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc510b9d4ecfb855e1a5d987d081cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dcd579e32dd490471dc6e06261715183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92f938d01b00076d100d07bc925fc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bb3651385d7544275ad809c5e5ce3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962c7d5aa336aa6c8c54e73d5d6a236186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04a054b153a5b83ca32fefcb8664e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ba6c6407e5a99d93d326d7ccd56d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f05b7037a50914f16a46b64dd56a93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5a3e02ad8d9a907904bb831d0109a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5af457312ecb8bbf83620e1c41c02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b27d756d3a747c1689dbe4b6acf08c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f1f5d16c9adbe1aa10d0d797318ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42b659bdfd474de9830c06e40e4c35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f03880adfe474af4f5af5304556f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc59915ec09f6c08875405dd0baaa7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203394108133d0dee8526530e5cd7fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766ef0f21ffaf9dacfc50a84faeed38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d48e5d524a209492e259a1144f59e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f28205ac7ebb2dea5af1b90146ae1f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09114a0b7de426c5883f9ee4a8d185201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bad883606cb2850a36813624740af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5178c72f6b3c0b91acd34b3c7ceb3d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb56040c880e1353816765d869a07b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374c4ba9f918033956ee6b2f28051f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2ed328d039d907d0a77833482f010206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af116e9bb72cdfa4fa83d0c37abb6662207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61e78322bc70330bb09e5169c67bda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cef0a51cd0b7c92c7db1af9fc275e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1618bd2b490ccc2ed413e9fe8ba9154210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80043b2670285d6b6d34f19d1e1206ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab19c1796aba490bcc2dfe7346740d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55409ca8819af1a7a338f6d09d76b826213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250b9a34f1c0c6525c41672b9ab3fa5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7485c9218d5cece7e5e2e1166f57a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666b8a0b273b8f96e39013b90476fa2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37c79ccc696b4c2e85d79db01d32b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ca39e512101d6ace7f01f4f71b535218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3b7ef3b4db01b6b3627a95590725f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970f00988648262367dc22a6dbab80f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d15c4bdfda98ade051a682bc23974221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cff6d80badc439724306910fc2043222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce76ca7b57f45ae54e9190328f420b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbeec90423b7d9043bb09024b293f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ad880a0ccdf107d2ed0ea7b08d8d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4f710226577da3da248215b7a5d79226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce8db7393c4d45df0d6c05b98a6698227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c56abb5b8a33beac7d7cfd071ad35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9be105eed59647e21b813848a2690229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d493aa7418502a874a613ce826d405230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5fbba192439148a96c3998b8eb568231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f5e536db970885e3f47a9e1bf506a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9a91ea283038d232ca0a64f053660233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3c46ee888e553a2e00b4fb357d512234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c21eb204e2776dcd92c10e6fb90a5d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1934f2591fb06882141ae1755b69263236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d041e6976fff1c55811a86c03debd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39983a74ea1af1d50b5c965c2729fce5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440c9e96df5901a37b2488369990ac0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408178d21a4727a4429307bbf228b42240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966e10ec98384749717394e49e16209241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb5c5cd8395ccc21eab8d4d0f30959242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad846e9fbbba9e69ad7ec36a0b52899243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff718c427bbe5e96aa2f96dde867e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c4a92ecfdc9a07b4c20862e43ee63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da76377fd782a48b4a6317296325561246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad57138c84609e1381a111f913cc0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee5f8e1c5796cdbadf8644064249c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc284cf7845341ad95bd44d9fdf2dfb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea69918df257a6c559d0626c42ff1f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134861b108c68c969ce9460ec6607081251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17de1d91f94eff98898b993d86b3e14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d99abbb0373ee9dde9e1e5b3c5946253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45957cc7927a858156c39507336c28e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19699877e1bebf6c9fda97f4d4bd46a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354505f2922c2f7d47588178430941d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4accc3ba7d9f86c3e1cade76c56cc0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092489a0604e6f4cc96cfcacef7c4fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a76f778af117d0e2c6d9eca1fdb25c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3275431c13bbc68b3aaa9402d91984b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a361c6eafa372c6500a6d7ab51b57ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e580a9e455e831962cf8f6143d8a827262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b771aa1bd05a058a8aee3375a5c73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25786db3a0297fcdfba7944085b04f71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368de8a43c9ced93da4a37adb09eb1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b1c3c8e511777b4628b462a19d30e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf9cbbebd52bc250ba032a18595c90267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471822deba77f8d3bfdb2d6ee6409254268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24991ef3cb952c9980d749a71ba93c12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155af177a13bb36d31a2484e1dee1c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9708567f32ce5af677c5163c158d0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f86758093f8147cde609f4753e4599272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e098e405742c24fdb46d4c0a06f2cc9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79d30ed66ae18455c93253a7768355274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc80dffc02dbcecaf0ded23ee3a6645275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb2f8c5add71edc113549fc6c678dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31b215d5589c8e91493799b11b1b6b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434a83e305318ba27cb493de8c7347d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a367840122490c8904256e834f0d505279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e66ef5b8005817ea9769e54ae2a8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac84ac8184ccdd899055c86ea543975281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509167199381e88352634e353063ab7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973ef6a9f59a41c2e7c3574235fb314283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b05ffabc3fee78bf64e2b343044f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fae5e6549aeef4ccfd5ff7caa2c9f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb7e85166e0b9ad8a83c6ff67f320d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbe56df8b9f8ec20e0cb579f5d5c4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1373fb2261f9e76817643a71fed3ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca575dcd71f2fde93657b75aca54ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3da2a529c6f134582028f4af88c956290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb7a042f9019503bb253775cfb75ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f313927144bb6caa87f4a75474b7e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d085dac37391aba3be9263d62129c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca903a7b0278db5a5504247e1e8c9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0910c8fe17695dac173dbfdbff868295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05c0cad1603078292334511c79cbee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939629a775903aa0e879a21559b3991c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4da3c7bf38605934ea846f99642397298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d8e07df03336e3a9a66d4ea97f5ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373064861e8522822987742b9e32c651300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258af53688ce43b7dfc867efa5c45078301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771eda9b5e5d82c8f3c1e13ea24dfdb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0ee1187bee09f02ea07e80d8e45d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065853c01d51f2507ef386fb75c3abb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b575aaa60595fc46afe4228f0be20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a64d13a63653081923e5d35a1e238d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd63d018f890e92ea48566d4be7a2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85d2683559e2fddcf9f70b4ca1a864308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fce2d22c01987c889530162c97572309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a172a275d30c9de4a3a65ad0ce46d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53cddeb3e25ed3bb4437e1cc5d9d26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edc028cac9079e809c07d5215b3adf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7c4a2351d3075f6f6250c9dd34b02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb7f9e088191390a09f1428bf1a63e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027b1aedec7d729e049f45c972f548f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9094b7f706776109741add5419e2de9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307846ce0b4904cb031fcc990694ee20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d2cdec646f03d99a09736e9860a6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387fbb8e3f870d1246989bb8ed176f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb046b4359c102edf36c88575a2dc30f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfbe2b229d5dcabb73a86b52e56b48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f6eea30905b69df9e85f5feddd461322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c57524cfe5c056e1c54bde62483d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a19c2be1415735ee5703edac3ec10e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eda79ac4d837811e0b14777f40a07c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8072a71e198dbff792a0f61765c3d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa962d5f8370599b37c2416e998b5dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643578ccbad49b3cf3b5424f67e9f7d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc54ddf99373f049762bdb99559afe5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31824f2a03219729f134fc361728fea5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c36f4ef0e13e85ca9bd80a377ed898331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72008123f521f57ee17dbe92ad790c9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5594f7055a14d2e783dff59d78fb3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0995b808f280dcaab12ae75acacf2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036257b674c54a0f5201c40197cd381c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e4321fe3a52d8d983c33bffa34500336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92128ff22d5b3d1c6d58097f438f36e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ce4978f3d247f4f05ff8d82206e2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7a7eb2d333e0c6d08f5669a784dd7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13432eb51ff2ac3659a8695d77910b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c316a22d1b0bb5517345837b7cf6707341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef96dfd47b7e1b6c2f3d16f1f93d737342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bca1433bed8304dbe6386d22b872f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f97f1c429a07c1075a500b600aa18c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f2d5d1db3728bc7b8e9906d7f1e69345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c033ae43f7a8334b57bc5d8691244346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d96f205dda64a063fe9076943937ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f54606ebeb001a0bc34bd05b2c9680348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60e336f78821f2b3cb41b9957112ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee390ea70322b69937fa340473fbc3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764bcf84640efe55d5f0945dd4cb2d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9a928ed7dcde7c0f87335eea9db11352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e51085c54f9ff8a23375a4d199c24f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61cc5215cdf2665c0b81c0f38e3c45354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935ea9f199084dcb21a61e11dcb4eae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124053ff141d6f30050ea551e7e391d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c9706659e7f8adcbe3934ca8f9e55357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d71833d764b53ea94f6993629471a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd30d4e347dee2ba0a5f04abfe3296359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354bd4291f8c63b6ae91d985b503404360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd6487c0dcd3a62b65ac9d0cb1d16c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46709fe7b8c4537b93641051b908765b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e5b6095f8824ddf7ec16a68ab9438363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1688917a5a4c815726c58dde67d9fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d14317a5757739951638af9379f2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95369a5f9bb819eca7c2d8cde6dbdcf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9568a6d4b149b66a2fdc9cf7d310b8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d6830693f8c572226d738c4eb9e70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498ea6375df379ba1e774b59a67ab16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4db31c68e7fa2aff080bc3ff77a7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a94456b44f96d0af7f21d6a93967b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598ac7867ed1e54a239babec28eb4be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c356b425d9f8bd0177afbee4b6c86da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496557e276daf6dda8e1c6c7b55ad47374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db93ef651e3c41f5b1d2754f8dd768375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29af1694bd761620136d8f10f2054f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435da0d41d1bde018eac17aef8982381377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db50e4f15d640de01cf0f8ea1a056c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060058ea614f8625c83e4ba9f298713379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9f00481edced36a9519d87adb94a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdfa6d9bc63f7c1bc11761eca92936381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fdb04f0b0b02af3d12583ae973ebd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e75260f1e822066c783a764b07972f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32f1e864299f33de6950c469cba537384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fada1237ee3beaabc119a7abd46238385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783665add75fe381ef64a0d6522cae43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c84d6e7491f8a129f6454365dbb47387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfef8faeec89fdaf0a54d7a2c35b1b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f0bc0ea760999571d1f0abaf9d92a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bd333c043c92af8f2c632f86a1d8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8073c7e9a3377c92ef01fbba92b632d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535d432de8d661da2df925ad1aee8e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00609e87ebae671ac7116780d7cb1549393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8823777a8eaa3b5c96284a07647ad53394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19d2f62e09a3e4e7d3849efbbd6717395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a963f08d15e7bff87c6fb149d710ba1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26466a58fccc9bdd68126302794e0e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6fa7ceb284e8bfcc49983f2436083398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5022d9b3c7183f759bd632796da5e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62282417e89c1b11a0539036dab62b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db808d6d74c9983b9eaece7d52145a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9f8aa836a3b919e47559d8cbcae03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af11172d6a210cd0aa41e988d48bf0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103643e514be468e3ea6cd386166014404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a32a86fd1038aacf7c5bffe5f539b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39297c3f93d82f85e42f58c37e161991406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44200aa48715bb6ac321f3397ef7d1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0cbabce38b08e7b2e8d64f82f61f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a1968539fcfb1fd8e9755ae178362409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d8fb1f39ae96e32589eb558b35a7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c2693bed5f02ec9bf8528203ffa78411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86fe87fd7d85f0dac58ca6ee79b4e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2084afe3eb3d1f04b021a687b4ea5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddaa4e2d440f54e7bbd17d8ba28400414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2c0d13669a168e02cc518628b02f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7ed510bcd2aa0d4a325ea0e15f684416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137709186cf5e2c158f0e6664bc2dd5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdc4191370f185950e53e600b04919418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a6f8845b363d62793a4489bda2cbb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d75ae99f413f0747345c55b574948420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad47a6dddc8e4d4013590b7adcdcca1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306a6d60c9369bcfe083bcb70a4fe0d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d21c09f791d652413a418a7d999d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833b27147b663453042b91cebd4b831424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68a5df120ad6ce4dc9b73dabd28373425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d3965293bc079f33524fd974e890e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822a2ed474894a98616b700aab18c2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5f3ae9843ca4f24e4c4e47ff22067428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63b2b6347bfba5a244ab161d639a06429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce27d8c89998a0c67395fd91abca4e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197359580eacc566a289d2f004f9209431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee279fba8c3067187f219f2c646186c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210d53a350ea000174dc20c9273ef57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678736259f593887fc1ab55bc99a586434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db170cf23e540eaa847141c8b868ea14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c95ec9ad3123ab6d8c40f945e5bac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f30b80794c9dd87b2cde19e13ea1a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368531ddd247093ebb89d1367b757742438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab37994c6a881b333bdc0babac197f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac38d33a23052b0defee11bb0e8d25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0512d58a7eff6e369d9eabe39c08255441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2aa7e6233e734b14582544222fade442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59282d0228514782d1271cc314ed291443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b52b00352b5ff51d19e4129a8bb296444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ea9ef0b5bc8aa31c20eed587ccd71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf40c91aed12ec1398a9f0863d1b89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1fcbd869edc97bcc55e170d9fa926447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e103e1e21271cdb70e6e0628021db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244455ef0b039e5d8fc3c431fc2e35a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4c873a8433492fb004cb028d9dc77450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8698fd0fbb73505f6936531df7326b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce045054461cf5ea4383650978cbb56e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354e0d7f6563ef7f0f81ff2b0bc96bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c14bf3b2f68de087d1d04d019608fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c8c982b0a0ccffa92fbd626fc6b8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb7ea649203977bf21697075c64bc0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f918758f130ec109fc52428c8a98fab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99389528c3c059976f6f6e75b59595458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bbc6e1fb45ea52c2b8eacf791a4bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea85cb10264f4f95a2320c05b66d49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd49c254e20528187baeb1a6ccb194461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a69a39903b7718fc6aecd76b2646c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783da10dca96e5c17b7ebe16d7cb4c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f98adcabe3aeedc1da39c3c697e84b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9015b8bccc2a9e5ac65403519b80c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d509f65901018ceec1de5693822109466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3eac22c01f57d419c7434de0774320467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3315b36a8f56314b1aaba1ddbf7f31468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ecf434f0a8735e0ab16c6c2c6dbd6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b7345bb8a036499e07d26b0676ede470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f85db1a2ce0d4e380551dbb921487d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24063ea07a93e2145afed9dbdb217794472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0c2d6fae00ac9989c25758c617cd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de425799389ee3bd9355ec43d2b884474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60832a10881873c76400bb38078e3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ff9d423633cb776c09d48a15b32c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81838174fc7906e20dbed93ef411b7e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b542f62d6e9a10d1efdaa718533a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c60377945f9b1e2458532095004ed2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d8190f6110649edb729f31e2a7b5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc66601bb9329051caeb95a82c9a2a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d597808e06996b737eb02964f3cdda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503cba508862eab14e19539aa867d28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285c3d9171761ce3195cae986696d05484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65743abaf451492bfbd36bd42f16e963485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf485fc09f47d2a3b4aa1f0794031280486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc01ae591eaa72f55096f9448286f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38062dbc69abc7c0ecbcd0bb12a12e24488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feed8835a9a490890a7946941120426489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399adb5eba02f550958da0211fd6de05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a8c1ad681a2cdbedb879ab8d95445491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dbc026618c76d048f60c059017a62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9294dc9ccdefdeed5af3874274253493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071d26a24a8e704236a38b37c60f718494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de265ada1334b488e5b543626a7cefe8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f677585db01af67cce3aab9aef36b55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506bd44289cea42f6bb040f7c0a2e32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff45142e2d750a20eec860ebc8fab71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ace238f74f23a4aa0794ef278a575499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e1860498971a1926111d66c781a57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb8422c5d4b82d4b6ced04db9e090c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33466f8f30222ee8a6c5d36bbadf74bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbdb9d59d5bb6694a0f025234069c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bd2364fe0c4b59d26e8afa3a85e19504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddaaee584b763705f516a269faaf0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929b206d5e1df5bc5df287b14aadaa0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550b4df346ee25e0a638db2d51ede0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4be86fa06313d76cd6ec819fd0e8a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb54b63ea418da643e246ff3fde8c34509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6507424679eeae151b49985eb57af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f2aeccaaf11a5881984eba6d3d1e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842aa2bbfae7b764c4b1d479232ada1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e1bacbe1f74e7338d33ca2cfc097d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07d8720af98f4e8a7796aca68df8e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689a1ad27000c31f9123c71f1bf3501515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735aa8fae22f2277b4b982215de0bf0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8652d868f36db1b2a15bbb0d00a421517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c45d132a923e398371ef369fd8514518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc7676b4561002c5e93ec2f990408c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cf12220d88693190cbad5ffefe178520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b188e5187fd0bd5b68273a7b6f142d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2abd59a0f08fe325ada74fa9b0640522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4f809b93779ddd9a1a35718c27814523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8bdd9748ab393a1fd82ae3f3ab40d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f45d1feaa2839e6616e8202d74bc08525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709f9738939a191eb5fcf8c344d0ef5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25639b5f8036ff46e0031793281a03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce908a0c51d4cc00ac265a6e025daec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc2cfa665b7813a9c37165d236ea41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccc8781e941f894c36e30eeb25d811530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6954ea5278b046c9867e940dbfc43a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c2ca261bb6b5ff2fc62ee6bd380e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad807016a4ea5790d989edc37a9e9d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb24edabe454140480a72fe09e75c16534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459628456f7b3f0d7da63f837f57e8d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe03374ad975375857664abcaab7e85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe12576e4bb017a020f9176dc5c577537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ae8af668e142b392285167c50c9cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d729a0af6e26d73835591fa126382539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61824d4bac28674c3428ed415ef1401540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdb5f0d6443823d077a3b9695682af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613fa6e4ebacde3553f4439ebefeeb8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f69ffdaba2c4ec118fadb35349a62543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9846e13164f29bd0c3d566e83a1ab3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45702d1f79d564cbe289d7cd0d585d23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf04407671ed760b7800ef814ae614b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b2ea7f2118f523d3aad1d9314acc7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febc5af4c8f3a5ee9c0eab4cccb685c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a00d07027b091cebb35f28578240be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a345c7726cfc8baa82206ca145a68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563ff01b8868f54218600369293d3b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6c80cfb46348ea3c7465ac6c878b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60482a216470e241a03e5c4cbb31f39a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d45de122fb3458819bea9c41b487c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a851fdd3beda7570beb790a15110d48555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd84ce84774a3e2d5e192d9609d796556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c240fba689026d563a388bc1fc1d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1f080109c1a4a7b451234f6de737e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d31d8e3edb185443f6480a5aa722c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3eaeac037bb4ddfb8d4e18313005d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdf3005d2ebe18b6f5630011cf7dc9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4e8581b8562323ab839575ac9d454562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a74776fe7aa5fa053f7eecb76c295563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381956b446c9fda5cf86a59816c4ea5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac34ff33a4a89849a0bbcfc8d5a935565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ba285b51fd147deca8f5621a2b44e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af223cc2c1f1f2fdfff68fe9e5e004fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76053ac284210a82db32bcc2cf6c3cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdeee82d8676316d3248084bfdbd17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1c15b6d5e41c5b2daeb58745bb134570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b03d20a58c5aa9af82a8fa89ae595e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dfb7f63411e0ca8df22f8916987c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e015198aa68953fed35c4d7e401895573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae679e1ba6afb1f7170ecf2dc872c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890eb177a6d75a444d1a431bf8b68a1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b297a1edc03a8e18c4a76c3b4fb47d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef6b9c06aa90215ad89d02933c6917577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60993fc68d4a2408bce551d61cec38bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfa2488d2732ff724693d7c13331fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260012ad1feb37c6c6ae42b76c888c6d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b15d5c25c8d7732dac333d19f98fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73579e761c38e0bbf70d154e410ca9d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e71ee5178c5f4c0d35ae9952e1ccc9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520ef84cc09a6bb1c6fa028cdeecb91584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412086a01ef03f2df8b6c4c2c641a5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448b31f68a371aabd5069d94d97b79b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32022d1cf2b844a97816c8124248d9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc61d35e224399e6d6018b7b8fc9d3a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbfecdf00f4c965363ff26170025cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeddd33035f26de5507bb08129345be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1981c7b1b4fc3b31d0b4d36b6461d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c7cbc12f709a6b3d4a3030e9eae4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817a90d4cd58af1deef389cddb2fe98593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8493fd9ca98fc641b083ae3a85b408594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a94aec0fa1ba4ea2e3bf16ff5b049c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18793998fe06ba40c78afdbfa51cd0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dbff448c8f104babb3d883728e228597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c3ec8f0f66b4a4b09b6077e0bf648598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b88f0cb664beb781368e909828f735599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804d7a5983d7e441cdfc469f00a86dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb280d35f670c59315898dda4f38a1a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c23212f0feed14215a86eddfeb2832602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676167fb33c0e7cedbb9717683853f03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33043c2160d2b279a1b06601b2429936604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb3c226049bfc90c569078cce2a116605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25005ef9ae1b549a4a520d5f8045b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed3e3d579daa7a55e8a5147d6c686c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cd4fe0070c83812e5e6372973fb4c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3a1f37efe82ec4c87e7d97094815b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98587644030d84e44c394302a688b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404e114d039a8abce30d903120e82f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969f58c45dde75f39e882656e434ef1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3717a310ec66d9e51bd8898f88014613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8065bb4e1df469a4770b077f27b1fc5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fefa9852568cb18029641f26f91034615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e462f04d6b3a9b82ac4fb58307f32c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd42b7265bbe68d1b50eaee9bca2288617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e105239f94360f658a90a5dfa1371db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb888115537748c35d8717b60ee8aa3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99a4cd9a57054bb6a5dc159f57da6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25e3782c8be13fe9643c84bc546b11621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364e32f8dbb82d76c40663a7a96580b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6e4c0558ad77a55c9071771ffe046623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315530f86c77a0744a7de360774476d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900877d509eeea47338274e140cf6ed8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2406380b7abf1200dea9ea37e6c0b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15342cdf5a374d604647fcc4c77dd84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d3c44bba23b60d3e3fa6567412efc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5eb99f992e0931d1f2b939d22fd820629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a1759fd4519d1c473cee20441ba2b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078912bf50a4297dd5c5e4e2b3b28d52631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3431783ba5150656b8a17868ef217d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1a609f5956c8115ab5182051a3de1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c11bc43561a67a95209f2e29b9b6a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a40da2bd1dea79b834369056aacfa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c763561fa7ad33d3f28824fe28bfcc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a65ae6bdb0c9fbd6ca7c82c61900f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65377a3cfe9381ea437aeea133ec9cd7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc7b041ba258a72c52e338733df08f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df4abe347f68d71a773560e0780ddd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5a75a6af31147e3b1af342fa0acd2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebbd3874d192bc2dccc7edf33ba779642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6766d36c0a3aaae6d9f9d0e67b212e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445507798dd564cdd72786161a573d49644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442db45bb19b0baca534e21c67d443a7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bcf46e17488368fca753398ea0e8b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c4e7348280271d2a3e075cd66da19647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a83fdde5ef42ce02502586a7b918ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c183ef6d8210f83bc42f9a6c6de0d73649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0b5ff5af55812a41dbed0c7df3abb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca67bc6fb0059eb76c83fb3ecc264ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23bc34563cff6e5285b9206a19e723652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b6e72a62fa6ca8b98e023096fc363653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5439eded86783c2c1e5fa2a52e30be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1834e0c2776192f2962a4f069fe1b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54a902c56e36c88898f1a674289de2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72991bba06326ef740929944e23b5b5f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5629ca3a61b7b924fb8590ee3c369bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c64880bf5d217947a7dbde946fcbb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18edf9fb60b92044651604a387d9271660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5d19f79b519b67505b30f78fd3142661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5014d94b0d16a3a586265c1ab012dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dadc9e14d891fb49afacd9a3f3890e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84c2b3f9f0321945a7a496fa1bbad6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef6cd411ea35bcebcbdc282f58d7a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cfe9e463216821570b82dce072252666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d9cf7615778102ca1dc92d74e45d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a2c284094750f371a22a542cf7a14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f8b79dfe8e01fc57c3e5051ad3898669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7556febe1c7658df2593be80dc9142670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f08128bb21d5f6c3bbd83204d35f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d0521ff1e937b13c96b70e3550b47672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cef83babcc3ac8397208c9eeebffa5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5717c50de117b4dac560055fd537115674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52d31d65d6d731b97ae38e58753461675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab9d13ed626512fba3dbc039f6af4f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae836c9abf46feba8972a007f146608d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9ce1815e9f270b3cccbfe96e8a8bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460ea1760c89f193d41df385c48e65b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb855b5248a2dfce7ad2cdaa9ccf26680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669db3fc8812dd828fcffde8bec32d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2583608f35995a97d9eeeec40b90a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e6c9092381d373069711efcde7008683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454cd113d9f8a963e560be00ba3b213684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bc8db63b9d4ece889028dec03eb68685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa89d5abad66065ab14023e6269011686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a47e13051a817844f88c317114f7d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced52f2693b1858536f5854ce0bb7531688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518680ccda01be13274d75be1af23bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b72c12c7917df1fa28c80e120adf6b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1064c81157b44ae1ac1ac67081d3f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08ae7adc270fd3d54f5bb0cfc69ef0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef3908880cd8793c67b296aa87d995693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2b73206dda74cf06bd56e496844dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5d29ed2da391a95c9d37cb0929a37695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654bf0f46f169fb0160815c8a906340696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022dd47bb1c067df92673291c01fe15697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed835c6542954968af28bbea7fd30293698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e5660dfbda5c3edc125159ab0578d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acd06dced86b9d1c7a86ac9fa1fd50700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5400ec82ab5dc74d164f20f6d2960d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be855bbd4a14d124497271e618b594702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f8b4d8cd44c8fc18b5db4f03eb633703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e16523a0f541f76a94d0d7669c3e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d37d55c8c65d2bb97bf267aed82b36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10373908b109cd82d4b813d09abca4d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53359cebdb57cadf07c7fc1bf319f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ea93e304e6b492e622d4f48f5aa48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35533182f79765a99e56af58e64b3e62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ee19957ce624ba6396481a2bc539c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f9cedb03ebf08d88542f1915b57f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de408ffa3e9d859c88f18eafbaf832712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1c06e65a9546773a4cb74eed7af00713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9742962376f647b26010c86cd5063714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fab4d99054bd3eca8ca2aac0e26642715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1b2389237f969273dd608861410c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae21ab137b392ca5c1d133ebe52a69717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e3249e0eb386659a9e4cee34a004f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f238f0bb3585db2f5bc02fd15045d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a3426aeac18ec96b1ebad3601daf2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa2af00a52be9a7d7b4eb44f09da39721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcb0379f295558dff00b4e231c0ad3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f88cd7e607311b17935ea824fb75f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f1aec0e804f9e0b807a516c016f6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabd58241fb03a4a6e2689c6a378571725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df565f7d8f0cc4ef27e23c9a99661a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ed841030be6342a5ae0cd10fb27b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f65db0a29543cc133be90df8eae2e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5e03ff7b754354e0d73e1fc002e21729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74078c96eb868f592cc74ef2c53d41730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55fa5c9e91353fc5d2303e96927f02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1a2b7fb5dbd48ac10e03d831e2cd9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6f8dec67a081e408fd5a3c063b950733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f70c6e578e44ab625b54c2c46bd2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5311ad7e138721a0552d87f8d4bd1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148795bf12cc2092eff242ee1f233d4c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8195058f0ccb5a6a19348aa34764cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fdcf78b8eab6baafc230ec742422f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb288451d1ad4719fbae4ec759ea10739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4152b8805c9edc770225e86c2d02b2d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bb44b95725eadb825ebc5a748d64a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff908f670cdb3bfa1dfcfb84ca4d53d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeb5bc74b98d3a5527cb72a4e255c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a751cae995b793b2b71b515e849307744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287fe182c74d90d6e9e3657c77ea439745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8cfc9c78569b62e8992c16665161d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c16caf819b1d0aff24c942c400a5ba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48f708cfd880c1433bb60cf34bc388748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d681a7283c8e841a266555b5eb13cf8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef79be42b0d824d2935ef03dba6a5b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248399f083b4f315a6a19cb1aa144c11751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c18521c206f9d6bede08402296e17c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f2ca96076f2f65504f361c77e814b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686af959152a240f003ad0e9f2e1b6d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0afee68625d16f1aedee2eb0500e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081282b5d278b92f962ea8fea023c7e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63552e7d78abab26814e2d97bcd9f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07115ca41a97e2be6d3efcb1376b7506758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4730a34fd3951246ebbe2194bbf9b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589944330559ac0929cc14294bad856760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ad1bbe988406f74b0f90e4f57a658761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792adf2f79f9b7ad9e51d67f512f55d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d965575c8912f35e4fcae53b5b71836763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3a8c874965042644bdb1ad9d403fc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7650eef182f702c5c598ffd801175765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996aa7825ce31306bd634b4115330620766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68499a85611f004469332f0496f55e19767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85c1c42bc776ce4ee4e41582721dca768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900ae1caea924cb61a873e63dfff443769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40341b0468d3736fefba66a825dfd2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5baa1d93ad2f15256544fa30605c2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289744291e72ca83be41b106c510b3e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fd87da0f47dc6993790c163cfbd04773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f425a10814b5fe00350b1f7ff4789774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a5fb618bf466fa034afe8ab41d153775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172af571aa45e6ef778a86dfa23425a0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c30847271b6cc3a020b05fe72a5925777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5ea1fa4483d27cbfc1faca5633d89778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ede3cbba8daaad201e70d98a455cd2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ec7df4fa7ebe2729d4f3d004ae986780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55b833e60600951f4b440b66ab4c87781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46379effb6b9f2ee31aaa8cadc6528fb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8625ca5625eeb193e14ada4e17f660783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a654984eabb8a3ab671f8c3d2336994784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affd1f8c01b80afa148ea97ffd0edd6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9cab7d85339e89a6f053cc625d429786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebfe129bf70c62117c5f7d5ac8acda787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161f2f2fa55e47208e79218ac39a86a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cf518fd7ea61eee1ada5a3c7e837f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ad5b2fef9bfba7f0748d13b06a07f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067702bd8188e4afd16d5405fb2e40ed791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c3cc949206a81d4df8545267636f2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b228572540f28e4fddeccbd56f1b6d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97977d60bfcd8e9819d94630d1c5631794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b97c3dbd349e69ed2b7babbf4df68e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a43f6b7a6797a42d2ba668cd6aeff1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e944ccb85c13e49a5e37e2c7c6b2b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214abf6cefbd2729c70b1aa4dcfa23c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e8679d0023cf96991dbe227d5738e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877a61f43876699def962e7130f4ffd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4da7622e64c149c6c9dd4012833749801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dcfe2c23c01b253455756cb1eedb2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8158e5856e25e19d1d363d939561bb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6508a4ae9a1d147fc0446bb0a0e12804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338aa61cee08a0177a3d9f0f40603a97805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12659ada7af20ec66068decbe91a84806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893b1dff1b9112765fea7afd028ffae807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f07411e422fca3d398b7b3f44c4edd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0345bd6fbd37b6609795ce0b8ef7af2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7783190141005b02fef470a94dee829810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ab8b34cc098ccc73435b028981443811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e913a0ea1db889f196282776362743812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076114d484dae7659bbcbe159e683e2f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77eeb823a289c67f30c218dc605302814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40781f0251af209da524bf6442a35f26815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873d2454bf84e1b146888fe535abacd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0eb4d240bdf7b39168571071d2570817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aecff358f431a28d4565a1d0440f1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9511ddb8afa7b96e444150c5862902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07fa59755531f7fd0d707fa27ff1573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefc0d93016b85f935594449b4379114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e670a98f4dfc3adebd120fdf970355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1a4bfe880c39ddf60e8f547410e766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ba15ad26b00ce7cefb1dbc9b48af67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a771a8e91236803069841b62104dcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20c4f2ff1626e431d7110b02e78f389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95f88cb6cef3693daca92f76e7c69110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac831d13abd3512897c57db7cda188511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e613b2cb37ddad1897ad28d67f8412d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d4152f153cd9a610dbef47845b7ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef90bea3f80a61a8a6190b4534c52eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f78d7a209e3530d06ccffc49b0ceb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87a3e17bfaac8f9778fe2e249ca18516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55a397bdeeb8b174e0a8c329094b3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47022d246e8b25c08122b20f03f3f59c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f122b93d38ea0e2b5466df63feba5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a3b9cae9f423e51ff4d81c4473fd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9db50ac6df94ce6222b289ed6c89f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f4465f21ef305b16d8b438b3a2e9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af341d54351d3b829e5fb07be2932c6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f9e224a4b6a326f1d3f4ffd66c3ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24559a9eb23818a0cfeba41e13dddcdd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19745f8e33e8a7a733fdb7c655be2ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9d4922db959cdde9638d0966e86ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac5ae07950945cd2fa7148d786461528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cda2f1dfbe933fec1e3504e555ec929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98373ef97417f1c39e06193174beec3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a00cb22a2cd47784f3b1ddce39590f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a489d432097e534c88b4754461c8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6789f8197de95027215fa467a4e6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97a67dcb796f2b54bcc2838f650ede34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174de6d922aa58922c49cf660bd1a11335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0ca57e7aef137f3623684118df2a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d896d2dd747e8335e6bae7bf5bd9e0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1624aa1dd34c31049d29c1261e6c5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f05c53637f6f8de70676c5d76300839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634bed17c61d96bdeda99fd7460f73940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d630a4c5d0a759de879c0da32b505c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bd5d7fd1ab883cc597bcab696239142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389bcb60a940ac6f0eae5fb15285b8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60604eb19f0eec5459f06db968b3786244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f953914f0fa1673b892d5e30820bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afecf166c68f15f79d31dbd128634246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d1e899d40e0791b0237c67a08b0bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7afd4420b57f36c491e973a1875f9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebbcc332680e7ef462dcc5af32928049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289c3dfe9f996affb95da373db7ec8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00daba0d4e22b1a48fccfba8effa7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0560caf81c7806bd7916f2a9c37ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15dc4e66ffebd0f8faf5ad61d21e2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e556084215178f15d1651d2f8dcecb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d47ad844d5670fa3c333252b2106655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c09e58d108f513a9b0b875113a38256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24e546e3fe003d12554e2b479e13f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3efb3228ea558c2c0bb670af5c9e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1759c71e0ade189cfed7c1f6da2d3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5f879164494c49f2253492c470f6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2b01dd8b795e874f68ac8c45e51e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1446f74ccc7114aa033a7844b3435b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2736da83dfe6e122dda387c966d8c7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc264081e37f542a2a04a3453c828c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79ca56ff7d7c573d263bddb3deaba665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159920a2e851b10dacb1d85809e62f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf64006813312670e8aff85dceeeaef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901849c3e56ee5bbcabc3d309f6aea568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5994e9f5cfc70e366d1514aac60cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e348cfb022289baa71df2f939e1faf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfba624c5fcb1cec94115e765dc8af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab827f15d8bc4d04b2e8c2b57174df8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7cff204e5be3b7f88643b9ccf556973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442272ef13e3b47051139a546400d25574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bbcb9eb578a56932aae93d614adb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba526783eab230b051016cb6bafe432876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf922b5e6e1b9014dc5ef78bcf3690c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca747bc84ee7f3acae81760ff407abcb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477b55fd71a6ee04fbe5694f579dea579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13ef3807515a6dba41486be78760c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae464b2a588a9c137b1ba2a7b3595d9b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac48322f6af26f21ffe0302b455b8c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867cf80095abfdf010239b854336ac883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725313ac7a8a11e26cde8ff98f2a9d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06787c5ac453fd2edbc81d385709f12985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8395d38f4f0030c48e420c6cf264586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7633bdbf9053394b0ca9c883f60abb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4189ffcf6f2ee20aa53d364bf93ff288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c252fcaf464a9acd1528a321acf83f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371d0da15b255aafe9aa9e15dceaed990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f042a878b9fa2163e99a3e4cea9cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d60a858124304b9878daf47ed5e01e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae5f8bff2915ec9443064de49a91fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489601db47fd204a92b60fd183eafaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81304b304e979652c1d602ed1bbec20a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d48cce8552f15d582122eacb7da6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa61dbdf675417775140894f8483d8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c86df9f3a5cd97add7571c479796598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be652a7462106f819ec3f09d86fc60ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95b1c0f89ed537b8e954143c69690f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a8928a216d55b76e9e391e61ed83c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa52033fe7c3f5efe5eeb1a5924011102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ade87af816dd1a492fae409cd3b13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27701d9b27d7d08615a639efca3b43da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3e9a4b2db48461083f16c74cfcbe5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c1b3759264111d89cc0c7dbf0145e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774c7e3cf8cd6e1822be7ced84ba331107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d7bc06c3a653383095535f25f2ed1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b59afe100821f1d0d8ba8071fa5b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94742fc0d623e9a3245fc929103d759110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a09fe73f4db2a4da73badf00bae465111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdf0f4e0ee1bfc6f58fb61c66be763112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7d1587f9b4ef4ad76249bd7f1b132113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c995186c31b58e00fe608fd7aa233114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126946c624a45df648926b2b71a90fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0038d0b5e33886d8b72615c3ec0f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1405e598a218c1de5d00166888e411117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d45eeb51bea688c53736917ca4ac4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7dd3ec8d16681693dee7ace33b98c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9107456e6b89df3c8a46109e611f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8f991f7f44aaaaf570d10dfcfefbd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad704ac1e938353662fef0f5bf8b1c3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bc65fba7eb080e443e30fddf45d1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64010e29f6e8e915c9be6096d457a85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dacb95fc60f5ecc807c311e15ff1c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0828ca0d42605a2ef3d4314ef72a6c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979fc78c235c7fc5e706a1ea6fd0211127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b388198fc1f1c760d96f267f2fa1bde128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd1d9faf91383ce17eff463b77ff9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2a0dcda4da307068e22bbf9beb115130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0165a98e04887604b1fc15888637a4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42226098cc87caa88c302ded47dfed6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67766ffa49dcb251bcadb31e038d1fdb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82792589a980279c1aedeabd88351996134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2a0d5a07e1011752e851619740b2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0321b665b0094594abffe8ac36749b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9f1d339df4ff7e7269c3a459916c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005d02bdbadf86009e42da4cdc73e78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbadb8f3963075bbeedaf6d4241bbc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4410a18f5d0c16a90e4fe00a5de47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82365c235c5dc6a2a25b46fb67455a7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c11dd18fe68b38d82ebbb96bb5e64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb8a9c20da6bb22e9d1aa8b97efee1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa67cdd055947ab899449db21846b92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbc824364e054ebfcc605111ca506a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591e6abd7718c3412f6e46ebf27e687146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d3f5bb0224048ff00ba47179016e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bd6cc1be047c1a887c3319b6a7e01148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf2734ee48a35b985144cdbf4bfa2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ac38e325731381902c9ddc0cee65e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8701f533fa4f15a02f8c1e58382c5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef03acc4a77de0056164198bc1db0f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64bd750aba9250d3958a35aa60fa31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f31094b4430274c07a10c959baa1c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000148aacbd333db344071bc21bae262155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b166571153765ceac102adfc138475f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a18339ce5581b14850c5d2925d5a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33f860dfbed3dea937538cc8fb093f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75353d7f823a06dc0a0b5885c38f01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db8a8d229257a6f280d87b4e08d298160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b01ba2f7ffe583c99ecbee65d9cec8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59edf860b279f208482ef02162567b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed5b6bee15ed7383536f98c2f77c31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28104baf89ae0c06c15abed7be4b1322164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03713ba8d828976ef2022a29b3a31716165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07a1591b86c4d3b303df48040730a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050f1c3037eb2a8ae71ad80bc380014167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56868c4996c0d0d5775561e6b7f67f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a56774ed56b0c45086e00ab042d7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797096ae7f76393f2bf2de39203d1a5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0e4b48460fa856029e398ca29beef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c735dcd313206549f2383c52fbc19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d5805481499873550514ba4287cfc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c608128a2fd3b13a0c3252ffa5a57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a8dac3be9c8cd85cd26ebaebfe758175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cedef9bd870b844410775a8070baee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae0c425560b378b3819c3c5c2d6d7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d9e497ca25f7bb5a281ef1d6684c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583e562eb660cafe49cc11dcc81fe3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57470ba518c1ec419e85134580aaac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7098bf13fa6d84a4a606461d6d923e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb9dc1081d476ca81a76cb2451b1b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660810cf297d29f2476bcdb5641b970183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ee6cd5227e3bc51332ccd2b8a17f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817980c8609e2c86044ab3e36e5c6517185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dedeb9a702f643e4e028a930223811186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a30f26ff1bd1e140ebbf2a729ce9ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a27cb086563cca18bb61f69ab4fd13188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f412b8faefb0c954f01bfbcc69607189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ceb2807c7972ca42a4de3854c08c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacca47271c2b007fa63c20369b1c0b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546b5bd3b069a171679a9aa6069febe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4534bc4327b88784cf5b5741e4b4ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8acdb254b0a90835593f65de49475a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca345d04de9141e9f4184effad7c4bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e4b7adbd9d33c362eec0257b4b0a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c73e64d129ea68fac51d8c99b8c110197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a0296cad2eccb8843b40314cec66a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36991e92ad2124235c7d328e2888fa59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85710c607de2cca5e9bfd5f2b3c57b19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e526cf9c7e236cde1190515d245bc62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabef4f9c0925ca6158ce0e253c2e22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50142c24ccd50487d13764896265310203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d01edba1bb54a3477858e7413a302f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f586885d8c5926329fa6c41f0a8dd9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5273f1387817435b26daee01761b4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7606b236a353147bf2cadee63efd123207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fe53832de23476dd64993097a4a3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2289d3f9cb0d3a05a9b1795856495209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a903f5ac41026573e5a26c5657c3b95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc9df308cb51919c1a456a6e145ec4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417e9362349b83b3e626532cf0a65fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13254965bc598c71429bbe4c03566ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e565af1df5078d7290fed0ff42993b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b317a7ac59d873d592fbcf6ce9be70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acca04e5608dbaf0270b5c8d8bdbb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488b31231fdeb6631aec98f4d98b722217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b636c568ca918d3ef06d66c15d6c5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229275ff20d16558551a18035873651219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72a9398e25ce3843804a9cf06db8fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a6e81a2c9b5d25f987364a9b72d18221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2faba94aa8198d40f3aa7b2cf0a74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124f11863a651ceb7416bc794bfb10f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb464c0c3b0cebc89359923037d5db0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66565599f7d367c5e18d817b2f060bdf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e75b31656b1d59edc15955ffe7ad85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4c965010357e4f9c2f381af784b58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d6d8e0a2b97a8ddd0b0caf392841b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d9cf8956932d493fbd93aa32d2e1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bd995c8a80946d376e865e9554d88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1863323bcf12c428684c239ee35c7f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1761a8ea7d7aef1c78adcdc83722bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd76881d729cea0c64df9d9953dc1d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace15c2c1d4dda9a7331d88795691c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0af11a21b181e3dad54ef6131104a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec0bb74deaa206ef3b0852cbdf6e32236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32cf406732ba8f6843c76b26bace0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83bf9f339a2c4aabd81f21237546d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fdc3904c22245a7d9a38eb2682586239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0118f6fc144de775d024a16997a093240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9e5b8f4b542d60ba15bbda4591e6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b77126bdd4b4e6f936ac97f1a738f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab05613498b81ab8f31872e5788c29243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bca27e3cd41272d4560c95e94bf20244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f99c99b3a2b5ec8198926fd9a416a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748a1ab908f325adcc8b088578cc0f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae337325acd8240482780760fbb5f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9f3263260c6d8eacc05ee1ba30e53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5767483afb6179c59f209de55ee85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a03c3a2e1478894b4a90dde176ada2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ee89f63d39f98faf46624e54581af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0df93f42e1fcba22debd26b093814252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac427251a76c0af0008f88f6bb2a9164253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb43500df4d773e09661a34d1d7c05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88351b95852b3f788f924460d234441c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0fbe16f506a39daf206845fa7159d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503de3eace71f0b83f4a89ef898741a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be74ae74f1fbcc20b179cbed78dd91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fffd169999a04e31ca5715d4e9708b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629f6395fadd20b7f772794e0987131260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6b217180ca2af465711e19dc90cc0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756420a8b0317e0cf3a34296c81b96d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89589f81707aa2542833a38e7abf8a45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5940592b7a75809ddcf2d7adfaad4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e194274902764da46454e08888832265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9b2aef60c98106e202ad395208dd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11759e96af3acf71ff745929a720253267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339239d4eb574f195aeb6f2587e6f315268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8588315050c0a2cd9060ce08404d72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77890ec29fdd01fb9fdbe4718bdb98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3356715bd03706f45300073d73175ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8c4bfabb1b5d29b69bde94f31fa22272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b65184459c96bb7fe3b8698669e2b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc6f3404eecdd87e53fc929a8f5753274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da531d89a636dd96996ce222559d97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b37099f2d3b1f31b6c97bf14a865b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5697a16766e97a24d5a6cea90cb9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aba95ee6a03fcd9678696da5d13b7c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c7fcc7c02f6344d4296e416512430279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cf604d01a67a9c874345670707530280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f06b8b22ee2e7eb99fcd13aa52eb7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127c95856e853fa5a15d0594655c20d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2ceb1e3d6a887a50be88e7447dbc6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c711534bcb3bf9a275756f8944dfd3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453ebb99c88422031ec6bd543de45d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbb560601c237299e50d06775a2a72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5a0324a1228618d03b89ffc4eeaa9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc89efd6c570e25d5c6d4f06f91e163288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2dc28c91ce9ec757e9610d3a0b79f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef09930e6ff6192ae8b174918f4e69c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45604a4abf3ce2518e16afeef4c70771291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13775028062b5296bfd8c1af6d2bb6b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192fd1f431467255dcdf0917d774208293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cad771e370c5c5f8b715eb3b03c081294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f620469303c6155af9c94f2a411fe6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950a9fb71d33df0a06e32ca4c4aea49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a67f0c2bb890b0b2d199d45652a3f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117be371e824c3bff5796650f5bbd7f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90c5d1de65ba486468fe215f3c6759299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b174eb6d5d1fc7bc8c43f2d5b06d088300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37b48a59e6857f8617193d80c2dcc9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a9f1ac0ff02c0c3c5a58206d8dc84302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a112ec9aa974ec191f2a4a98dd2610d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e052883f0783fdb3011fcff9b0122304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad57c4525cd3b4e7ee46e9e620e7bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6a0731f704627f82249a52ae22b21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4e9ea0149b56b25b44cb4dcc860c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324a376bb9347e69e3e1840a13b92b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4a42a93d40939dfc5274880b4e4bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dc54ad702e723ea574422398847b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10228f2f0ef491a00932151e59e40c5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffc2db157e374ebd141740334cff04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ba3b1c92fe1c12dd9cc876a747f98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9597da07242cd4feda6bd0e63476cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c617042218671d10013d69087546560315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faecb7f1c87ed517da3f3b0c67ea57f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0292e35783e929cc821c82d103ab82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d317b50b69403308e6df5788cc39bd0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82635e32ef3c5dcfe13a6b93851cbe26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a226683277fb13048018fb5c65bfc8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490abc4fcf26e4f843ce7df0c2cc0163321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054f174daef53b26199159580402e83322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fbbd442f1ff0b2922cca1be917183323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc5766e6f3b2e176b065adf5df747c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651ca8065da5a304f09b802a4dace44325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4046d886de4dac6bb65d778e4102d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd47eaa99bf9e3994228543f26cb083327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7852ea3336c1e3f8b7a06a4a80eb3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84557b906317b3962be500b6b90a4afb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e770981063eea9d38b17329c21fbbc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc851bea9a8fe9d33508e6de4f31e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0e76f17d929d09374d7532e636834332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651b5caa2ceaf2215794e0ba508eb4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae489d3002c483b1fee88697a037b67d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b7899c5e5201da5213dc75f20edb9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713450029b6e301e79e6fb0ac891c6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d09f049657f86f199be559fdb9d813337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f08a2b8b6cfbae1251ebe1fd96f50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961089d2ceecaa3a033326f235dc871f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c93561ea89e19b4cb1cb8b227e0c6b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c8c1a2247d759cc94225dc438859c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e736ec6cecd1711461e94162c00425342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768726d8aa13a441985af1e9413528f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72a917f4c15c7164902b3ed01e29e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992aa636705962b690245ead16b134cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4503fe77fee55ef1105aba46ac15a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c53077e55b48c44b0e46d2e0bbbb6e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff40d1816b2f874f80edae73bdc401a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde99725e37b72b4aede431bd7cb860349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa5b4d1ca41aede6439fb26a97ae9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded4cc89ddb73d7afcf3a77892b6081351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21991f20d4ca3b2f11e01b547c25f9bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9761e0dae6f8f30956fda7641163611353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac49f58b2ea3e8ef5f35fb04693502354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c4b1b3a649f665b0972840270416f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a2c02b048f83800e017140658f27b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1eab864aedcaf0f1b585b31810d4e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25332b73cdfefc1fc64431745fba7ca1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576d528e493fbd6e5b24c9b0107a871359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7035d087c571e7641c01fe3bcfac63a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b82d27ce99935f8ad09bf9e354901b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665e040e8290106bba5b269d7c7429e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c8ea50e3a5d1c2f2862d0835e8f6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842892cfba73d3ba2f030cffab62872364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bcdd3441385f3a1aa647b640f3cf5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc429760c7ca5a777773edcdd80d7a69366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d830d0b2744e4201693d52faccdca1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ea9e5831ef8130e30f712e33572ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2c6c17e0c84bed2ad64b421468e09369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecf35731f6ea830f1c9a1818477a4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23198fc4543009b4c6b900908a6b5623371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08127c5392ed989979b1ae13fecbef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631f3c14f80f6a947a0cde8bc8d88a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f692ca424eacc095af55df5e3f022a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee042d3f96b4d8e07d5c4ce496e991375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49baae3a94954cf86ebafbec495890b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758222051a72d29cad90c657ee7679ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a76c7880a3e11e01ce48ba98f49a00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99a39081506f9c3ebf089f8644b419379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94450b393ec3b4259ef5e4c28ba1076380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42a466d9175e4095114482334cf102381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263532f65b1475534c3a5b839bcb0cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceefc6a3c1c4e5317934deb1f4e6d9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c9aeacd197fa4a701d40fb9efbc07384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7cdb4f658bb10e7dd46d614777dee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20d524a6bdb10496f53e40f40b72c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce802972ba9458365f816569b6bdc09f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4b8a10423461ff1e68938da5defc2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4507f744f3d312915943787d8c0db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6ef90fc6f3222040ea358572e9b81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea17df05f39cb86db2600a11ee22eea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88290460712f63c1adde87fb18b711ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c15b8a0901e90ce7e5b8b96c412e2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7238872041f6cf0ceec3fd0d649b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31c2b831d9fbc1f48f49742480346b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2011c9393167a485a5e97e9b96015396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802c17b84099f0908f7f79c2f47d072397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2d541af65b13ba90cdda670e9ecb4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55e4cc851cead138c4705af3764720399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aadbe206799d8dc871db9779149697400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95da77f42345bbd519086ab24c206b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343e29031431772ed4bca7ccb2b4d7f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ae56a859c228917f9bd2b1d36b5b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6deb2f84de7837f93a53f7db4a63cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f5473b4620d73f41ba0279ba85a91405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c909e83bf931bc916769cb4b12ba39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f338d1e1a3cc967ae8f0b7e059e5d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edea4bd886f4e2733bee04c9963fa10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0023983705873ed2600965abd2b3e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26718c2f1a78d3d6ef500155bc0c92410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d2b924498b30db26caca8e8f38c06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74a825314283a81615eb9d5eaf2ced412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509a3e863dcaed341b85329b74f7b97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759420a80ce2749cc9f30c32b229fbae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77960838daf29e4115cfee3ad1167355415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de773ff9362b4fab49e2044f1b89404a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf76ce5ee2e4577959421ff518dc8bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d314f8e0782ef2dff2e67ec7d3da75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82431628d3ea2fc55e8e585b7619a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7f9b4aeb88538a42d6b4dd79fb106420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef494f802d78b5335cea216cd043a78421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b0d5af6ed63c24f7acea79314f4df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda20160346948f95d13d94e887f442c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70829c3e35f313f2e81426a9dd043299424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b26374ccd22659c94147df6fce7ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafb98b1cc170266e27edcec5350a56426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec7f2281a56fd62484b471f15ea2a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58704bd59f14ceddb6c7db779ef8e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485d4b70a655adfaf0e1a112c2e76a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9a830e6292abd5e08dd5dc8ca3e86430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e314d0388dd0306f3f67ce888baeda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783b02c87edddb3f70493f938c0e27d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aedfa95597692e0048e5a2867a090d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fda9f42bcff52e440bf4e27a62fcb5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202dd900048b54eaff98455c3c7da0c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ef72844af84789b7ac75816555bf6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912199308c31a879dc4d5fa922fd64e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162912168d2b1b315ee35bb5d9b51790438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d525dd1051ad6f3245756ad50e51f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fcd08c6f3bfbb553b6c0591a83a43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcf1978580234ebf5d672f71076fad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466cb42224dcaf304323e85b4fd8241442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12da3318a2f150284f07b25904a84a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29787a0ca78ccdc647782fabf3a49260444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055705b36a8baf900d5ce477fe9c1ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebd6e56273890ae88595cea18c12de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db442f379ed40bf2ddab9546911be278447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beb661e45f31efec847c2e448968c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7d4f53e1d375e70907cbb011cb2f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e820eb2b919e8d6f132a8db848c3aa6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa8a177c6914b89ef70ea083a71184451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfa3057f1120a2decd007fa15d44ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40b4c99bf2b8b66f78e1a449bc28c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039b907c9d687db2e4d450238cf172e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab9aaeeea252ca389f55ca38cdcb1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155c2ecf8287b872bcd677440fb3f01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c7ff1ca6c47a740c889b90f056467457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4987e6e2b79c87cc16aa21ee8a4ba17458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b457f63eb3881c4ce54d8a14cd45b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9f9e91b915ebaff862b29aed1c142460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe5c1bd6f05eb131b9ff7cc94f6a08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7866be41dd4e9a8298865a94b79ca4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37afb5353288fa2dbe6dae29050db0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3df9f4c8698c5e1ad2c9ddff1629a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6302446f4886f8b5f7d3198c1601c5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c61677a0e623e900a99d393c2907d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1276e0d2e29bc3e57b1eb0987457ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a386319f035bb8e352c8fe3139acd5f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de68fbb995f7b6dff64bc4bccfd94d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10dac627ecb9d7f525c14767505d8b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6ed92ca37655888b6df54b9bda0a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4b70553d02ad12b6eb0a5c01a7172472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc0f5037d5e2ac4c556b0917a8210e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d7eea4957ea95bcc56402ad887fb0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2552280cbe31aed2b84609f18f806b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df483ec7fdecfb027f11c8d44953f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed674e074c1ccff283a12a328fbd38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1908df5d181a95d8d7b96b5229bc9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95dca88e4041d0bf8e00c2e3e69b8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf3a226ad4980645e0f61a9a1195f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696ac19e4dcade55ea8525ebd36cb9b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d5c7b936d8c4ef8a3aa966bf7fdaf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30965ecad3584a5f579e7875ecd75a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647e7bf2751c23954416c50c1728c58484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705ff6b24381682d1daef55a0db797c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c323a5bea0735d22ea34175bcb36e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eddffedda150a743035d332d8621d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a28ef39697ae74c4857d046339636488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc57ebdfa5fd58d0693eba7546a389489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724ca9ac48c660cf9760e2398f0ed7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b396e7986e7481f22575386611279c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe13ba418c6def55fccef3f2eb07a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c64725c7872aa5d4433f76c790321493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662813e2104fcdb7c206c92632c31a8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3630e25de1e5c39830297a549e4ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7862c90a39f6923ebe28d1ba4af05496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583fcc075e3efbe20ddf02729b9e25f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35add7724c49d5d84a3415199aca8d4f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bff669452dc464a313f1831ef06c3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118cbc7e8c0c4a17576320875519897500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c36d499e42836557b8e19356ae798501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f74142cab494f17f3517aaacedd2d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c40b3c08ccc2bf9a106a1d597460e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2db054a584ffdd9842dbed71972ee7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bfc2786695b24e31324f46240fac0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b381682b318a6a4b0c6679f589b18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810c9b3978e944369653d8797671ab2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45522d4dc45b518fcba6cf98ff23ac8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510dc5227087328252738dd420aed88509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e13146242b3f1341da3a248217703510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae36574e5330c09274c891ea85688cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca710d2df8e00a98ac9c9705ff63f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac49d1c59ff0838075b68170533bb3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e12ed6107f0442afa4d90698fc5ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c732e91aeb02ed6471503fd7245e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045cfba567ab655c1494a0eb5045546516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c17e274713d20dcee556bc3a8d625517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedc915e55f862aea66e25d5d3d9f41518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d262b0d318b0f0e710d49b3fc2fcf5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116ea77987af394fcad974685a298a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd36aa1fd64e5448cd9ad920a64e0d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ea365cdedd0ba988753925719d350522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027fa3b3ec9463825bc04768244e0b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1cee6a4d2fc5f6e1a5c8fd80c13b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef58411485ecc16f0e2dad8df6f2c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2817632e98414c0dca6c842a31ae67526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40d3ded0065bf5fc2a14c11dcf9751527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84b8842a1b411c71a6e3f11642c082528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cac40bf693c158f8ffb05e5a12676529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51491c0cdd74ea0acefaa86b4af510f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62dfb8b9c636b57941b14ff2487c01531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7d7370a1420acbbff01d8bab0f450532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa158f50de975178836eb3d9798f02533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e157a26519cfb772a73d1715b53d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd79f31c079ecb2a1ebfadeb75ffa9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b085b7be8566f4ed126a4af0ff733e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92d678958af33466b3a9ca2b0b6dd8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789b52531d691243decac37ddb93fcf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea621f1d72ed93fa87f30d51c85053539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ad83f87aa71b605ad8b7c80d454a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d001bbbaec4db34e971955ec4fb7fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d8c791074270f4ddcc5df3a72ee8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984b52e88683bf4eaa0b5d17b2fa134543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc2ac68b3d8e3501ad2389c9d3ae3d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240f8a07f2890833c123d84bbb8fcd0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ad4a5e27bcb3a14ad17a5ccb9527a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9879ba95a8c39affd477c914afbd3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268722ccbe9631c2cd20bc48009cfe8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb2216e8ff47685def14c97ad60a43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb4894e92cf64a6f1338cec27f2424550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bcb4ea62d653a017e2c3d55ca624c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc36e30f839f58de568bf5db1b4a13552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189d0d66eda146a86b9eeab11a4ac3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14463a329ed146d035b0a4b4b48ac7ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa38e0fa1185b3f2c6fd41d1e0213a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd6cb909a664ee719b27f8ef77b65a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8d994e64ccb8d96c9ef952f5d56b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a40b5b950090983f9c6b599524948558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200956e93704f2bbf45fdc8e7872835559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f7b11c77283e8622cdfa2384299a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb77130a5a0a162f4ce4443ac8b9de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04cf0d8e65eeb0f78f38d2c54bc1af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caad8ef194d18fd96072dea12ba4ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba818958dfacb3b27a9d8d891c120a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f870889f82bce0941b2fdd688fd71565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529c8196edc77cf25f6ab47a2abc474566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661f0d1877f0a7da48f408079a35ced567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591e9270c962cbd1dc267101974c2f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9d536538718ce5d72e786a6934de9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04add19bff62fdc79c9467bbe39adcf6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da8a849c362ddb0614f10d09201b2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74649f7adddc935f4d9d9ac8a2c3f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051c343724da07ef774900f9ab76557573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a27b79d025c2954ae1c66209cd826f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f1df2924808eb7fcdb87403f0d244575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420627476d5009ac00f7ecd19c9629ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05111624ad6b6dce3c6238b1f88d338d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574dceb1b7ceda6c81cb4def1b6b0ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f91631d7f2e61b6fc27edaa473f16d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6618b101ba5de806dbb62ed67e9b6a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78966d6db0bff58bbc8bd66a74ee9dc3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f90b742910b47941fcc811edbe3a71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557814f826ec6a6b77dad01c5bc1da9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa792b1dbb4d5d903b70e409097577584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46136a41b9469d00a69bed3bfa816c45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341001878ae946534747988b7fa0270586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a125e1f535c8f7845ac771afa62b3e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bca6b5eaf1bf84392ac5b49a2f1dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4c10392c774570b1d86f7d27bd041589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87d7e7110ddf3a49cbe512975ab23f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175d5bff573ea8b685f1e9efeb0c4f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03a20e22c33822ee06dd82d005749e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddc49b3d2a241fef914467819794f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701baccd2aa40021a285e08a0fda32d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eb1d6cdf4bb93c3ac846180f0e6ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e95b03824da065934bc4faf43dbe4d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381e78cbcb74bfe9694a10cac5ad7f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb1edf0eda56c047e11147fc41556c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc11ca2165a06c3efdb34c5d5d6d55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2abbafe0b9cb700b5faa5c87dc0001600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25d32fcc26dbaa02c437b9903aa0d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc033c925b0dd961c3c3edc47ba40c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae054d6e1dac88cba37766dfdf3d668b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786420725d262c34ab624c107be1b464604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393781d1382aeeef830500b4ccac6c72605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50917eee1837303d3da4f5761ae56f28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae258bde2b71956874a9a839f395976b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e530c30ceb461ee4a22d8ccfc125d07608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4b1410fbc0911be3a85bda07c3e31609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3ccd2582e46655b9fee56b6803ad5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386abcca545ab823674168cc66222080611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889904c092a7709f96dbec9108ea6a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7574d3e1af9b3564bacfbc953f9d2c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f120fe67ec47660107d4416104537ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac71591839d7e763e2ddc6b028b17c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d3d6185524219148a3d1e4cb09930616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b57846117757ba62302ce7bebf5c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ae4cea0377b6836b744dc3888fa7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed0388da8a16eeb28407f5e6dc0c4c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a522b07803b7465745fa2bf02f685e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271887d907faa73649eef35ea910c9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635dbea9fceaa9568a12a42ea61a4e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a40306673e0bc911b5deeef8ba47b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc1581e862f1a287fc073c78b160b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cb52bd8f71dd3f8f1f2348259b576625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccc38cf5dd735dd65e1b2a7fea92d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504679a171ca7642307680ad2ca8eb00627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793c59777b3ed8a528bb8c71523eba9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac291811e6c0607054715f7c8cfc93c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafc3d6a1a09166ef6daf8c408b594d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2520ed4dcd51c4452ed66c9c6866c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057b18a139af5b950fa062d5bdd6913632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0155312e614b13b7678082ada24ae34633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7d4d4ef1ce3b61781236972f7615e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4547f8d40afa178b8ff53558dbe9254635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6a89cbdb7a52ed55f6efddf8e1d10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ef6bdc8173ccfa39121e9db08c581637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59721deb561b11e48c616b1def29f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1a67d8c3a52013c2755931bcd31da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e22e37a9159835c2c98071e3914cf9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b31b1544b3ca959636fca87849cb28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42915629985e154955976977c8edf974642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7a08ec24174f8e4aee1c472b9c956643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107113b7e0be3c8bbab01645737956df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac009114ed53d65a2a3f34bec6128474645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7316b1a53b0b2f8203617138a818ba7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15015cca38bc7c1163bd666e1657a84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea945a5d9c6a664375c92fd0545bc9ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6a9d89c5e5f5567d0f850f913f52a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b054fe3939620a374742e0006f288f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da0574e7712eac558435e77e7a1b7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee32ff14af043c21802de764239de76652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3eb981fbf41ded74e4445ac86e46e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6f7e84e55a3eb570cadf8f7320494654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dcf4f3e6c661905683effd4def4f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204289df5398f1f0822577ee9a91127656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca4b87a202b2d1305cdfe02037caf5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d395cd6fb95172fb05415d38f6993658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b660ec5196143728831d36b9ec2b58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b02831d0bce855eb173cf428c3e10660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df239396d233224355f580779045168d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa28fbfd4d5537b9c3c21a6ce9077cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f174ebb859d03745a060ca6eb9199663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656753731445f3ee2ade9db7aaee9358664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96579fb1f7c19f84abd9d71ce33e46dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73866893d4d53dfcfb4f40f4e6a816666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b0e12bdc6125e9149cd2cb62843ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e996d872eedca3a7f59243731b5ab9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3befccb7c4a8a46ff484ca11237b8d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ae26ebf48c33a56ab00e112bc9e40670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84d35a4276dedcd19739a38ea47319671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892373022ce9f94ab55474108243f471672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294bf36a55e08f01bb59505ae7cd951673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b199cb4423fc9a8d73c2060194ddd6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018af852edd22751c6707cc08bfe638b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af01d031b61beda68ccfb188ba0e175676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3558180eac61143d826089b03920c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc055194aa51fde630335a372e49e96678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7c00df1ced2fd07e5e827f45743f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d84fd342c73f40700351814ea6f47680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58db2edd0be496957efd01506428de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f67b11b0e517aa7b182bc37b17a33682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30424aec7b123628628180baff600024683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae8d52ac110224f8bd57ab62d1f0e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7764e445658b97a01e6db3216bdcbc9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953445335fe0efa077e38814ad5d22d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9b24337bdc4b60476c882882d561c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee4df13ec3ceead6c1d7ad3b88566d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648fbb90b6220aa91c1827e20d457fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ced31f0aba7526907b088624588ebe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614b3dcc56503f7ba6c095a0321e1ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb7a5d774b06b6295f1bb7d8f4cf2b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263181df39938ef11d207ff4ec9e255693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bc86ad32b8304e5cff8c21a634d35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033e808875d3eea2d28834d95c841ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496477dc9d2dd5524d7ca7e9ab4f043e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8620b490a90da1add9d35c4ceead7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8240362a3779bd740e454f9689580698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e93bed945750dd0dcd305644fb249699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621b8af6d670610ba4060e824165bfb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4635fa87452c9be0b4fd91273d7ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f02ef4425c66b15672b5bb5e1c86a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01827667a7cad200e963364907b9d40d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059e6c15e96bc250aae2571579edb5c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c5da241593baead573bd6e9332394705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f09c2cd1fa5d19522aff0f05489b58706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11609e1e07fba2908310a94397e361707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec5a2e2f37a255c9ee4af2b8ab4f46708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a699e1a8f50e39f07d8afd5f11a654709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5411d32362d95f3c082585ed29179710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb2bdc4185e3ee02b765c7c834d166711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e310f7f38473c4badc52f48cce95c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78a0cbba74fd57bbf585684264c0cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9870f03123d24ab9071c0aae71f6ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ec6774c242e63960f95db011b866b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637fcff5960a0bdd48243f68f1f56bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7557aff4cd1a2addcfe4e67dd224e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fb43206eb5b32673a05f3535a2c94718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d767267844f184360b42389c1690ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66162634d1f32c4b712219873e6daa4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca200ee4e9df391d4fe564fe0b94b6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea38de53b251b7f423b707a4f757068722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddc816527c605c0c8aad5605b4f3ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c181ac35b25bb011e54d882d9c389b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6bf809c379ee2b3974bb1cdd46cb1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72d2c15eea88e067150872e8856a74726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f4b430ddbc4c3c30faa563c7635d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d59041ce3335cb5c6e92907a8c183728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1c65e0e35960e66fdc7e517e47ef1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9543e14edf51e7d7c57e104d812f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290a98f92104db3c1a70cb7501c387f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3e3a4d5f81b6be79dabf5cfec1f42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e19530aa79966878d03971d3f3526e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b117e1dd2d4912af32dda2468200888734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d66e2b05e3122fc9ce7ef2f8b34387735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2df4e1d9ed3ff3ad42221eb28fce1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328266748f992202043af3cdd7b16da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e932d42cfeaefe1e73d502d6a25fee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0911ff6ed33254836bb46f77a99d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce4c55882c793e437498a78ca29771740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46230a98a9da324a40292ca30bcc8fba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c28a2df0f310d35d4950ffbf149cf6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16207ee7b64d810502518c7fec54d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530920e8941271bcc14d8d54bd0b8bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b06bab33fbfabf46029d5ef7076157745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35b065446a913a72b8792ed954c911746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65755321e051af27e60cf89220a87d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3505d8eec640427226920369b7fd1e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1414265772a612d789401b50ee7665749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631c2becf031b6548059f5f40201209750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e17c764ca5a3aa18b30db3fb52958751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e52c23405004c343c0cd487d5a7c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce753ba551926721ff044c4a66bd9a2e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef3a9e08935f9a51f3a3772f7d9387754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d26ba4a4f4fa47f34cfa822810a93b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81431dae18b9927ae2e46d9ad907a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727472f8c93739ff969d6c6b23a3d332757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d0e89f959597fbc9f0c29c5409b40758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7b76131ad9f738c406aa64140e8f1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40a85e3a7ac1f1ac312bb165b9a65f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d05a40c1b0ac10a821d149cd03c09761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed9092c3e5139f75b952a3b81b3207762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fe8ea848eff1f9498ad5e89ec4a7d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414465619e58a7fd91881b3ead3be2d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c899428d7316d78492a278180eb3ee765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742b86c8b4a41a3c1a2f2de8bff426e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5e801d3ff0bd3dc1fb2626c505667767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>