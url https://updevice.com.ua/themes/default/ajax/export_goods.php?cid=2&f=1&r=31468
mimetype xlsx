--- v0 (2026-08-17)
+++ v1 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b312a653ec9a47f751fac5b6d9c52331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519eedc0ceab486d5311865a89af3e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8294333e4f4d446f0ced0cc954538e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93749e590534c47742882e3f72405d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e6104bd3a2ff1e8f69c034bec38325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74890195adf4afa61dea83d21f87e9da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16203de4162d53c09568f56c25d9a3837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6457c61d0d574b9ec4df859fd4cb9438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc0932c08e9e804f6de7c81e3aa6179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010775d751d5443ff01fb6ce6edbc3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04686d2b925f470a9dfc7851c4aa294911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4929128ee8843aad76f9a06e128b7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cb2019abb39ef730092cf050bf3f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359d33cd52053e35219e6b7a2c5fbda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70b96b84e0b6f2360dce6e31b6ba6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82963341fbb046dc355f8518711c4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c880f9d5eaa726a92f0e0ce54ceea5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96819399cb381ac46544f87824759ca818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db702794d5c9ace57d819a24454442919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe776af3348fbb96ca092176f2f5de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ade7509a28bab5d6044038d4007da521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4610157cf96b807c10eb1bb9d91ced22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d18d88c0a30cbbfb31f5ef5a92b0e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346c0b9309f7e95ae9851a48673cdb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40fc31bcb66c647ea409e2354eaa5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcc66e9dc2d267aa35a66a8cbf12d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914da094b8b88bf1ab603c72616b39f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb9530bac2cdeadc86c2aa60f81e4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30811dad04aa30878808b017f4e2b1aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd221fdf9dad9790cc8085ee8b28fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff0aeb672fe0dc1af8dd157a8f7cc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d01681db605546bc6b44882fd12a2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53656bc1a82e79df67fed0f060049033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96452b3072550656890d6da8af5e01a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a313d330f60e52cfb4edd0100839c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f31bfc66e574593009ddd472cfb98c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e535003c3ef780e48c0551ec3636c6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97467cb1de9f7b3e9cab0b079a1cd138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8af5e0d7a26f8bdc5c2f5e543dd07e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52320ad08856396e0176e8699f39a1a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b08d24e7805fc0836ba2b46c3dd49a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e13d60f7cd2e1fb6d0b722d44095f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b594290981ace306a1057e0248fbe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3483aa651dd4a23f0c6fcec855c8f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626fd19781f138f6385ec6b75208a5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0d71a3675b56af00995b5ac60244446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7822b7e8835cd4f511e8a2bc7673a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fde7101aae5040b332bafcd24124ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68524d5a1b655be0072856f3f75df2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f41ac2362d856e93eb46ab47fe47b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471b3d7d65f375e8c9f7f80b43a78d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af99b67f4dec13cf3e30a6e02dee90152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2da4e110e740726c59c9202048b3de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257b57190a7e8f2ae6352b9410df61554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f9bad4382c3e47d4cf9d01179431655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473dbe4175cedc2db5fcaf184e2fdb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04398ffae01c5491222f0d1b49509d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbc70e948381767db0b8752d70c73758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29049f8ee6b3baee00615b831dd17c7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd8c2cfa698d74a76b20e5feff7e8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7591cd9206494d01dd8f4bf269e18ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b044c18b3fb07c90fe4557cb8e2c97562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2e7ff52ea8e5dc920c4ff861257fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cede3cd181ae0a6996bb4691ce2291764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba8b57ae3b95727e9f5c1c4605904965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb4269e4fe450ebda3c147229a53cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088aa48ec798da68e1c7860b19393f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f4f81854e6836166bb2c2aa35f8d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa1feeddb14e90c8efd797f465452b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c870996e50b424872fd5920cb4fd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157143319713630821ee6b4ee3c2eff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874c817d6272c244447fd8a4e22cf1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc30ee8a6296698912506d1cce892ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b884e1b2b8a30101c4e770cba66be774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926306a652ff431a166b815251fc036075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d591352cb93ee123251d4bdee0549d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246bc0436dfe43aab66b1e1e2b38d2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7896b4b08aa67d72cab1743d749bfc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900641f4e58181b269bd98961afd91279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8e33d0a5aa46b21a482039cb8bb6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c74a23693e8f0ea48cecc9777e0ee981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407253547c181728ad8f33d3fce0e0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cf1bb3dd483394a1f67941dd8775d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238a561f0e2c128ff14845c28d091cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd971cecbcfa9440aadaf1340d413e1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffafe8ea52c46dbdf464b504776e8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f87e83e6dd178a30e25b94f6759dfe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f59a7d44211a3b83da00e9b0e06c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6590f13d506025a926124f779ae9de789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ff608267c5b77f7c39349a3b667d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484711952cef5346f9f1ae050dacac6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d3f5a9da1a7fc66124f6ae3fb0a7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceba5691e4f27f01e7a3980919844b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5863151d77dac928a188a6b12076ba394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da158f3ce0b20c9452a4691d7f820e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10f269933b256768dbbc5cde5a71a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d073db2b02f609969a59b8e7fc1275597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7171e0ce78e37b8113d63942d9a3b1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56eaa65dfae49824e688d77c149ab3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034a0d8562b29e92cb18170ebb35790100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6261e1df7f3d2c05b1ebd2ee54fb424101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dbcdac09b5f7855e423b13579b932102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56737d18b794849186759f66d65944fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9200b3a3f810ddc1c20bd73fb85f6ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e85689c1cb36c163e497bbd786c1bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556487c40ea123529985d4313e163c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6defea86af8ddd852207b56f5df71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01a833391395dfe71dfaf469cdca20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462787643a41c3a3f398ac481e49be6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc55fb615e0b18c10fe4964b061b1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0785e080c8967480363bacd94fde9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d98bb622a5ab88f27cfddec7446685112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba1592e81f0543f4df61a87ee58324113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f19f2fda58b84caa7b38a9bf41e62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fa6d6936e0c8ae0f631fc22459846115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b3e78352577af7461e8c0a4b34e1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f1cc159e54a935c2ec8f35beef476117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe63b8e20db37692329ebc475102c7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1322ed19bb396fa68e23b3dfa5e7b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7882ba07ced2e16ee36d32ba8bfbd3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04eeb42a119c204a8c8b9e5de589bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7555d069b15f9d6b1376ee28643680122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5278fb678552a481b1930352513bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940945dce056db7aa919c5974ad4b40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f32ef4cef004aae5de1c59a605e39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71f2a5f55e4551a026f5b7f661946f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd97a25986ffa0ef6b78afc82a9c9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa68c3e74582e6b92cd9fe73ec45e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212a544961b90c8ec43d203c067af89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3ab6b28a4651cae7f55cac278d90a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d59ad4041d3fc05f42761bac72223131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bb052b0dd905a236176acbd9102ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa06f8833d034d38db3f5a0c5c589c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd573dbeaa495451d9f1fd0aad6bac29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d28f41a8934a8e8176c708caa60b8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0b46dc53550c2f091bdfa7edfaf2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8aa5f794dcfd725b848d248420373137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9efbfa3a8da633ff69af36f652d48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecf0a23f65e5890a9ca9d8eefaf0d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0f445aa14fe1ed9682c3fcefb5d58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3e269f9c134218a164466dbb11373141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5f8045f60fc99932efd9f7077c936142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f46289584c931fc3473ebb2bd00d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d09813411d043f90a977bf2ad5f80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06db899421d8e64bc398c0dccc5ac03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669e5cfdebd18a6e2ee45c6f4a80717146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570ebeb5b40e171dc9bc99c689c4fea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dc952886dffcce53bfedde5332f7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea305aba8af809a19bc296951015b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42996191c477c58f89f2f7d93da742f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cd2e90ee0d081d4623a49522afa56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f8744561cabb84f3214e1645649b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3ff11af65fb2ca96b10d3065a3a32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b849cf392306848bd9c2c69a9899bd4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf38cfd6eb6398c61ef0fe5cd1025b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e9155725d2043d49df1c709bf102b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a79e68ff64e7eb0c67c57df3cfc79157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c092eb395f9030c178ac1c3149d5336158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bf7319560f56f3356233844aa10a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f5f79de4ce8652271947a157bca55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fea37e1695ac6e6e484ea12969188161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a82f251e6ece3016caff6add4a1ec7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7e5206db74b53744caf19ebbb1896163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e0c1971b6858c086443732848473b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0646eb4a9d9919badf80ceb99653b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb51a01833bc7ac6da8a8104e21a5eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f9490a4080301147b2a351068bbd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa775d87c5ee1b23a44032c79330f333168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ebea0a09e67c9843623283b215893169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f63dcda20583089096e1e7bcc36f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee57ed5a59ffc3c2a6fa619689cb0f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1f164b745f05d259c218bda09fca2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67908108a97de9d57c8bc90f87de546173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1bab023409b4aad92a36527788351174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212af11d299a5396d771d85f37396668175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563ce7fc8deb59d0153116893497d85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf3fcbfcfe4be1d70f39b5a56ab07b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc66f330a6d22ad2d524563b24a2c19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e9c7e5815605de47a019955a53423179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358849b6945dbe642480a63605aa77c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73559789f42b83835938e398a183b96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741489342726367fb73fa73f309fbcf4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca835a8d62eb1279318c2428c2ba77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358149e0dd921a0ed40989619ae163c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a1152ce679c09f9d0020f3db9f17d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b3131d0c6f1d84d0b99eb0a805983186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179939cfd429113225b13a41f51e12e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa3f9a5ba253d88a071610b6e5915d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a760bdc9527c87fb3b11de5dd26d46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146738f37cf1c4595aaf10e4e31211d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82f482192a778424ff637c7fd8b5f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4adbd5452ab72a2d22a8d0d6fbe59f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaba71c8e6bc58dacb43cf4d60781a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8655a6b42c0fe1439ecc881e12487e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988612dc80ded854fe75b90b67f99236195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578421b596b6dbaf53c8434da581d50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5311592f5aa47782a19555c737fc2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392400ea0538cd99be1b1f8a40e7742198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64763cfc22830775e140e1e5ddb5a38b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1d64842a62ac36b7a4d51ad00e968200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec00a9da7e3803ad986986eb8198d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e903b30de5437ce2eac83c539dd12202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150282242df8aeec92e1ff6adc55a17b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394a6150b7b1b0ccea61f5be76ebea0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6f060be9fa19e13fe61b081189a7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69a688a9055399b1401908f0695713206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db450f1fe7e89d6e224c886b7ad382207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b30e9b0ad06f51dce067bbc93e637208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f67a346411fc632959b69dc16237d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfcfc82d3a88f33c684f413acf3b46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d706f5874ff2133117d2bf3a2e61b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dace771c3b8b9caa2010151fd321e1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e5715422231b7b653f38f70ffad9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a3354d4530be292f63550ab0c0af5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c318a1ca4eaedbc644ad34725173e44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946e65698634f3501173ced985160c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc7e4daf41c7885b7653c660007074217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706c64ea71afab7a51ba34fc728f05e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae46bcdbab614a7279c86e29769d59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc6ec5795ece6435c01c53ec9bc209220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113d6b62e323ec1ce12ae3120acdef3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e5961c38579f33dddeb5d747610df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177e015868b097576e020777282c889223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151d218f2ddb3c0b18c8240d377e47c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c1eb32907ee627159220b70e68879225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34003f3d2aa817813a7d6639e3a8808226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faecf6e02c1cca8b4608f610a2f58ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64792a04dbf84a180016b6e24752f5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bb62ae6c71a966f191b22d8106f5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aa4c76c575513cff46174c07c8e62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff5e0f32aa8e6380c0c8dfef12afe4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dda01d7743e84a27b1d031e555d8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d0a6fc2b1ba9c83838dbd28b587fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c53094742218cc847e292c0954499234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7d671243666e6ea935899c3cacced235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44771e0a2f66fe3a1ab83708bcf6f724236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454ab9d9b58f460a2cd08ec67890618237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1ba7cb287d33a8894153dd8a9ed00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9919a77197f9fbb0ac95908af45f30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2d58156826eae8d1cb7c1d2d888da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712278440b7aba9214019867c828fb1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386217f4dc62a783b714ed358e8e3b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3eeb6cbbf6386a7a4f65d21406a45f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845186ea3d66a8993ac37b9ffead8cab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c428c19516a24ecfe4ebf5102e7f92e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5771928e4cbd3f1e17fbdc81657e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab715a4f0382b7255156e9c6dfed44d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa90b24ba5fd645fb111aac98fb5aac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663c38d7a309a70a0bf330dd68e17f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425dc5342c4ec11c8fb4919cfce8304250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076a90352ba24d85e3d52668cc56ecb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173367ce03e18f956d9fe2674adaaf6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64268c8d3fe71b2c375310936d61406253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1510b89d6581d65e2f157fdc9df55fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99666459362c33f8a3d1c287baead4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e76f1d36f7358408d9ab28abac695c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab1bf0781f05998cff1e926a4d3fab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d56e6a2bd68d4ea47af97aa3b13d18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e9510bf140494a030249bf37e22d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490ffff1ee4231d26d7b3dd8c1be8c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05a92ddba465d83d11b4d5f2e78fc4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2236aac0bb6b2f4133a307249201532262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4792687c103a5b3151c9348810e6131263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365db9bf5afef76e375728a79ed544f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f0321f802b0a72654d49dcb3a1c6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0e209c5b8d8b30fbdbe57a212c84c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8c73780377e3ab99d9327d412a626267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9291c55d1fe96b618347578984026268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749b358b9543e00e7311afcb3c63f24269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485598239ccd08b1c53563ef36bc21f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a35dfdb44804f44fd9954a21d0fb92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc567ead873d687028d2cc9f44a292c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67788f086967060a2a16018c0061d1a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b55f7570e6e9ebbf4a4ac0d6f3d04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93900a6cf9617b55fe2fc40058454c89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd47a0accca3f3b4f52f4cd292cb454276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba748544ba7515f2792959f328b8ee52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2a1e6502c155311c402a8aae104fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a9641a659c581599673213732b2c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fb9ac115eaa91b95e2f520d02f7a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3a657fe1932e5350d2fe81816c039281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b44806c5cbbd5a872af478c00857e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca820a4bfb79a6bedd4c1affb7377096283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece07dabca52a3f5cfb0ff5d81e7030284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a9553a29922afe022abe661759282285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c3fb3bd533f07d5f03c36a0daaa5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac348946e1b756191be1598afade7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e61500bfdf8713d7aa16fdff8a3e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92d27de41dd9db74f9e3775bf56529289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d019d41208d912bc550f9c234590a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e363caa7ea98276806c78b5e34550e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f185bc754027a396344ef8e9df575292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049cd85c2f17197901c6197977dae13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286aec34a9f514ec4173ae3be04ce3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951c3cdec4101956bb8357901fc38b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe44c8bf7842cc172bada1e4f294cb1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6fae4f004d13c057ce6a2115cab27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1db716e751e905313afc26e4a946f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9e5e1e8a63c5bd578c700b5d9bfb3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585ab34aebbf460b992637de15fbc50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0442800173b48834dbdcf7cf8968b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435a59c687dd541143da871f7edc28e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c11ebb58c4eccaa00fa8fe3335e798303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa67f31ea3f9f6336fe275949fd03a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbd7f9a5bd72c75fd110b50961f037305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61202b5aa76a12a0a812bea05d4316f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8910c8d786e70c3cb7a8335578ff4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16a50a0d5dff6bb81f46cc15db244c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6458419f6abc660ee8e420a54ecae5e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34a1a24e05e9bc566ab5eeb28fbeb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0470efb7746819c563583b1c593913311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d629452ac7a355417cad441278eb95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a0701d7e95384deba895836980a83313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7279e1feca6406cac005092c07c6a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d423edac3010dff40f16479ac083aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9a389bd7983ad41496f465021705a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a7d74ca694dfa4ac31bd5a62813e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75686be4b89006393af1e1c00694e4a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ad6b75732d86fcd5f13f6c659f51c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe84569f58ab7cf59bce9d5917eeeba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc93fed1e1b994688e7141124949cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45189513b33b9cd583e79951766a867322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911c48b110526794a57a869a5695948323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc142c7753ce4ec9b9caabfbb8da07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803347ada428c0dccc4a63eaf8f3eb9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243f02147df4ae83f76df7c301ec04f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc7aa390927c70047dc78e984627b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830e8f5760e9a15f869e61cfcf1f928328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a806c98e6b7c315b20fed936874594329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eee5c69d9ec4acbd9ee380c6b19aa8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba411cc557bf42ce5faf58066e08e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dedf74646e5465aaf48b5af14af00b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b397c9dcf416f7f13bada76e855a1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830247837f93a4ec955cf5fdc705beb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ae6de5fc591c3c546d0502dc80958335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caffb621eb29fea9949440cc308a0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016015bb51103784b2e1b39cdfc38d39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516cf3b92e29996ec5551039ca93cd9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21db87bcf1bdd69c255926c06fdad4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb0b67f392022acc36c843a5bcd25a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7af3be0cf967080df21bcc70db69bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66c76071326dceaf9ed45784772297342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168c5915b463e3c9d18f678012d793a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9d2733472826166689273a155bded344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f4a8a64bc3fb1c73409abc292c8bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59843a2490adcca62b2dfea0f92e26c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cf5f9dd7b0b17b4c684b386e8da40347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d564dcea0514e05f4c292ee9d96bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598c071513821898168596e13ca54a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797451ec58f49e5cce7a47d6f2657fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9fc90091143017be764d711e3d0d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b537f7358f63a0363ccbda806f6f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956676495e23d6ec03bf85efb610249c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad257604027da64117354d7424a5bc4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e04245cec6230da13dcae7f89b624355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c2749ba899f025fc94e035bc3f6b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a313d64c24c46a33650b6dc880474b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd15e8d9e691067ce639b2395a3f006358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d0925aab26590baf2081420606ce6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431005790549dafdbf950b0a7277502c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c728564ce84d5b0b92077c074885f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042576aeec4529464c60755fb90ae19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f555e3ea845f5128a53765b306254c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d231679b22a9218fd6717180f5104c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f72c360651021429bcf94db259917365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78c34529cb68174dba0fa62181b274366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a82d4d7ce3b945ff16e511005c2f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf99715639fe6172f450e3f59fe513368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f46edf1d12e270da18a858c38e6153369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b2b159e1ea5e538e3ed2f6f636ee2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac093181a5b46968cbd47ea2a8927886371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f322c03030adffce3458b31553abe4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356991914bd7cb8b9015f8e002a2a5f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe29df06f55e97d62eaf7c2a40836a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fca4458b5133b499d5780386dd66c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6760d575f35c69b78b1d91c7aaaf0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757e0d4a709f049fa919afbbe557a12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab541457e5fde6ce1323bae633dd6b82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fb913bbcb6ddd2d117a4b47761c5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8a9377f4ca47f72467f067041359f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eff2d155da725f63c36ff246c025a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c6449ed4d9176c1c010e571ea041b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9a4e846593a1b9388abd58a32096b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c795d60180629cfcb0a49a4c1d63a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c160614644e89038ad7cf0beca31aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864cbc07956b9270ac62fb0441f7177386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b213f31a4712732f29a64ff60e85b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89bd610101d11065f45f2e581e9026388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397bbbb2f406a920d6e14a7990d606a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc440cc81dc37d3ae4e807f13a31ad29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684e7a0b574cfc79c2000d7b158b53d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7a8a657473456d5349db4d094c8bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348b4842dc6b3564a05db204244c507393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63571285d4f8c2675ad928f6d479ef1c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f03f8d6807b25c4138e380d86584bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4889228df97c05e362ea18bbcc2f2d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7b27411fa5abf2479c7ada8775998397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11524d91751de08bd98349a96e92d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ff9fba1a9e5023b6dd21c14eb55fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bae719373d2e23094eae2b09a1fb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3053fc1902a056b8ada73e60de59aca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15d05e1879ab5d5a8c9f894285a376402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b08403c3a525fab7a44ce8a89314a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9297f60e8654eb63298401d4f2acff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d750960b3cc674b98e85a64800238a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb19433442da89927a9a3a5e18a4a21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb86aae1abf04ef2abc460948a52b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d090fccd570ab3248fcacde116970ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110aebb7e2f068f49e55873a4ff525ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f5233d2848cc9625809b2340aaa4a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e22af70fbf7eaac89f1f9c749c076a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3656e76227597083f15b7620f68a89c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faa82fc725d71726c7a18c1112fa51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bf512870019f911b205f00a646589414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c642d683f19dca1a750f7a9224db0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977af200fe1b9882aef923d0ff640df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac433293994adcd2bc5e063039f131d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6da5222c4e85ad948f420e8cfce7d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2a9aac5c56a56041338b369e31374419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f26f8b75a0d9eda138c619209c379b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65f3789dbf14aa1cd3fc0a3432b462421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfa0bfb95b40ed6ef276cd4aa1043a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437f0179e047b8d52c8b4946103ecde423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f26cb5a2d74c474dcc31ee21959afe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27267462a4f6309d6af3e80f6178f70a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692c14aae5c34c7fb3a36a22b7e900b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0d617593cce9856061285fe6c2a15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cac62fff14ea4b817e48a635cf9a69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab952c22c54dc2defe3df86c86f266b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711f5b07590cbcb6e34517a933e23a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad58e88096099b5b7f3890346731b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f01fbf6dc0911d87b65ffbac57412432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5f5e05f402ef8b4e39465bd8feaa5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6224dd3484607e2f92e075e9854c11434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146fdd0ecb8af7da65cffb37a03ff39435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fdb8b2c4c0884fe3bba19e3d8d7f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab737179a7665fcf626a3dc5e76db1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58fd22de055b2a28ed776750cc7fc9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879616b53fe8a358e1dea786e88f0547439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f7bcb582ea50ec395d6722b0683cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27850d01f7b41e5a639e6349f1281f1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364be38f5323f745e3f40c2168ea31b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6205d1aa305658be89efdd604469a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cba280acd44ef8b850e585f7b60d66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219ceaa3cadb75f6b9f7788857b7af6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4bdd4dc570585feab022bd40b0d07446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd6895ab97be093301acd306400971447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71018576a574ac005e8ddb1cc33e01c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba324147c85f7c89f49fa9758807db2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cae2f07c74c31fca692c46b2905961450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fab6830a6c4a1ab5677cf41b20d928451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4b33367aa089114b6af14307e27a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3554484228b85c7cd209bce36a4de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f231e9f58228cd94a9cbe220834470454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b374793407d9413f4601d14c913f6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad195bdea670cf673cdaeb0bcb7679a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2faee911eed717c68f9b0762fc661457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fe6bb21dfe7b6eae187662f3c527f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26d6b01c0b58a4913ec746b728b112459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10453d946d7aaefe1a480a9e0cbe78fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6409da8066ed02cd2e88534e669d31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d638010837efe1ce1f4ad726646a6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea361d43ebb911c325fedbd3fc2b70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81725ccfb11a7d5ed192c03a6b2e562464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e71dede412d95de637c629402ebfa9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec614b0b228ff4333fb6e6c0fd366a4c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d57b94d125cc6fd713f0992af337bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a714d39a74b2de16f821d4b3f3c55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7ed1b484f3d0852b0dbc7d138622a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a726635c642a6305063fb0d13ab872470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965c530ed769aa51318da56596a6ead471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee78a947e1547891bb4f44861229cb0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013897a37d0ddd2a40b97103ea81bfc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7275f324b3e35b16f8b6b331cd81ae4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fc8fec36c6b3cdead625cfa181216475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9283d41974040cc32d094a6b13f57476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39d02ce65e4a2f23d51643d613c508477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec507371b055c805025c5556f3063ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c942ea15194c332ab94fbf909f1b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748a76326a13983fe01c2a303f7a9f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a802365f240cfc8c392fb5575202cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d51958865ef55a5abe278f0460326482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068deb3a372f2dbacdf0a31a5ed2433483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4582b83d4e4fd7365a44175413859484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c01dcbf65bd3c71634294b1324fc40485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c458be18b7516248eb3b282e6b536486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fd2b60bceb637349b5151ae7f7e74487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31ead58553afc5537c1dc00688bb43488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700bcf2c04a82676d1af25a0c84775e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddd23f866dd0a6d1f4ba584d71ff69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78688ea2a406ad270656bb4e692a0fee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af667cb9ba5bfbceed894eedbfeaa3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4fbdb934776f2bfa06fda1fe0d4e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967ca5ddf2686614d54bc47725371d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc8bdd2d687bb2f391e3845d7e591a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434ff31c4e2cf05afce36332ebf33c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f1595f4e5c9e7e5f1449935966cd1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec10ac272e50b8043477496a1545d7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0ad3ac7e49c29dd01fa315e42eaa7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9f42aa3c5e363af752edf7ada9041500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06ed8d24c5d740547156cb61d5eb84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de52331a50232f0dca63139db32b0b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13a46da6cd04fe3642c8dd97b0ad5b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eefd8c5410a5b6024d2910701650f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfd97ba1a6e3c1f6ffcbe4a4ce3263505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b0defdec7e24015d503b82800ba09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1869ab4e29471406fe97913bb1c90de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c9728943708f6a55078b8a4c6b348508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0bfdffac5973c422ed60e2cbe2b6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c1041dd12ba3837c0ceeca7057f9f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae34caccccdf61f31fb374df9850b85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324170c43f2fbc7f9548197a426c070512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461f27815de823fa1671600854c0e18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa7e8e0694481cfba7220131ea1c1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba787348ede2eda190ca40b9b7b519515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e249a43777355438d49e6f4e2ddce3b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7058c51e595505fe607319cc502d9f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f1f75bdbe0df99f88a91d8f4553e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b66d1cc2eb0baa059f40c5e94cf66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2aa9241083fc8396ed492ed262bfb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692b59ac9f71489623456fd4683b01a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caa2b1105f4d37df8fcf68094aa7fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df1335423fc68a32289788041ed55e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba853b6c59afbb764bfd3586ba3ce790524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48326bd8e424c0ce0f1be295754a9dc0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7244b6721d4748d1b5f1a390b23cd3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a592b10c2fa5686d22a8de0f782e53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31d31f29e031d0744ba66e8e4272bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b71245861da9bed36e2c633ee8d19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc32263aa2e989d911760d09dfaa617530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d36bdb418eb112887c33b6d8bdae2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe69b33e5c7adf940b7a2ef663f57b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b732edf69392b2f0619ef28cf8bb2ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49110e5574186264cc3cc7523e69838534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5f3b253c9e9c0d74136c6240a7b85535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea88373c6ad9d6026fd1d631369f6f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ee827ff9d2db607da2d3759792021537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a125f4fccf04091c84a9fecd44b2b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440beae28747e22de6e339414fc9775539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fe929afb9b56a425cb9f6f38471b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fee0eb3be9e7ef20dca9bea73f18f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2103f8b3a89dd51027202b0c34fb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef533d438116357ff6cf5fa1f5ce9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948b62fbef560916018cbc6e34b8097544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961eb8bd110550d0d0f591c97547c6e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b08bb7e1e69abe21db9ff67f2d999546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff2a7af845ba8249d45269bdcf6de6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939528e7d17ac77746801be72575dfc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc60e0f4a3ce52e7496185b9896ccdf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f45f31248d46a7a3e7f128f70a14d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858bb7cbe480cc8185ca35e3a83ccd7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eece9bcf3408296dd66104c3eb975df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9633bbe393eaf1ec2a266fe7e6c6fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1a4a93eb80369fc12bea7c68e3dde554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0123fdc3442b54bf8bd4738a9337ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805026cfbb3cfe6658b82023eb88f7c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c76308ffc202b2411fad6fee71ce9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d8ebeb9b73d386f8bb6b86250cda9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421b410315b6d80f7dd2b5f99800367559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227d8ee8cb5e91d7cd6748d93cf75bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05fce1d200eb4a63acf605ea88c3ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70894840db3844ebb8aa1b4e9acd8af0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6563a81caff712db6174945fcfe7eeb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41acfe4e57320da078ba7c9d1188cc7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeb463ee75a37fdb040d69282b044f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072079bf57c4e9b25425e187b52bc01566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc489dc6b8eeaf41457099d40e3b7f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1e3e8263d3f434d406b393d2d67a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285651c80a3295f3af3a83d4f5aafe9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ff9ad2c820e0f6a41c35c77051a68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873094be89a6299aaa7a1d2bcf31ff82571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23771c04103c17e8ec5ef95f182dbc26572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40facbd69f23d2b4e4d6cfc393813fb1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f13fe3fe1828e3108af36296b393c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664412df22e00f5abb1a30f6ea8e27d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58843bca8d39498fc370d67b9aa3fe91576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915d01984638fb1b80b5f115f659712577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a41de82eb08eb67ddf1ec3a8ad046578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73507f768907221e6a5f4d35bba71b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3404bcb2c7b438817431b3d4b45c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a98830cdf739ed9b12d80a560845a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7e2ef184aebf198c6a36a6ba55c2e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5262baba152ba71a730363c3bcd3f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0535fd6bb34bb3fd417afa101e497b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77156aebf53ce0eaf6843659d748de7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f811548dd258f727ee5102bbd2a9678586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142db940e1d26d27c1e3fbb82da1b3a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd54c5b4768a64c5f648d452e6f70cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0454e36f407fa7dcb4083968c55a366589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cc1dcaae32443bf04ef6260810989590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef58ba32b7aec5a38976ff466ba2892591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b04da922c75f899e1fd5c6d066c7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187167c5262f99e26c7670a32ced88c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab66d5704527fe78ee8f1859391d76d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a1ed05b618ddfe8451839cf89d83c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31321475cd2c19193ad1040c4974dda1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73aa8a67a4d9eb30f761e4f2b8e7751597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b48f7064c061e29aafd23d68972af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc657fb1b6101650a5b8b4bb4e3dd3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb694e9231097cc5469dd9f0b1c2392e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009310c34bd6d4f726f0921c03f5820601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d604e35dcf3a2fd36ace0f868de411602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c91b2c95893e082b92262577e1c83603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c26a256f62fb8f4d5d8a9574471d2f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cc030c5edc6b3748ad2545093afcc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a972fbec8209ef3a1e61588780a92606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bfe9c7d03503504b80e36910d7ef5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf972c0a7734a8af018b81ca0200e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc9514403f13e86872b5ebf01cfaea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf56613693603cdfa51bc3d0ada56df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ea9dd91ccbb0058f8dcc95f9548e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02529cbdfc3cb69a4a87cc8305d3235f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476457e5c0475823d9debbd96846916613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d35f29cc94d6996f7b1eb776ec224614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076ed94ed1f9ce2e34f6c29800a5fe1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b9794f04421c8a71297d82a496069616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8ad56eccf80cefefefdc33e39c5aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846e96241c65590624547b6b3b25b8c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8e49641d1ea7cc437bdfd0a46dd34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117d285ebc651f96700d2d515174502620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48f6a0f2917f8ff29f3abb76a02120621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3b16ac2285b902dfd78d97e7bb215622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d7ac68dd2038a30734cb8dd05fc18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1396a1e8d47341c85ae433ff66b8c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55e3c35af907fbdcd4d824f76e1388625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23278762b3f4c55d4ffad2d5859ca8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cb4dbf59f5e389f9ddd7ba0a148b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc72c28a1a4b54cc22f481e121dd9d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1b5d76e44fc2314fadaa5941ed216629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634ab1c9d3313ad82afbd245473d982630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c349a5595947ed8bf12a90193e83eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6b6c9dd9ff49f1adfd9ab21983eb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be53e4c876ba66930398fa659d42da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936fbdac5cfdd87b622a3cca1b21510634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfccbf1b9ba7f68749fee120a50aaa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93170b438ed65ce1dc6295e939d4b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add265916e40c679ec7dad66165f614637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c5a3728b751b4f0130fd1426dabbf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4d966838db7357f775ae55b2ff12b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e755425cea1c7b490ad6378a7fa8bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80584e6a223592bdd589be2abb970f7f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59407a92924a4795c8f49c29b961a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eed37420419f5f46040a6519bfa018643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46542887f1dbb1b47f0b0fb7f7ba4c51644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e10fe92b9edc92d339cc5803fa0a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67361c9c40f3d818759de2db244bd262646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820eb96e269591e956509445019fbfef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96319112d7d0156c92fd61bc53621c44648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b1ebd7138f4a31cf67c68e1a14f6c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55daca1a9abcf723761a356510732eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970c4788f5792911bc8594179f601e5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352843d1ed1e896807de26911e48a103652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ee86ba8013d34feb8d5c6d5553924653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d88baeaf5467bcde37493357144e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0a156e20c8380de832f2ac4134897655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd34f59151de8db05e3be86bdba5380656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b290859b3ea1aaf9a879efa834c0aa3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908f03646158a62fe70e02101694d46658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ace03c81f86a709037c702fb834f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f65f320ccc54ffb8606bcdb3ca75f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18bd63821c86bd37c781c40587345c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6426540a7c7b3cf1dc0af5eb4f33c99662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaec4aea32f648654d26933e3f362cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755397835f4156738ffed87fc0ab8f95664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08224abf8efbef6a7f8ebfa5d4dd1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186a24c8365fadc750000792ed1b993666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552bf53b63bf922cbad0ad14424cb6a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54413eb4af94bd4f3c740e8b286fa1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1386dabd32cb0df1b3f0f3de359da4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a82c16fd47a303aa9934308d7b6c9b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac4f2d836d68eb23431ce25d81a40d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a18a014671d2c8d07f65d75d9d4b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56125046f46891cf04bb096ceae44b1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d2cce70dea78ebd252417f8e7d898674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1de3c0c2b0fc88dd18783d0398257c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c0f11e6527de913a4077a4418adc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ec4e8ea142a951643020eb7d81cfc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bdffd77f0e4ffeffc6e80dace1859678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f0c18cbda65429bbaa67e9b0962f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc7e0307685568df266541e916a734680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5ffe9ee7497419071620c0a50f4f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df0562b7877332e9265acb9e4266a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbac4f8c9bdd26441f9fef10d1299a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f5fdf498a147595402487f98ca34c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a32778e65f766b46acbf1abeb4306685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308a3d38315ed8d9e3fc60784d6d66f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0dd411606772de6dd6d4b8f645666687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82100428c188e7ec4d9548e3787b2254688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf343cab57c410f3254c27394bdad3cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ad677802cddef15c09be62479e48a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a4fe2a7e8b53a9958e4f7a6d92aba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec143b448b308f6c1f3f848ee798b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536ba648dee08abed8121d219085241693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c42c8e22664dbb844bbd8c8c2a3bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb43c5ca8d32b634ed4f310ed9f27d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef9a2719c28da3f5865a47852c288d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983f2c9215a5124e2fcf099b5074a08697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd53714cbbba8dd661cb705615d1d3d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7ebd6d419609e8b0857508362d216699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197ecc4a755a34f71936105e7d8ef6e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a76371bf5cfb29d93afba84cd49460701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8dbbc5fd672387be312f2c954b226702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310eb6da73108759ab28bff7c4f49cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712e9384c46e774f0aeaac63b22cbaa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ae16eb5fb0a6918cb0ad20aef65de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3e3796e45f6ba9d340e14888466ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f16bc550a6edd068f166ae7d846975707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6c0dc93080f8482fadd76880997fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a01fb26c56b64c300e0477ce7c4fa9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f075d322ba2727a1cb32716a8c1fa91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dc48ac03f57301751c5b81ce7e00e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d696c97d52c30946b2aaa8fe01b8f61712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba99d7d639918877c5ea1be9314d27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49242540aebc71bd63fe3a5cb51f1f95714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd15aea66026620a1c1b8920c1bf2f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a16ab55cd15d53ed06a70326a5789716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a60e67e6b8bd7eb5748fce8a26996717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707a44a3a87f776a5b69b0104140034718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ab915d3f4489ed14e34ab2b61e5ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c510200ced77ed0cacc05e2a55859720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48267d6c65101c63a668a1b452551c4a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25aae531595e7e61c16b0638bedbdd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7a5a5668300e4039d644a335020a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd073b1e115d2b093a470c51ba0cf8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854c491468895c9e19f7ce6dd010928725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b18200ff5582ce57dddb89c3d9ad05726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da86cd2258fdfd7bf64c72d96f0ad81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb34b2a780a9ff404ebe306d9fa2df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977834a433a0625d835ec42ea210e33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a070b825e55fb91af1fe0123f5205a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326819c8594f2b4a5ca321077e220f8c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e370e4d4d510406608314daf44fe7c6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe943e7f74bc1b8e8eb09452dde083c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedf064480c6583b2c149a32bbdb49a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891404524934ffac62e8f3e27d9e8eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae6d7a5bf5b406f2db81a505d6d350736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c081bcebebc594aafc350dbf9b538f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb1416a2ff3f468ef24a8679667019738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d413002af51ea28eeb56bf2bc3392b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d589757e2ae0c56726528eb365b0c3a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f68a162aa32e790c8cdd7e147b6ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c1af5924c6f781f7f147490703c08742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc858e94f45c5b87d6692e09ca8553743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248ed0b97ff82b7bc18212d413ee80d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dec3055f61603ea8c8837048bcc77745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35434d7981d602875d034f2cb25609c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400540784d6f39cd1672145a7ee2d0e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbdaf8ef77d518ab86e2d76ebaa319748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddcaeb2c0b3c6e9dc56b0d1a16f9cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ea28abc0686a1c50cdfe6a5598be7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2895aea64d8bb18fd700ff3f69abf54751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab1f61dd5c2c685353da9208174788752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63eee1a9238e12c0b0ade43bfe74f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1d8795aa590b9c16fc634f9066add754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1828c6746ca9b802cc49d1bcbb0dc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf02f80cfb766341fd529ae6bff059756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28e2822e59df617b17eeb36fcd6c4a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabdcec02d5b0bd312cbd0ea74d241b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf43be9d843ee9ae671fce0f482bb4b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e6f1c6c8cea52a288225c9546ae11760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92985bbc18a63a29145fd555f06174761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf27069340ddaaf32e40f18e58f041762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53dccf3e8033973acda2a46a1fa93c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870c9629975d7b5b4221e05b4a74f30764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c49630466f0303df200e517aebe24765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08517f9c902fae5d8177d150fc47191766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c3e0dc730b3d09a900405b85ca843767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93429f82f9090bae12d3bbed60c2b0ed768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa54f3dec64f203a5ea8ec5152b449c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80eb074788272a709411c14e5fb9358770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ca10359efd56319d8bf0f019d2673771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89242e2d8470069fd801aa87f04bfff3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8af07c13b2efe0c2c71c366c838f6c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd5b6781d136330d1e1d6d8bccb0b8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f73347d987701b0ca964cec5c6d91775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55320600caaca4e589d0bae95848340776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a8d96e9dd8595958149cc70e32f15777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c373d5f8a2a0cabb255ad3a29c82e9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab91343f66312c584dc0a2091e46496779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf012ae2b4c192ca9803cf182845301780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e220abdf27e1adab4b4e2aed65260781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7063b79134d24a8740492a2e9bd588782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ed372fd3a940e757639173923344b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8647183a7132b2421829467784e19784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7212dbf5d82291f2e6d0b938ee2ccaf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c27ddf9b1087096a6da5849a04c211786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4f04bf6a7f7734263bea8ec22b1e3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d615d8be78034f7c1c306ecf1b3a090788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cffbb444689aa0721d88a4f8aff79a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458afa59170ed7175eeede24d8d4933790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069a99f5c4dec92e719df71856fe1ce791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d91818679ad469aa49b1eed4d1eff792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a49ead864f594e9d18f527bac65e05793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19839d714a8ee9bcfba3fe73f714569d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4d769fee3b642f71527a8340f90ad795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32a8554eccdd2a54483398dab0c3d7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8fbe9b5cee014263101107928320d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768d999e47fe5fd265c542b83bb220f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efccf267bad36cd8b35369b3d69fda799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a08a7fc087711bf7e550a2f79e6109800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78f9412c112c26bd7c33a07f33ea2e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2290b663bab0d48b99fd1e242374a8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3d285cdadecafb8f2ca0836a43d91803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4976c3875158427ebbea3ec3590712804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62b6b5f8fbdfc0d99869dac1626322805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e664cc947f7ea93821f5112d172e645806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5b4223adbfe8a817cf7447edcc3fc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9be6201c1e4ee5516e8ea8799f795808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771725d6e596b231ef397ed1f3b08e93809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd867e79cb885cf319dfd25c32a54fb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd025bd39c641c5d5e574270434fb507811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fd944694e106a2703047a35a73692812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4d6b45e3bf64aa600c5338c645d8d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa4215d80267edbce35ff5fbd17cbe814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc27227a7b64828c76c6c07ef882f4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ad65e66275fc65e1ec390ce521318816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605c5f4ba6ba5ab0a5cf97008e3d142817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510ff8325bcdec5b103acb1f49444ca818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193aa3838ba424f3235daeeb3aac6bd0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f110639bf082e39f0225403341d202820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f05769390a3b16143cafd66990e7d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e523bc6b814102a6d6eb6fe81de0425822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f2381f05d89a73c44f06213953987823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907361cf9663c0401b887307cd87d3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f341e66a2d1f0ea03a6522fc6ca652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b7a0b0f53c4d783d9c74cad0e75a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a97a1b385260685e31fd90210c58e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88d1d62afe804932a402231edf045d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cecf30c6f6a9cf90595d73f60ef3776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fe94afbe0e8cc804ceaf45ca7554a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292b9a8f8de534dbb7e576d1f438a678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59ebacfbaf9cd48c56a4ab1fc0b0019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a192d14501aec97cbe45fead070ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3ddd5a628d5da0f9b2258bebebce311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f330e31f7176598f674ba733f182b8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b74970c840197fcc9e5777799204f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c9f6d86091ecedf33cf581cd53fa314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8334aa512dea477ce5051be8ae408be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f97b149441ed2f9f0d3d07b50d167816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f535530cdbd45aba8fa260c8d18445317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3d4a17a023c88d13e05861489191018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ab78ff8ecd3eb61945d94e0394d3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5832bedc3419fe801557ef46b637c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a090300f6564cef5cb638e282d148a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2047aeaffd4304fe41713438a4645d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43892307adc3a2cd2de30629d221040723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc0c5ee34d12c104bd85e0bed43ebf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e4fb40de62053563e00939d02d13525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfe0976bca094e88a054ea8747529726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e89e8dbdb718ca1c0adc06a9d8b8d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b8bd4b53f0b1b20e12d523d04ad0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c0e7d625b9158fe90183f42a8cea229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5e94181a29c23c4eb8ae7c02c415130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45311e08449c377e5de914ddc146ccf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85171531f79b7783c64912fa3c8e32432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb222c270f2a8f5289382eb153f4f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041af1610b516ddfcd137cb0629f92cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ff3deb80ea047b3e10b0bf170015535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddd703d740696a95c0191ec489e9e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1f7704c6bc74d2798184cbd7d0d0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fed5ab8394c72a14c1b07edc54100b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceb91ccb237b491e5a67a66b12d74439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666f5f7dd28a29085dc60b006eccaac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae5397b1a171870b75e68dad7d7ec441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca9ced8ac448e52806718f366d9c0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a169a4d634f75a85fc373a624c66b2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0192973aad08870eaeb425aa1880db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c0d0d0e1a542359fdae5b0d702e2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad8fa2160ff24fcaf963a383f54cb746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617ad72e3a244803fe829ab1677236047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c31c24c7502cf3cc24230cad80786d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fc7da159924c123c90ee3b4f1500e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b543b11ff1f84fe2b771e4e4b7ad150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87efba28f02f8aa1bee37ebea01290551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baabba5d445d7dd65c00432be18640652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5bcf39a0cbe6570fb16e257bb2c7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8418b882bc94e8a60a8747144efd054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81a921dfd5de8bdaa9e3b5423aa16e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bff8abac2c592280250bd410f1c5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9996bc62c7ad754e6c063be09b525b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a0f61dbcc9dda9f8fc587a73513d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef341289464379f42b8c5759e489c9d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e77ecb7bf5c9af59fe72748cd6a5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c2641f89c425b6cc4d43430c0387d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062a8034dcab3b4ac227b6d8389f72062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edbbe952d80c7bbfd096e9b3b8031363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf3e9fefc347b381cc57ef11769f9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97211e7beed8c594d46f04978d1ba12965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7f8df74f6ece11d0162c0b436d07866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92658fa990ba520ab90b6d528da425167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1deacd30105df4c732c6892267fed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50601b1c005e8ebb5b3c1c3730e5ba3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be5a8fcf237749b9192488f682992870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a73bf42ce9852389339598110793171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742143b926130798f7d807dc0dae0be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72d07033fdb45ff0136548bb834ed773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75582455156915c398fa67b27a35839f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0fc2aad24d3e6fc2361040b75cc6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a73ee38c0cb5b941085879cb9724f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078d6b03f4233769e393b8a36522fad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913e14418243ed7f18b905d8a360ea078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6bbec43ae37953c4d5595bf84b23e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e38bc1738858e196ae7bab9cd15b9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807635daec8681ca7f53684af52111bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f1580cde1362ebbde662e2ba6794e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e4344353af6f824a72a22bd1f68ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748f86afc14e8b01bdbf0d65dd0d4c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2904e3a547e50899935589e1d4e71b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f85e2dbc1755034e4f833efbcfc5a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95ae7c43c40446534461e6816b578987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f0702d8ce01cd0dd2b7835e7a9a5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adcdc309adce3b2c01cdd05e97dcf089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e69bb82685fb5f391e008e215b444890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64f516fd0ea2177eb4630c08efe35291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a289e9e4ac8ec2f8ec0ae3223e2f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ac5f7c2302f980e0a3974a83b590b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4267031b58a5433c6dd0e3e51e8746994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f06a28509182a2518688abb6d1679895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d25a02c320f13106fd8ce621bceb0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c3268048d84789ab313b6ea7d4fc697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d07162808e506a5d7bb54a2e6436698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d501cf0ec8bb4ec18003dabbef41bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce22df50b596354c1001c05a52b45e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0845d2cd006fe00f58db3de06bd0aa6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423470cee72093fcacddcefda401583f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57cc0c62f2c22522149b5e701ed9e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479e56ba7481c64f1f9cd70fed6954e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5965699127f94d69bb5053e73fe806105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35add27c40f9dd8df1487265a7d73a0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a937b3bfdbe81ee7f09009f7e610c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64c09970589cfebb89a3b6a607cd18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc328bf8aadc50307d3297592db317c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2923fac0f7061abf93916f39b8a82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1d1b18d04c6889472190c0f14bbaf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045c2192fe99ea6261df544ba65d403112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0706969b0a1ebf02ff0e01f9742ae11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b70c3cc890a3ab216c5c2ad5d85c9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8494b714ab7dff8bbe73804dd9191a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832d363b1850bf892e8d7923a29a6d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409eb18fd25b8ee3a52e99eee997b930117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d540b153458542638a7ce46463d2e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a12cfa00af52c9f8807217a40a788119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b194d680ea87b323ae831357aa7cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3afb369e9abed56bf8c0cdcd05e9b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003e267bac82978b4ee091f8085887c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce436a3ddcb62c02951496ce82180968123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6c6142f97313b17b9624d55e8cda5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce41eddaa6226e21baaa62e0e1e384125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a14504931a22a6003ca4a8d7b3331b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd2137ea50da61f4b451d6e99aca01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91617142adab457200ed703325e0b3f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcffbea088ad930cf39b43cc542a29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573feabfcb2696f2270bfdd1467d812130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d880337a2808a290061a74e8385f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0575e68ad566bb1db0162103e268f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9de1147019799967e0a9900054c55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89290211ff81ab647d9122a263e18c30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9508fba9c8f4a5719bf0fd10dd7d664135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3238134c06a4a401ce314703ab91a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856ac804e6c573ac867eb35443eac84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c456f44b240d095d70856991560c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ca7e472e4c5f3d0bfc12fc56d5c75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9088427989de4647a099a5fc7044e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e81cb77dc03ad5747ff03028dc7543141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612971b6d25b5e43aa2946eef5e8290142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12067ce9de6f19c2cefee7fd82a7cfa8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c17d57a8f8d410d9c617ac4763029144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d086888c0a58d143024db3ed7dc0465145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284ffdb68aba43dee53a0ff04cbc3d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bb8dfad6ed52c0cc3f908f3862bd7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f73385e5a73a56f8319c52cee9ab7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba04819afeb947bda845ca58cf7ff5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdf0af970e25c583208f0b0541bc29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461fbc14eedcb973e654b42b743c958151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e7e411fbe9bc3189c1aa76d62af49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277564c87a825acdab34fe9a2fc2982d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff42dc00826de05088e6056c6cb1ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4fe5e0af599d844232ab1d1468d0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e7eb80e73c5ab803e5629b62ad7af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a01043a8708e5034229b151b5efa24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba91e6496f4827144e6b31a19d165d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91831ea321be976282d2cad3b6c1a5fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728e3a01407c71437d510fd8a636e4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd0e2b6a977125808a9fcb79a7b48c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2153c5056e9c160a68a72258d4a1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95775781a5f36d7dd971274d59597e80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6c3a302545e632e697e816857bd88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d739aea828f9c9d9f08994ebeb872165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50145a6186a6de767bb96245a8e06fe9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451c7a7c7e8600ce433ea6907308bad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67a8f7094b80dc0c58a9b32574c702168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb13a1529307ec7bd6529c4fcbdcaf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ab5d67dba432a99f825b617066bc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658395b9807dfa266e106882e42f824171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67a91fe0de4d3fc44a341e1c8f4e56172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09837f6095e9b5a10fcb6cafc7aec2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfcb0906effd5dc46a4ff4e20d8938174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc84d943f57866699d4f9a48c00913c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea92ea6b1623f66c54b287fc6541d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7216dc5cc16d97a207021cc222f3837177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd731c80b6ecf4d95aa0f217444de538178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409ec8092fb9da6cb5dfa358250513c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54633464b3d0bde88e51ed7f627a234180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce481e2b86d190e0dd36b323883456f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036b35617f48fa101dab9626a0bf6b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92357348783f832bd87b519b6c4754183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d683d306dc51f22d151333aa40a3fa2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaed1014ece5cafe6131f5c79c21b53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb823cf1b350e11240c246fa1d901b35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d84a59fa4bab0a9ed6ff4d7f2458fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba968e8a0c599a4b5dba342427787b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c095ed6b5de800972e7f1811143727189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab956e418cc9ec17630049f1a07393a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6f3b6544d1cd82f2c42e29c63ed75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2c37c9471d1bedca030ce0e7132a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2757866d14d64479112a2c8d8a34390193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52ab0acf085627edc8c3a494069be4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05f155ed8b36c9c46e15e2137a708a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bace822b1f71babbc7a483f52bfcc3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501133010e731d602f846aafe1bdca3d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105f5cf7cfc290c44902bd35364ebc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d79df64cf8e880c696bc5ad6285ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6325c63e4c996ff732c6f800f1df04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5dac492b08d264341fbbe459d5fa2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f34ae28626bf70a73e69df0ef7252202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a67813eae1a42d6ebddeb937973576203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d7ea6be6b1a825b357cb7d72230e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f88fca809b1916f6c97ce507a9407205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077260abe41c8b83f8aa2386946a920206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fcc1d91029d7055d2b898e677e940207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89992ad8fa1cd7b6572976793c9e7b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b861f14e0e6062761d52a8c77a75d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bf25ba35590134594527d0ec53534210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7456720fd2e76609f2e6c7f4210b18e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6714505bd921995b5c37c346790874212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee6e8c31bcff6a83d5737a1856bbb3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45d65e28ebea0015fbb934a5cd93de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293a9e860c7b726e5cfae304c6ea2d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cb33de61a4b56846afbbaede70df0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cc0c4fd53699d9882dbe1a049482b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fada58b657117a86c3d6898ba28c1fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce01cfc3672ca7b2aeba6b51bfcb40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dff987f3a4ecb982f133776a7c0ce3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99cef49d42459bbdc55be61ef4ecb7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6a7215737aa3da62102ca2f02a65e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d914ca7e8665b30262b8fc7b85e1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51331174b520a5c70298f64eea1db7df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c24d36d76d7c273a8ca2e524c5cca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a060fed69834e68e0046d628a0423a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c5a9e2c5e575ba87b0abfbb2035d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ed9222443d87f95cdd9a0181ea352228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083df7d6a5eb9f2a7ccf7d905dc08dbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f481c41e700df9f285af3c28691a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded54f95f829874665a992322782f5d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb2bde57b41f07aae4e5001ecbea3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c974066f8ab4d9b2a18cb81da5b07e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224f4cb684c7f82995355020a6c4753234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd0ec43fe56a47aceaca90b784261f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7ac23436d66447083c7a3e0d854c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0880c6ae94d2f464d3f31f070bce2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0541106cdc0beda7538d86d7daed9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff39f201b012bbefd5a5a6683f7e1de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7dcdb511d3b717111ebf0af4d165b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e2b660870cfc0048cc007ef863c33241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee218da0bbf85957468a8d244d2cd100242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db0683c471068251d5b9482a20abd9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f9c7a2521f35c644d4014ea9d90df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746a22bc642c0e9ec20a929e5f6a1ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60adce4a0d9cef794ed38a4dd9d5350246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69824b26e2211fee37ff930b80e9ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267f025740b96dd74f16f31e672420d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccd552dda08045f5af4450a07ba4b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012808a47a280399c0bc95aff402752e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851b15fbeca1dd6b2df60acd7c40d8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ce8141246b24feefadad343974f81252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f76b07d9802fcce916c7150cfb9a9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be4e0f88f29255215672a2318c1e1c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3ec75e3dd331c867e145d99582a57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d689d5cfb0c54d8620c7320f8e0ea8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cfcba9871c454eeb27ee909ca3d24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672e2b4ee58a0f92cf0426cbc349a61258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508f9316982973462ed0cf3fb45ee98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206abf8e882bcecd3708ea5817ecc7ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b469a80ca2143282f2916fdd26c97c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be36348e637ec077ccc459f9e3dbff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922326f5e005cd6b95996e664a2221ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f2d368fa30c782952e904414c70db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd9f2064aa3b3143113a21d8149241265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d5b26062c2a5f905b7a2e4e87d505266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499112c85cf6718035a4c7151b5f55d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b114f3765e361d6c57ae3275b28b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f85c3e6932f5ead6a61f66cace4f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d2f26f0e399d76cab3c743ad23837270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4559dacd55fd0c8c35eea8fb852d01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd3e0acc411d9cf4948b270d11a703272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740fe49642161b894798b296abf8946273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d8e8199e5df88d767f7a1d9b955c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c609bf6e4bd0532d0b2a948dd1bbf58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cdf37eeae1b4a33ca875c5b4f0507276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c46a8065cb446a5be584c33de04c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e74bddebbb330538d28e7a600ae21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bd2f6507d139fc84f79b711ae2f43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6620d20f1f7c989d629ee42336ab3f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424df166cafdf165373b9e499dc471b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4180e9db21fb46948bd89997243ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf041ce1dea9a5653614252f98882e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8009a69941dde809966d7a2ff86405284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87ad17768da8f5bd561ad22d72db9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89c85a791c5b14d7b73134252c4221286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505340554473277ffa2a25a1283ebd97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89716df32fbdc98ea79e72734b81463288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefd412a4f5a72c138bd517277935cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf0e9b0f75606c373389fb9be53532290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683fcf364520d30f6f30223aca0c132291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e7e9f2cd86588d24fa3127ed0c0e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a47bc45a28ff9ca4aca68e8c46a9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b934c143f086061bd9d65545676975294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db54b074a07b8534fdb94aa160656ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fbcc51cde30a212524d26442da9be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90911ab757a7b12789b4e6f71d7e5a83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec3f8faac0e47ada8edde8c9281159298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54153531697a34949c4c17059862f2fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa4c0f8acfce3092297900fb10725b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88208900c8d4b71b24183afef85db4db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce80fb080c1e4f1a7f9d7517f10071302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f2226ea06827f408352236d032ffe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21cf9b608d32d84d3603d1ce100fb7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c2a33ab406ebbe26bd154193d8f3c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a9db4c52390426b8a3e5ff5f0a6cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed2d6933af922f2a53ff26c4f76c5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9f083019dc522557a81af2e75ef3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a925307ab1d44a3e9849c7c2c5ada69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227013d9be90171ad57202805eb4619310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac04c74298e8bd6e4a4d3392e3c944311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc7b2fa4170ea7182930aa6f948ce9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c792af54659ef63dfa78decf59dcd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f30ed0ed401b94ee2ca121b9dc7007314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d9741958f69063dc14ee95ae349e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea704e5ee7dcdf652aad5f3570bd25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9b1e0fd3ce943eb986841e998a980317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26749a54879fdc5b9761b67ca7497739318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f03606c811a5450899f6cef52e10b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe8e81ce865f66764e9214bf78c73e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750f09cb9213021820015445c1f62b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126b73836829fa417daeb11eb93cda6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e998de2deba42f62727eb9239f476323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae4a2d650064672e0af30a3577c00c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bc699bb7cdb1cbd3987dc5ef05eaa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b900aac2a6cdce86771e37085f72b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaa62ee45b5ab55956f814465bb69c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a4bfe9f670816533edb510890ee20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc283a412b9ec3ba2d887270c811400329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a80db463cc3a2639ebfd911c778c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db54aba6a9290af29c4978373a243b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541402fe110630a14ffa494f40c8f4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673c302fcde8f44e3749b1c0a182f04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbd94b77086e053ca4d7ec30027e55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ce2b6126e08e61b964b397d041fae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c077a5432a698be7ed1b07836b9ce62336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0d7dbbe0b3ae16f8af87db90503ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610948fc0f05ff73186a41369614c59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995515cade2d7b7396be65e613f1a9d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa200ad3b4ad67a2a69228a326e9b4d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789c05f8ef4f1b3ff07f58098cf9d43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bdba57c560f2fb52f48a0e2168894342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a488f310bc20b0317804186efad0467343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dceae4f078bd89d319ae2aa56370e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d4b7018ce61a02c1f99db89f23485345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd7e830d4615ced750160b3f8f5f72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d92f9eba02d20bd922fdee8a04c7e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868cd412e105afeab735f906bfbb514348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a340f423dc08c05f8a455fb186882d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972af5e6fb71459ba48eadbda65455a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b89e215dce5931f3c3b006611213ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2760c42d17d1a11af085bd685bf9eda352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4fd2a8dcbaef161404c9a8b6a16b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46924acc71c1cc2a93d119a20ba9454354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4fdb27c8b539defcea35a30a6b798355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80d39a689f8dc579eabfac2ee8e821356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cd27a9a877fdc75fbec3378dd7257357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1956b4dc30a7bb4d5e9891c9ec38246358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d2b7306c99856d76cd2ecd46100ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ac32cab7033483efd50e876c9b0b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74529f76a3cb541dffda3ad9e8479ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bf235679afe2c3bd69b8042547dfe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb3f6f1e238b3fbdaad1bf5eec938c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6f15dc7b6c6a244b4880b19eef493364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889584695f72312462c2b6304c76faa6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe7ec1a5e07e6e4d1589f7bb43f45b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90e04b6376dd9c9f81c7d7505a1389367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0736ee6be74400fa93900db8673ecb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68db06df620bd4ad0e27a73fda95b6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b85ae16288413aa00f702890a55d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cca984a94e3c21829cc2d8c4eaa523371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfef3474cb7171cb6aff5060d98245372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2816331edd125905b8abce42d0371373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f160879e23e069abe876aeeaa0fd28a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5483cde29a69fbfe9c62b3982a7bc9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1c77e7dd51e54a4ec28ba2f4d8460376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e9e82d112e7397f971dcb29cba342377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb30ff00f66cbaeffd757bcd8aad25c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0980a76f711c7a5eab277caaedb5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9632b9cda9515676f454f14c38731380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fdcecd57fb8eb7e0b180faaf44c18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a22da494484ad423e67180ce5e21c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261f5e6b183a3590c1441f32f117b40383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89842d363cc64843bbc1a4c5450ce79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5d2e4609fd6b35093386a3c7439bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243378cfa1fee782ee99634f7be7553386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6892deff7e0eb09d3279ab1e4bd6c64387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641f3d02beaefe470eef64ebb585b9f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0606d342d08dd1849823edaba8319c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ee67d29a6b076aa2dc2a47690d7b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423875b55dbfbe83f8a5717052afa2e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb670d24211beda42d6388aa7511ba6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cd62979057974ab7b35939a914c38393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3906a7e99c76337c8a6ca1e54c53e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d0809c53853497e2aeeac433e046e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cf61e8580c9f9af794933ce39f760396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40fd13a1d72c8e2af5afeccf07ac05397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6ba6162c3e4c049a94b32d1486821398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1add603e6cd9b7a42941371da6f90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65ac7c01821940bd0f590be70ab48e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806549f1ec5ed4b6e89fb9940cc18eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2958f13b685f8db9e12c09f6768126402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722ca4bdfbfab6412a411bb9e1e0ee5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e3ed1c5a83348132ca7bc75dcd38c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962e0d4530d63d4f395ce626d659b53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689b28d8fad78225f3c22a68a37c364406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c49a0f8486b6f7dedce40c2531bc0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006da174fe5327227413ca7af71dfdab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e365ba4763918e8ce3c5e58bd0757409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7e50a5f4049761d1cd3c843d35a00410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51eb55be8c94344862c7e443ca7a67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968d9642a8225f47363c4c36da445f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75831115607fd5c5f75ac1a91434f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d27bd18563d0f60c095546f12b160414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc211d47283aea79c422fcd6839bed37415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e467c1f37c0b544e709f4ed036118f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e166bac3ab513f43aabf5d118d3a021417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fa22ca7ff8563d22f1adcc6812460418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b70fcd282e2f65cd4cccf3a2f390e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065f0f2cd683068119a61de45feab53420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ed537f083300c3a259bf1a4b4e7ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0b7a4af428ded1f5173c6628f93cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8294761ee76efc3bad60c05fb35e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f448beff18d52d5ea146a0075595a23424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35581a03c3a07b79f0a87b7af48f2381425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29e55ee45550b19e5b550c53e035a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c3a968811c9d52c903370bf8ab483427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3ba736f61cd7b4c435fda48658789428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddab88f82aa302f084693287c918f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fda1bf13978324f16c2772956f56a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7ab0490c99eeff517f61c53b0c14b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0a3fa4dc311bf5089441dbf2a424b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb408446565f580afa25975ada63144433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b122fe731dd295591e10f9ff239553434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e55865bc15b6a8d05c2a8fff9aef6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f7c0ab11689d487d6802faed533d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1480c34e9f571d39f4635045cde08b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376faa25ac766e5f2b89eefc2be780b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bdb42c443633c22ee7fa96f64d8c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747079772e8850bb399148faf27aa1e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6412f316ea8e5c2f4b29f48d0b651441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a286a8a7e5fd6e52efd521b88132a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab43d669a7944f107f9995246a3904443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09b7db53cde0aa34b839cb358366a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f724447d39cd2b4fe8c6245c517431e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35223df5c69e73f17c1ca77b1276e9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9b583bc6b45ece77f25232b83b20e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65c741b343d8927cc2f9a1e1a0abc1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fb0c5300a6dec85a07d5e9268b902449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651bc78ed54c5f7eb52feeb1f6f6589450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e8d3af29447bfb33ed0a968f740f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d627c7106eba121c59a168fbea4b26452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dc12ca3633d4eee0408e238a8da80453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3eb7a3b524f09c035d0d056d7a692454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5ae9387280a29f972f9837d5d8c6b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf2af46ecd99a7a637661a376c35c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58fe7fe40032ce0c4ac68e0615cb62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4c38b0b0e9a0cef96b683fcbc173c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e96cee134433db2e7eac902fde3455459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cdd3f5043c7bfb6ee3d465b21f57f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186583e42b0599cd9200899c7b11e656461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24819a2a405b8a61fdd98e09baf21a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bed33a0dd6120c1524fc7c7bd8901463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36230ec14f5bedebe7da31fa77de529b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0042ef52ac6d29cc43a57d0c5a0600465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7dd56f3bd216639617517d10c6c9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab46e8b9e95e5c5cb684819773a4ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d2ae1ee67ca7141d2b9d2e0a644ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b0e8f8329fcaaa51fa1200ac9ec4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59d1a7964138e9c1c05e6428e23d29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3ac1a7447986c9bf81c854cc021d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be8664d3c8931611302c7b9b127f41472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2c29a3d236bbb086cf2476ff46e35473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c007cda3d54c8b856df4782bb803bbf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6faa868ac6e63c12abcda3e1e7df9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b30c50e82352ece94f85588af0e43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3dfc9948b696fb5822848e4dc71e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf20ece47a7727c02420318c59431d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce69ff204977d1ad0e893abdceb22c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8144f779fdd3cd078a8e5880b4356480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb688a248e5e910fda7bbdd52313d097481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fcccd50fd03c3a77c734321eaff7b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53ac950cc02e9b99452a18e5e16bc5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb28465a83ce879e9d0f7f70d70698484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385c94bc4dc08d41f2bea10b6140250485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ca1f3a7c7bbecb927e6e3a834bb00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4961b70497ba71c07bca0425a4e4eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82963c762dbcbbe67e53a68983808f03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64272f6a9430c11d83828801715008ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1d8182de422c30528faf192547a77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59767f86dad4643100ea46cfcd52a4e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a375f58d15808ab50a42ba6f8b57039492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35204f7e31de47c29ba6d53062eee3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dcd120b7b2d5ad2f171756a230d2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fefa86366427d6608101db13200c39495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749693d0e743739ff11f0206108b9c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c27e08486f465eb9920df877a465ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609596c8822c623582e6fe0d760cf8dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30e8e63136a61dfaea046d9ec9b728499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b567d8ef5e1f598ac0950fb292f096500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfe17f03d2d1a8e5a9a6c8510a4ffc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b11da1a85b5463409b6a2ca59ada7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8f232324fda9695246690ea501023503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ba5a1df0156c76cb0d5d60d834737504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f71bd8f699ef52ad6994b980264dc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b9184ddc1ff76e2cdfb22ddbd654a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab428e7ddc0503998d8f1d429cbd9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b67f5efcfe6851aa278848860ba6e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91105d26c699c1e837cbef7ea1c5b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206060f366b0c79c28d679a6eefbed10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7af9ad14bf6188f3ae0b8ac5b3f086511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a6f876df340ea3bdd8f4787c09e88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c637b28c50709f3f776ac63005c83513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218cb4866e2391910f162eeb9911742514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64ecfe5c861fcae6598a4f1527d09c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe9fd1839f183f5bb3710019fb68f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd6d6c77c8c79d4af5e133920f2dd9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b986b0abfe93b1e3ca297753313f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274492e954d72391b33e423ac9b17b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2f5c1361495570f366842446935af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23971fe1752bdb28fa8abfa132d4254c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41d123c4d40211132874a1bebf37b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb12227638414c38edbc7765e9758d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a3ab398eaeef4634d95c17ea52225524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfb26a21c91641b653741b27bb973f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524eefbe5190b66a5fe9d1f6bf6723f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b603ccb8b04962b2c043b5aa56863e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98119c8b56bf38c0476fa6c1047a9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7ef090917a9719000165bcdcdfe33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fcf140f415074c91b07c5ffb86f43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317a866e89a47060e832a5588b2d4e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a878e42abcfe431ed880a2e1327aab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a08b6911702200850aee8a4bc37ed0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ea4f53b7e34f03e3a867a3792feba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e112b9342fe0949c17848e2ebcd3a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac54484df073800340e4f2c809197cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313315b8733851d55556099cccdc6e18537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95d3d54a2e1feace66b6059f234cb1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68ce6d4e011acb1b6aa663f926187c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6973b69d974ea6451c2434fdd8a754b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f2de1639ac9c114710f6632ba89b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9926a05fa4e19ea0ef635b268afae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60095dc0f19baeca57c449f6d5a36d4b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a5c9c90690c460e148684c9d34acc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a61cc778707dcb39ecac15bb055fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e597271831a4a7dd22ef6801a8815f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadc34e9b37c03cda9a20220514353c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af7c18245c6e67b7a184a85f256de9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fdda2c72b5f62991430f8b06e52d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef2cb4d55b31eb1e5f915717f39bac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9748b0f35ca09b2098cc5aac82b984551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e5d854a721483450fa6979679f5ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce223261eb65e84be94892b5139187553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca1309eb0d12651347e085829cc154554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188cf6958e93484e1a264cf40a06220555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654d90c00e2bf7681dcd3eb3101c49b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adadc1f8b0b6e377f2b8ec34fb9f6e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978a5d38f4e084b239c50100dba2646558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655f740fd486696d5a3656a6477559f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413d33250617cd2ae61a65705c4379c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd51cdc675859d98ab361f96ae45ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2570ab4be1f52ceb63b451a3690c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9014bf06b968ebf610d6a8ff1951f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090c54a1e2d40548a2593e5e620d667564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb68b1a05cf5adc1ecb8d00d317f07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8a3515cb9b8201dea732c5c83b89a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a5649b35c56646af12199b8c7b47a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb241a59a06fb7966991cbefe192265e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3ab48b885c7f1037d4eb686bc847e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0ea5bf6a228a531b3326ebf026572570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5879a7090e9e230e9a0d7253be31a63571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d7613a5c26450d267bbfb05076079572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35301890eeaf769c8076ed25d0100ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec33314d3c1938bcbd0be8c402f84c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827922c378d0cc3cc5674c67857b28b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4f747e3af0550f60ad42f9f3f4828576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354837a01e74fcc47425030d6d1386e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca5b372d2615d96ff6f5392555c995578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618bb33139651da2c35ed483c9e22fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d4226449bb1193cc0ebbca37dfb1b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07986a39e598f4574388696a8a0a8835581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda545147398d9bf6cf9a9214991a0f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406c2b13d5d21aac0d1ea01fb2f1c6e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfa2758ae41111cc0f848938fe610a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f450b2463d2eafe52bcf1db5b82391585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712a91b4711f4d817dcd56d825a7176586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430effcaeb343cf1da07318e840a2f76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444284a78341c95a7272ac44deca42f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc957cd8c72cad24cead8c373055e45589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d648a21090f62d62bff9fbcf5d488b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7644970797f9422c4f2fe9dafe80d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85e82df83005d1fec7312a6ce9d45c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56285d4c78f4e90ab38c792cc359dff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd405406ecca78b53746e993f3ddc0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df13491c03b5d2c923d069d0dcb39e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e816f7809a1663ee136869a714a31596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37439612c37b03c230f4233b6b970b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b684cebe75da3065c55c1937ae963598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ae826f3d51813a47bd1f7455b68fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874e846b7283d11e1e9b721741bbc70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f98abd1ba674135833ce694f6d9a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc60d6e0ae9adb742e5cfc52a57082602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f1eae99f9c8c950ecbeb191a7d202603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4eb46b3c670384a284238a16d4d946604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80262bc20ec62445c708493acb4bdc41605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30db87f0a9f03abf237a2c69baa4c1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cce15106a008fae4d058fafc7cf8a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a540535ea274854d187dcb9babbb39b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d897265fef8280296ce651d847e289609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2c873067d9e1c899a46a53863e619610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756961feb2e3fc4717079e441ffbb5d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ea7bdf0e1ef973a347244bb84cc2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478536768288cba4df04cd52640a78f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04265288a07cbc12704d612094d75f40614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2db8aa9ae660f70aa2fbb58e80ea6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c096c55516a87023d3ebe11d6c26d4c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3c79159f619554e2fa2dd8bab5124617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bfa7c1c7ac8f4f2e7dcde05ca1aa6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a80629977513ef0a49600a769ca7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f73625102a5d6b9a380650e4627c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096551907f0a748a119ac4e4c94473e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b62e3e3ff331c6d243721c3d0ef74b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4569f9e58a9be17f6a5073b06daff8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d57ee6dc51b140c02d015c5e592e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a00707fb67c973fd849c13d2f93ed1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c901dc9d7d59aab2bb0427f1db94e11626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7733d75deec98439b0ede4998ca25627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b334b52aa81afbdd6b4ccf8613e8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd357159ad6cacd69553423b028239629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491caef10359261e3101a24cd7ed901630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e1a9f6963c9407229baa91f9ae04c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661a68b72213fece36691193652f034632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba523d48212351c507426b9564736d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7091fde1fa39d1a8159446993b0968f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcf5b365460e5f35a4fdcb31b65c20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611401ed56042f03c281561789cc0cfd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7df01ebca4394ad43f7932736779f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea30e5343abff4eb56898fdc4e7b447638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe85b379947247d75a946a7d1284e7f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45027980fb6337df65e28def969ebc4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73be6fbcc0a375a8ee6051948c3c447641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248cc655ac30d93bb4780c1a9af3170642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecba25461102565512c9fad9e28acaf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fcb5a8b3d77789854584b103f2473644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709983d571ec8c56e3d19e3d3d15e782645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f51e0d2c616c92b5f68b31d64f7d98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019b6831b521da5ce153d31c898cfe9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8ea8aa87a7f74023346a3ba265c6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a96c3d20b46c734cfb54d6dd635ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf9da3ccbc60eca5712ce689619370650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075ab28907abb17d3aae0c89cba4d4a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e03aca4c2d13b751d4e275085385de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377db8c683b7eb15f607eba8f20c649f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d286eb77e55ab191c29685e0aa709654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfda6a0a19b5117836a5614d5d73529655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f3bc806af4891b910c7109b66f88d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0348654942eef740f4eea877975c91a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75ccf6625cf02131370cffcdfe5f36658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777459f5fa17102afbd922491ebb3e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001b9534ce139f568697524808aa071660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cfc421d3d2380edee58337b3e112d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577936336aca520923422c9d06f0e3f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25446225a2dfc6058242e92d97f649ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a59360c28d5625d13dd82c3786d6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506244e53a755d3c33bbcdf5046efe86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361daa7a3b91fdbe1db9b6b86c258e09666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144348c53b8977f2819fceef4713dca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd2eb36444dc21b2acd11ec1c57c10668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f70839543b15163b40d8d006cf776669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31da30ac1138de8f72f8ceb16037a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7c01343dcaf33abd299ec57fe76d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dd8e2963622d0f66a9de8355d7f8d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35ce13a6210a64eb49aa25cd6de9ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f7cc866a001e4114c4232294c03f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e9ac8b3cc17c0cd3c0f3ad17cb89e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd168d1d78c289fe0533bcf0b93289a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246af84a3fa4a51e58bc479fa2b6d20677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980cfad855fa80610f3d9fceaedf821678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb060c5eb5abd8684938dd910a1551679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752f2ca321df3627d8247518a1afd6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959453cd8f212688bd1d58c238f2b2fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00854583787b4688912fbc87d1d096cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc99d6b82f246ae3a07c6ec510c0e06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbccbd16853b5d6e84f9e6bdfbb52a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e00239dcc3ca249c8a371ad922eb5b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50811bffc8072802963157ba55bd9b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484bdca412b8692dd792acab85078ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90054d3a30bb57ccea9ef45456e7892c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9445544931d9d8d1ab59a01a2e19f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041809608f287676e2974f4e1bfd7f2e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466ecac76a86996aaf2375c1cdb92cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fe957321986294507624bad730e43692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae676f0a9decd8323fc519e18a7e579d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ba836cb6f140bfd1336058b8b6357694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca5a3dff71b3c409e4107ec5e8cdfa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0945ae2ea1174fbbfa1f8b6a68c7f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd275d87d5b16caba77908acdb739b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45d0bf7188aa8aec6ad1efde38bdc7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de1bd38b2b87760eb6b7ebb4a22c11699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d06f950a1f6377afa973d0517be507700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd700d460b1b55a09f8aea98f82edbc1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8053267b3a2590df5574825315730702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e05881e36f6996b3352a1b1840328d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660d3c46194c27b74c322c0b434fdd7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16796c4ac5062ee60de30cf9e8c7e76705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e68ec72dded6f2b330801c20380859706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9007cb31848ef7bcc338ee91d7fe8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfb7ab585bfb99588a28768ddf907d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b20616d1829ec40ecd8ec2822fe87709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdb782652708e99257dc7de3f7a93b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12f6668cf5b7bdd4829544865ca132711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f08cdaeebf2ea231732c311f4cff6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af53d215897a52dd98c0c6b6ed6d593713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58444c7eaa337a061281fdd6812ddbb1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e68449ac728fdeadc7d93165f53c48715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dec68716ceda031a0cd943e5fd42c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4eb8d81d9063de6350c160170ba921717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce46349a07eb11785d0ee6d7a61040c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade883ddd65f354a221caa204ec68d8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a4461781fb0b30a9f649871b05bf9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810df67f6eacc82632d4064dc139578721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef0e6c1616e66ba2886b24c0f7de93722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677835bd3d8ebcab580829e168fa8169723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ea147ef3ac15f5f30e016b7d99391724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b354c53ab38accee4fe8cea2157a952725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12daf0baaa5054b58e853bd99d50d7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a1660c5f85e7b361ffe0800130ce5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862f7b4eb852752c23fcc36a4413bdb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdc6334417c30ad929e418f58438df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fc1b5dfe12d8ff276e0eaa809941e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a317661e3d833d4e34ef7ec529242d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b04d555f0938df488a71eb1a5f53b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0e89963e449b207de2827e90d3443733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af09ea6e5ec06399ca8e05974eeed6a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57329cea492a61acd5803b30d7178c2b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953898858a33c95af888e8e6264f1ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c4d60eadde99b9b246b716c3829be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729e83ee0cd3cf1f680c6167ff24006738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979ccfbd0fbce9e3776a55a50372266739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125e937c2234519921850a9f6fbaa51740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1936a8853e501838ddff2c4228c09f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc73aaac3c901d560c5adb0dfcb32a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d6e412b6d631487e8370fb5a7c055743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d1f78c1db9a524b1d72ad24e228e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6230e4837539e62858889451efeb1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c852772f0f5164e2da35a57bb35e5e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d362cd28fc11f01fddaf1d91e32bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12325ce9713051e5051a94899ff37b6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84910c948b1756e2f8f6d9a6b4072703749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba699a54ca65df78df857d172b616b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265396b70f780590759f3afa5a37c70751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830df58a2b5570ace11194f46b9c8b2d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dda6c712d15dcdf5f3329e57a74fda753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e1abdbe392c4bd6ea57d47e150e04754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9c357c2be4d51f84986f85e1b052f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fea1ef36eed95f948154a3aee71b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a612f789a60001e3378951f791bc3dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df22f3cca71bd6d84cc46c4d86a221758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8b4b607bd1e87193a553d56c10378759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e91a942db9f466463015d5c6a3f35d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b126234d213129cf4f128d064dcb790761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6ab34404460eca97bbeceb6c94e28762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011c1ca6d276bc5fd601f3a25d4c3f8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcd542b68a6cf46b0424c290eb3819764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f491b1d36f7202495a52804a9e646ee765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa6bf8acf960e3e2dfb06bbf3b71d6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b392c1a83e66b1bfdb2e669cf59213767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>