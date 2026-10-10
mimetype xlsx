--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea63e1ba898957d14ff1ac04068eff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f9421e1834a40e5588675a1c6d6cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65130f2a3fe2623aabe58931c72e81b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe98b23caecb7b05b708e5f7b2fccd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956c13f1b763533d7900b87058937a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4513c623f1162ae37950bcdb363fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdca684046af4c198120ae6fc415587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2802101e5b94018ccf7cb4f780ff68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af2421cfb90b7b7dcfc74ac9a2b7089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407bc0a6f497ca6e18eb83179459f3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751e22924c7faabdc2cba75952253ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e777b221baf54fc5926261014c261412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558b3cb764151feaa2860d71938234613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647b5045d6f1f2eae38a7179e4edd2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be9a93327cb8db140fbc2409a41ebc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0f8d0159c814b5e44834ac332e8d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e0dc775e67365b3bece1e1be3f76617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605c27670844ced93a59f0349e4a17718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec799d9aee6458dc34d48ac40678fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834da2ece55e8563c272e792329d6e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41165d2e9e7ed983bc36761bd28d1e7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f0b451ebb6146f4ec4feb92a6705922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a058491f881a9fcebefb07193b4e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847a9c597dada1651133c4b9acf210924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fae20f09e4fa290c54f53eab9928a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d935d8681c0da2d762d53eece703b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b41c96cef16bce2c45493265f8a5fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e63a3a79bcfd2c3e28be0c9ceee2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7db8951e4dfc62154ee55526fba8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefdd01f88787ef0af28c1cbbcd00fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74169cd225d859288531271d0b7def031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14b4cf4552532a28bdec3b1827ca1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20e3c014b84570b26e529f044bf53c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497704e937c61213e5187556275d05e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20e0555e247d0b4121db8d37ec995435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af2e95dca210ebb5c6a0359063010836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab38e122b2571031568cd08983178b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562a5a336b90bb07c1f71e476ee6c6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4a50b744b40fd21d3c5b771b85def39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c7e01b8fb46d8e7fad370272d397f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103f5d8ecea8b2c47049dc2af16778141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f553b8449a1300879e4aa2ba4367d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e509b73fe81198f30ddecdda41efab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850a285ff0772a0959e964e5b2eaaa344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9910dd7a8f50647fb5a47d9f217dfc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a430a0623f8d7664476a67a418df8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05cd77b1d47d8bf5d723216df53af247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92dd711d922f788edf3c36e12d3db048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cac6ba5ef232d336914e2db5bb1f7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459952c799d80139737faafc0da8a1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31228b6fc0c51c5bb879dba903d5de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d624e4f242545e2177f35a961281c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b40b756ba9644a2440b37605932e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c415803ec841a81b16bfae8d5dad354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36d976e67956cb4440127384c912c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5dc205d9c3e9b36c775dbd288d4f7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996557ad0ca17355ec97eafa1299764157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18a108ebf928a1187d2bd6e95cacfd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa51381b529a09e905d4e0accab95959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b575f7c3de07cd3ae689f75b8836e6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881e62deaf03905f0345f18681aea9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792176cf836b5f0b1f2f246782ef30962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62204d1188f96bb6d42449163e0a38ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0100b7c7e3b94e15e0701c573164264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97499149327eb68779ef418ff273061965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b8de29c30e8b9967058335b36444a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19e131c1c3b33ac152767b00968ac967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16758ec2dfa00767e1031806aca21068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03facb32c3ed8ae53d651381c0d67f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c071b78e2efd2eda364b40c49ae03470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78e1db49a52076ba52044f3fa1731e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df826351867cdc627dd485f486873f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034409211edc2238fd27c6063aea86b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54452355203526ac12089b68b2289274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388436b7625c2e9a4371b627cd6bae2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab09aa5e5c9b5a86473a51914da88276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165108d3eb269debb194bd1a388394d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85afd73970d08ff5d7fae1c7bceb43a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3bccac2502d3364ca43d63f74c5d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db310eb1044a1d8deaee7bcb544754a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac04895589ce9b917906c9a022a64c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f651f616c6ca777a7a4aaf976359ef482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383cdc74aad6cbe36bf55e7e5c49c0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bf2d088d1056fc26eeb272827d7fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6015360617decb76d7512eef3e24285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9048995c21be7fbfb6f668482a032be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb789cd040907975bbee897f989a8b9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb545be8f7b07fc2d9c2a94fbeecb4d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ccdebf0bbcc629fced7705cb19eb089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9893942fb40f5b064058294f35ebb9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d0277fafe5aab67067c165072114e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08229043a8e9b390d738840153bbd08c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75a99382176a3424274983a63ffb3b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce69f035fe8636e6bc1a76bcf65bc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f97417870eb5b291d25bc8fc2d0f8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb1c387b782f2ddad39e71bf1a8c6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7501313e4006a7f73ef28564317f97997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac9e914975a0d636d1d7a6574f5c7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8723e389da00a76eb65bfd9995654599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90b62814ec9dc26f24d08fcd8adc7f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750902f54a17577c08eb8ec64daee142101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a401d77eebf143e3eb610c62bb3737102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a7b4677491e183c602e09b1505517103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183a4a4666f58a0f9d593838d667707104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6c49e8180206a8309e3343b77d0e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b7d748138755b0288f84621dd49e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa10d564444b887956c44a7689bf00e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db4bd991dc0183711e02454865056c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab8c39df25af1aaa1782f2ab02a345109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76652af2aee2a215e53c27e2285186c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949f73d16d0c7d284f00d9b5c0551ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74855019d142cc508ec3e599dd1cc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6aac51d10a946c350b6caf2843f61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad396df5d69eed1205883b26f2cdc57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120ca40ad78c56f80ca279476c0f743115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f70a7ac7bc5902fe19dbb6884c1c1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce517d3ac85f0a4a349de0e5f669705e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7af5d52008a9aa543d68a3b3b735c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade6cf913f060bbe0ccd121b531e00d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01587dc312569309b4010800207280e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd08a4d0cdc876be15aa5ad106602f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71de1b0f4c5384710ea0a79c9ec65f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d115d8ae51d61aaa8c4cfe288115f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f61d0a8fef4ac75755b56e71733b8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8b79962159f4749972c18efadb4be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bad844220c13a2edc155122bb386c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf021f1fa55e2ffcaee73a7e5a855e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5f88db86c19118e18aac81b805113128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cea2a5368f3939c8c5da7f4f864049129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc76f50dcc75e626f6f05106dc0b45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07289d05fef46acb476daeda5c314dbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf27ef3f5ce069c0bd2974d91fc60f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb467acc5fa447901b414885f419b5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5c28918549afc58c60a79b4b2f1f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e78262ac5d90f37ea4e4dee2111c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e415bd0f21f495dc43844e65ffc3d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1ea0a32617c56b2726706bd0ca4d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397c9e01439b9a7ea55cb73f2e15ae1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbad91afe7253b12764631fd9cd8c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9f550a91d902636584063647b454f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5037c71ca331c32024eb1728aebc22b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd71dac3b96c75a278c24741f97c4bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f2a8f973ecf1f20a708c3f33b2b13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bb0c10e2f36c42b788a39f948e3eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8068961e3b3e09d0c9a088bec0eb2b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f76e90941e98e7ffaa6d719f3a2800146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d173d35ce1db688b98e4f0a4f3cabc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d9c5886be699a9997bebee6b72c75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9d269e3ed06499cf4f169e8141745149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313590fefe79be5dfaf9dacea54806e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c528ff36db50b636aee0f13e3f7784151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bea059077e78096af978b646ffc762152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46de5a561ccea6f799bde6463a3d73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb09d234fa8f87c2ca255aaf23d619154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bff0362b9d8104e358fd9952de699155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a43bdfdf9533c4ef8577986b106dd8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6138ba65415d81dba498024196b810157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4acf8642a0dbd145afcc84feb84e86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3698401ddad479d88926411b430546159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc699c2dd0c03475b3e675aa3f8a6d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29743401cf7ed6442aa8759539a4ea9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b48fcf05a1585a27dec37fc9bd7942162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf24aa9d207c72f908ebddce8c035a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28265fa81b2e81f3fae321d4f0f175a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5d4096c1633f79d08c3385a654173165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4d47b4fed2868b6375b1605fd8269166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a627416d75046d58529a2ebe6b70a2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de86e83be7780fc8bd8cc888510dc88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed35876ad030cbf0480db263bb6c515169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cea88db7470eb4c98e1fa72a0aa16170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0d67e50b7ace6e9dd3efc3e648d46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f138b62a2483dbcd308ce839a36bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a968bdb8e73d89fa665de6b8dcd6e64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec466075fa5fcea6724341159762e975174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749421238613086ed06e8d2d4de3861175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2accfe50aaca748311f07765485e61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c604a9a83d1462973eadd423cbf8e1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c08c3822043fc22b9e6ea65ca7bea7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431c1ad7e9dfc9f71cda2c1e0980a4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3118357479956e6efd2eb0a009cf4a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bc629bea1c9ea3d5413264218c2d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad3870d6b2e92f95f9a66801dfcfa4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59427b98eb908c1f613d5be8c5efc800183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f763b5aeb104b234a196a58263495184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19346eb8742b85c98acb8bc41b80f6d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df73f15068bd06070d8cf40a3e858b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9456c5f1529407a620e67609b3465187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2106a880058cb69de68907dba1566a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58104d380b3fdfc2beddb9cc3c709b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7814e911b0a604234fba01537e94986190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da853b2af40f0a484c3ec823ef924f3f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3214222b78505d6a8647b7c335c4583192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6566dfa254d4894c3a372346a716d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8742f55ea3366492375d633a993c18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91639c602c547de91a101ed5003a032e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54b01289fad4c3295f2ed848e35d45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1302a7eb2382386500846e3eb77ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0decccdba7f11ef2af4c82f28f2af5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbf4a70150c5004917cfdeafb86926199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82393dcbb81c534ece9f214821cfdc37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458cccf21a31194b5d1067d5f9a41e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d550e05503aa6142b017a92b53f011202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41794e32109ed1e66e4c6461d870f5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5f190b31d7bf5c9fba0661212168d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b427e652789dc6086609ef8c2c4b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d30ac523f84db6189b83e8e800431206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e999b572caf852e57ddff19a72499b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c1aa9118907c6a0a1e438aa4decbd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a221e447b99bce0ff639e0c434830c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e228e686b75976e1be8c82c35efe2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20743bf7d1c47e3fb2aefa1d8568f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17341843bcb4899291367cc0574947f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a6edfef6772cf194f90e6a9559011213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffd453768e6bafa118a29e4295c688214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a6b2f61d4a0fd72d619633268e6a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f513bd22178b5a4cc57925fa72825216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084155affbf2da79b48b4c8d8a252fb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c88973beb641993ded1c99976d894218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca048c6edfaaa5692436a9e12e0723219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5772a784d9ea117b7647d8e2edd761220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84234b554460c33cf7569d5cfb4be3df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f44838ee55f85d56aa1420bc70a9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a4096b63828ab9649a0267644d220223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295fbc7794e5fd7aba79b6c3d6568ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493ca4276a2334824436695015d63b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440efea3d99a4ffc68763aba8160b0f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a710f03cfdca4d79fa2c2255eb8c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40a5a1d465a09e19fbde325c5957e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554533914ae832bcffae416ea6cd9e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb818052333fc6e0c4aa4329eca6e40230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc1703878366443604eee3ac331709231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c12ffc531cef826d88586a5424bc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c620e4734f04ad0193d605d10abb336233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881715a7aa9140ec590b62573b9c5f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021e98efde775fe01b833f18c4711e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e20e751d732f28d524d9b21756640c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1c8ff6ebeb2dcb45791ffb7774a44237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cc046a4bf69a91e9421221b611f1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a2177114c4034c8db1da92d383ef5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9da60b5252c54597db40f8feaa54a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b80f9ad1c7d3df21351cb920d1666241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f04b873d13249a66fc253a3122d87d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e65fa9279c01124a413137f24b8a4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8d3a07b79433c2eb84af3b8fdfd2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f898b4dcae6793217fd707abc7c51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cbd2c419d91ac36631e8cb99fab99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b802f2a7e2baf975ddd83f1a1b4944247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce1251c496f6d8d214c88d74bf39e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ec7912e804a35997f6e40c5c57068249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1e627f16c2cacaa571a00ab925f1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d4930c6dd95c76a7e6d8aae1f6afc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f133070596cce25df6278f2a1ca20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f597e89cd62dbed068ef2362a3a61253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4d689193fda12103070764544f12d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271e359438d74d1fc031579672af628255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdeed90669bd35b57df92c83bde1a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c47f0a27478585f4ed5e68e78ff74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12189bf286a5bc1daa6ecc28015b2e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db695d323a45eca7f010544deb17e79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd918d843fc66557fe74c6fcc646244f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fbbbe3ceb405c3ac8de92d0f2260b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a0026c598d23dd2377914fee2c016262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414baec160919aaa60d13c587440fa44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c5666ea363f8e3696c9b2f6fdd1d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcc66ac68a6e37a95db87ba4a61a54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa641e72b34dd52aa2b6e700cdff132266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3282dad3f51f651a0cbde9b1ab28a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c11ba9b0fe7d69c212055c92d5e7a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d53625c76c75eaf2d778f81d5ca2d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52c28308c745ad463b524e21ed455a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d44da43cd40c45af04147631b0913271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790119985eeea72f2a3ca1535d2ca4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983de8f4465f8d30886586b1290fee28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1a62cec60741a4d790cebfd812688274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8355b89ce857a9f86fc7a7fd11a99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead11776813eb369aa9176259a7e5e86276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd7d954aa2c232bf8abe53183901f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c4ad1f87304d5cf95e4aca94b58e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce91373801ca889806bcac3794a1bbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eff84d0973a9118437f5dbd5b2fe5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90594d5554bc5d6dc9b661b512083cdb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0178f9632095b4b92c80947a6bbe3f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e5285364d2ebf6a1b0b68f40e8afd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee065105d1f8329b5214c9ba44bec4e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d82fcf81fe7bdbe8133909dc4e190285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac4cf7d5af5e797c10c1cbfaa5fb80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee12426ba25ca5b043223557f3404a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122d4c443b2e7a9886f90002c1c1601288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7c05344f522811e9f0babd2ce385e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45b6b5d229a9f62d44cbe7974bb1f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0237cb8bea69728dadd50dbe44f91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4e1598d5d88d9c3ae1de6b9ad797e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f687ded64e5676e8a05f523ee4628293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7aade6a382f2e5921d82f45405c5e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bcfdd117cc490f3ade71b8b55c3e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac251ad4377d9357975abb5e6ea625e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d8e4c95df24bbc063b613a5758874297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556903a371290cd24b1a14bd69d771b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ef603f3828897db86c5175ef99454299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae57b518be0f8f2ad01a9afe19f1a2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de90cb4f7e8e3f6d900577498d81184301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52953abc54ec69d3d6c255e205fccca3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de830f88a8a8d50660566bac4df5ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed3e77c6f2ddbd86f4d457d450b51e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef74d9241468bbf621803eeb5890fbd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2596a74e69d23427f91be39b84427306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dce5134e94a18c683b660e6280d51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e726fda1e0ff6e369bdf114f5f5cf5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb448ae75d16b11641567707428352b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660ed1dd6482a9d2de4d1a0dd4a204f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147612800b6857948bf5adec57c45fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ec1092920a69930ffe09d812e9c45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb26494b5a2e46a38ee713c2f76149b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad6e1303c6cbc5c56f6adaa83dba7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ceb6ad8dba469b6fcdf9476ef2e42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c77110dbcdc6119a15c07040717cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40032b8771ff496a23d04764af29fb74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d085aeb4c20fde9fd0019d5770fd5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e89292ee50bd9e8eaf6e159c0e0fa7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce9a7995534954182d2a582cb721e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474f0ecdda6564a2817dc0466b1cd5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbe556d09554b21dea28e3c904101b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c3fb14844030dd7ecfcde44a4c32c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad1772051bcefebf980f6886a84b65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b25eace2f521369da7c2e94954ade325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9ba43d68f388bef11425792d1945d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095bc54236f585f2a36473c7041cf89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd34cf95e21f9178afdc9d6525b4aaf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96d89bebd8d31d7d97eb4a6b4f9d02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f7562267ca8deaa26b599ff9308bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34f32e584260a1b0d31b0bcc76b39d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fca09ffcb5bcfae824de2c662022d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ef7a207d96e190ed44b84a5f78d0d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53173138ccb4ae9578a29c6e63e46d45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc428420275611835f02ef18e38ff9e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837f377efa2ffdb542a1457954e66cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a47fd32604f40b3809e76de6dafa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d18085152880fe3e327a74692f42e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e631ff50fe0851857902fe38869b1c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fe7060198e3a2a002bb1a8f9f91e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57a7cc3bc697d20d4df73b27176cbe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80248f37e5fd4b629e892161aa63c50f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339505d79597e4eb48cf8d1ef279d51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14673b38c0e2c0c9d99e7f8311851edf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec243ca9d95b83cd7785c817eba04b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97734ebf3f3fd21f8e4ed9fae2f40c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777fd4d5ed79f69458c4956c76fe5a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2420b5259c3c68d58f85f02e2f40a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8716e7c1c61a75c26f6b5d2339548349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153162c7526c323ab6e4848b1966437350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f855fafc0464500443fd4cbce79aa92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43032f0779702c4ef7e3d4cb0c47f4e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7894daa226fe5c6d976f646f0dac6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151839715475f6f00be4250c05e0897a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fba0cc317c6ac7e962f0e5f3cf155355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3695e587d3e7b46e291a6cbb8904e83356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88019e8b2ea3b2c34a248ab76c729b78357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068c4b0d8b97fb2a1d118228f3d4665358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686e2bf37e90bd60afa91bc12ef65d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5685666af3238abbb6bd793b8269a3f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77be0ccf5364335f6fcb2921d5b5ebd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806da79405d87bab81f2f2a900825f4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2fa736abaec078c3b3faea1ae75fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7023eaec5c4aafed5b103d97cf5187c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c1bd413c2b30597e4180eddae78ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4d0b55a808f3ddc29194716c089a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcbe86efe9c8b7691dbfd5337d78c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c076601e9dd74e40258c81d5a43a8c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489d8b9a98e47c07fab84c8d7ed8ea7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee110ecf8a805e6d3643c7bc6c4d51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a43903f26fd2c5a50c8cdcdce0a0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24004e73826d094d6e0a774497c3f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7119782f25e0e09ce92425de635a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066c5acef5d10b44dd8bbdb596c41da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e3a5c926f3d8b8900a65239b7b98c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1391197bf3e27a4f518ecb3ac6d6f01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9f3144b1ff8426e132397d0880d4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865e038aad9066a7aff5020a996720e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d48eafe2f355f7771f8a1057596cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6c7cc24abfb84e53857b08a656b3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad36c59fcdd809dd7778d528094b85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a6d03339a01ca93b33248f6b39579382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f729ddd0fdaea6dbfef817a9779b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371565605c0322807ba7081be57f92e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718767a0d9f1bc6435865bc5fef0cbe7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1b8751a0cea08e689d6140d6e2333386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878811296c848a2c4f57ff8da566d4fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608868c18f808a7e27f474979b9efeb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4b162c374e48ce437265c03409754389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6031ce8bee70e74c08aaf2290897a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127815da5ee0ac0d84932d5ca3815e3e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a597e484438f7daa50e70d13fb06af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1c6a9c3a66b33ff5821d8ec69cd7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43363e84779d5159288ce76016b361394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fa3dde25aeb964e714983ec49ea24395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecd76997115c542d10d58a3f6343bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637714997ec49a6facb0c29fc88e694c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170825058023a76cee91f4fa9d33befc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1c297aeb42e9b13f3b0efec1c95c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b14ee1a5628f0e6954cfccd801613400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e538558e4ca952a1788e2411457912401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7311fb388de2b16fbbb5be565845ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489657d4b73b8b160151b583ffb3bc2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf60cd35b3bb1b6496c58c75603ea3b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a987a2d549c308a2ffe3f61d9986ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d54a782cfbbba4b7d3968ed412c52b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165349e4235ebd1553ce50412efac178407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4c91834b374de878d75434f72c407408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1164f39f72068aeae65e555b678033409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95145e087ffd15b8576b54d1a91a52b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd2570b348c2d4ea7869cccb5ea05f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6426345fa4d096760f18cba6d7ff37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaa38fa0006391fd3bd192b59bb350413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c667925fcd0fe8d7575429179d71cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ce19f416742aff0d411e22e7b7d0f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1134b416359c55c6ccb5e3643ec80416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b8370f25cb14cef7ec906f8b6efcb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac7c698304f71c1d073e7cdaa60402418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fa40cd4d16142734a7266d98e8a02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db8c63c5c4a22a977d72de11ee665c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443fe62de6aa64e3c8510de8c172079421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67a79e3b87f6391446efedc9fa8b9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052ef1408a9ae3eb9227750ce2546fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afeb922301a92c1aa6bbf371a48762424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21af479bacca1985fb1bd0202a11e83425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ce0f896c8bd3932496a992b211b26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d06f7dd298a28d9f1370b3ed413323427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd6b4ade0c010b4b73e81fb7beb4cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d605ecd846099a673e9f450c28c2e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2e07fd35e9f3eea9d085e784ea15a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e115eb956fd838d3cf4755a423c524431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab297225ec4def91136d05495b015e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0e25c1cda09dc1364c502e7c8b06a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17055ffad25a6cb8e3779a531926354434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a8174605b3548aa8e88427a2be26d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476f0ec5ae99584ff4403817fd2204d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008479f7afa0537606acf6b51f361c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eb60f238a5d2f3578074002ac00d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1d1f0156c303ca0a3916ed03d8537439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3584784a59119240d66a4f9cd15af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b314dad54ae0ac96ab848a40181b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762248c8a5240489c97ee4d963bd767442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27ef634c45716bcecf9297933bdeef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89743fc545b1e9db60b01cd4c04a03a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf40a2a73b65fbf78158629af25bbef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d1bf49c2af0212e36d99f8c241300446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8d1b4bc45c83b5799c90ca4894b12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613a960baac7628b0998690af9c1b05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f88a8ee2335c755653544f57f65776449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557f6435571bafa648d072d0b13d7cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc04fea8a0ba29b0688cb927935d90a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ba74dfe2a290e14ee8580bafa0a3a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919771c357c7bf2388b64579392981d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542a68dac38884a4953ab880b4a47ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d333130db2ec1991e0b4d71d4d072455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9566bda3be467e4b922bbd60fd7889456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf094db5a77bc4e424ceb392b4ed251457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b48f461a55283656bb8701beb0423e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdcef23fa6e30317b6ceee66fca043459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3b01e8dc9fcc9d97b2a26ab69377b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288954e311c5b979f8ee5be9a3324142461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168123b6b18e23f29e99a4469cb56fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f359b2718b271edb1ee907a4505e0d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a8e2ce09ba01f427776ced35a5a6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b401f55cd01e5d425cea4af296b122465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff03b98b39b5d8402251ef3ba8bb6c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1550186f61c2b023a06e8c25da35183467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e000954572412abc06a2fe0ac94a8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cae44b37c4010fc1687f7b9a48db2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40471ab281d246da7434c55594a1efe6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed7f8b6cd7f4300cdcad2c90ced85e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c2746add5379d6b89730a7c0d3490472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bc3e71f424e76d37d8063df6a8e20473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aff549c3792f4f0998deb5416126d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e06b2cecc62b92928e4a40b4091c4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89743d89eac02a5f570370afb930a5f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d126c493c9c85e86644fa3d6a2acf9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2069049fef36eb8ef757d30f6a875f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7318d709a12b19e71374332b286e45d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5badaf961eb8ec6a19e00df915f125480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9776c2e96d9ea5a8a842456accd3e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13227cb72360f4b7fd5c553d7988fcd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e110d3f9c546205376536c0b7adf368483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9c572e01f1ad760ed26dfcedd490c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203e56661055eb76023500e86d3efb9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a04918adfa72927844c7995604e524486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed46bd07dd118169ea3ce6b4b471dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95529a2dfcd60ae59df44ea40f8c807488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29727b537794a9bedde30740d2fe24e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be69b74eac5a737ff536725ca02c10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516e9a2bb0ce2a012c45ed86e31dc0c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d1576ad97a7cc2d20028b9d29d7e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a4daaa5c13e09406c6eac83c5ab28493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d2acbbf60af7d0fa88e2a4bf109e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a4d6948fae1f306d33c9583cbe57e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b4fccf644370e39e7589c761df497496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2fdb79959f2285a5c205734552986497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23526faedecf4ece96c47943460b56da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85be888d202cd8f3fc4400ad386c63499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d057f42d9bab6642ceea42b1a5e1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a7d91759d436f5973d8eea36d15eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db7cfc3aa566c560f45ca7a6e48eac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe14b84027765858ed3501a36a28908503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993154150bd91c9bad3763573886926504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5838c0705233355c5ce935a2d7c1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ea31fbfdeb8c6da46ce41689a0bfd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caf9aca60c359108cc44889e2c81a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7d2733b4b425c68e36e0473e084f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf135b9aaedf84938474be4bde19413a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b361e799bdf501f608064ac0028a697510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3af344d1f0887a5600dc9494993f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9260606e1972e342b2a2391373ad528512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e13c3f527c0f6ef17d08aab67659c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2e04be96812c797701f97167f2c85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17305b4a27b98e775b85792530bf3d48515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b682e36994d4de93dde50f323d2d12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565299889febac400546877fd58804f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545d9cc1b541e96db621975e80dbc86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992e31b8a2357ba4203b41d66601d18519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5d8fffae0aa181662f41776309aed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84f8adefa93fe1a6a5bd2eef6d2865521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc050c7146610291fe64fdb005b4bba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404805fed05d016f6e2c5ea009fa8a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504f06286fc853af361be7a6e82e868524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22470f9d259fcb41217e57df7ad561ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9f0ad5c4bd0089da9b3bc8e858871526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92bd29d3d8ec524723deb24092cf4e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5747c4a6a778a4a751c79f19be70380528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db1f3b525b57b8bee30f2fdc234b82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389693b00f126c7fa9662e60260f0b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18a6f449179eeebe3d63a127c07eae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc162f1792be8cd708a8da3ac0f3a9f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c83379d991c267fdb5f89a6363a64c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e160bf21c0c1dc726ff086bea00e55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc5c256b14dba7f01c3fa5bc247107535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54230192b0c0982b045beee6c7d9da79536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c825496aa096c9d71f40207fd98a9a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61814fd40d91d7002f78da5d794ae96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06a2415bcf3a2cf36f287319dd42a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b7d4e9f09d9b1ff5c6518452dedc1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f098a3c3df228b7cb4590548d61731541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a6f52f0c39db26bd45389c70bdf42542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efd1779fb0e3a2eb252c7367230456543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eb970f47e4f57d09230c4360b4eaa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fa9966b43432c744175e3797cf9d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ae4b7fca17f9f99dc8a1776c0e128546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6cabed525c1b78e118adcc4f7f1b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8eea99101a9cbc950ea39dd4d2715548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e921e8f2e926934225ea2910be78e97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450127b92621e7e320eac3628adcc8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c9d07c49846a24ce6bcc2383f7a05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d265e7cab4a2642e6daf769a7b5bf55552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c864af95991c160024471577bedc3d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54000d9ad1a8894cabe1d919152ee2e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9f44a2aeaff937fe4bbf20903c9d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82298abd768cd16bae9286ef82f7c9db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cea59edb6d09011f6e3b9ae27b01cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14525af445d8470dd590cb9bad6a0492558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8024fb944fa7b85efc8efdf534df6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05defa2e221a088d62accfdc07e52fa6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fd481127a1de306f5501e79a3579f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95371f4a46dc1ac2bb8808d8b5ac60562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ea0b3de1aa8e6675cd0cb066f90d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374897dd39205ecdfa0c6f9bc395bbb8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9205a943bc26f9b610afab715bc2dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73064b8d9e6776d9a2604f04e1fc8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df5ee2b1eaf2992f31ac2cfc64770e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e9c39d3d0109f6f7e604676bed393568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc8796ecbcbb7789842f804542f312569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018301c18b45d3d718590f6b4436e98570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f70a5e971259a7ccb6f4704634e6b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aef34efcb9e39408673b83fe70973e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9d3393e601f3bee95605b61641c0d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657c1abfba275a01d45d2f70e76fb33574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc546b0fde9380608139b904617ba0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212baa0df960845e67f7472753875cf8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c492eeafac5d3c782baaada6fda56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26daf437287c8c26c69546a0dfd6cecc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72819663d72169683afd8ef23ea431579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318b879441ea81affb29fc10d680776580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223302a5131c786ddede7678c6b6a41581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e34039ac218b768c1943bbd22f085582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d124e5b90fa5141045efa6064eb32583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92ace12a6699e410b58f7cc6ef3ae5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bfee4a8e75b02b369a23b31759d3a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067678677774080aa21162fe73ca900586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255ff9323a6df2555079b0bef63b1f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dc9cdaf7cebf099032ab2f1d57a03588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeea9d87501d41bf2844a8b9b2e36fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9fae7ee5cdbd8e6e98238b2020e3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888abbcb4d205a596a9f4e98d9e03f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247322b904268fa809fc7398ca18e544592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0edeb3241128740d3faf9147e583f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a507d3f6af8cd50a3e7ed5e104c7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2ddd3501c0cccb662cec772a0657d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe68de1afa389f93a33a22aacee1efb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e7da7792455ec596cbce3a09b95d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e607a2baad9ecb76e5fb7131b64c491598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9d8415de0fd2612f3c1edfcdecb26599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee56883c5dd325b803c282c03e2103f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d87425327029c6d42ed557a8d80ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7626ef03fc4e80e339abdb18c05a7c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06af23b1082342557d7f483879b9cbb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974f87921b589d6e01ff01353b29f7b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c4b18e17236b1ba36ff8931a59b71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3766036db8eecc39a67c6f9c6ee56f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f78bfa40e0a30f5f86f3dc6733eef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e3ae2316cf97ea0f02023bd04a8b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80381377e8a0fdbb22738f9602a4bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecf4cce00b60bb53c837d681f13491610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1e86cbf070f86e6616da554c8cfda611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab1ac9d745d611ef51790519ccd61d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4f3e9b94777422b574aa7f092dd9b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6454e82e8ab5a374d35f0da8d654cfc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71ac6ef54f0dcf26db87f878806fc4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8b82eb2a391ad7099ed614fdb678f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a86afcc07b8619f14119dd1a423432617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5c0c78dbb391eaed7204546c1c405618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b7951eb6426fde0a6eb48835da249619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c31c3ac22b55d67da2a8c04bba6ef0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dc5e165d0928d135785becc8db38d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d2bb3a7839257e187d758956c8b90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d964f28cb1c2cd010a5fbeaa0fe94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e2f204aa7cd1ad33ed75b81ebdd83624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3c76992768fadb068328a3dfea809625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86350f61655f2e9d1b4e378987d2fe42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97c7d4df16d94f7d8e3bf6ce9286dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880237471de8abede751e5eb1cc15fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec882f89cdbd8d75556c4062f5861f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6a1163959660462fc40164b0be93e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da5ec72ada4ebe3856d577c79f0659631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1917254961af9d5da7407729697adf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f6b7b94cbbf3ea3dd33be274571f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc660ac5b1d47c61ecf9ffc657b7d929634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f5cef69eae500d57dfe02ae5af59e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c23d0c0c8f4a01a1ffafdcb179d115636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd123c1510063b3146fb755c69903a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c881066d7633e316fa4947dfdb2d094638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ec8006a456d391bef40c71d9a3349639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c8af1435401dc6ae63fada4cb1d16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e5f04d1c05a15fb5673048847fdc6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d259d9d328fcb30b1b2e63365582c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ceec3964dfd1e2b61bdec2060aa4c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e1462e2193fd5cd9f3c515a3a1020644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c6545323e21127496e8c0ed7bbe83645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521c069bee4481a17ce8c76491a7446646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83992eb922867e744ce7f00dd06794647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef518f596ebee1496142bd19a6b3b68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463be97f2b241ade0b4dd2482af35a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dd3e207e46bd7bdd3694eb239fefb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ebc1e25990bc3a6e4b36492f2e9ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cd7bba5c4cef2339c652e524125e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a406303ee552179ecf64124cdb5c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78852cd7838bb70bea741aa23026765654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65176adbf17b63ae04ee04c9ff77a1d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83ef35c8ab563b9a04e8eb35fff128656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930be133d131401761392147a4182d64657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba44910f4950f4e3403899163a5e3fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b96e1737408e534f421f4cd998310659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100fcf887a3643a60cda298d5bada38660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516f219ef1ca383c87a665b8fcfe1c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0e16ef02522bee05bcdd248ebabe2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce813618983e15b85297fa41eafa5c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aa31b73007fa820a32a50d8c2770b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ea810e54cb3a7a16f5ceb8daba5e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a50884b3f4a46f36614cc228234712666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36326c5653da5c45262c0b3bdaeec588667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fb530a37c7a2d92d1fd09577dc384668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a0fcb031ae6e4f136bfd68d184fe8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ab099dc0bc170b6b11d00a4fa64ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c17fe7817fad419df28e2b4553d0d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7c887a963cf7b00d7f412f04c45c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1a05dfe27ebcc27ae1b8a02a4bb49673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f69350e3467121881487a04b7881b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9c4bb0b78c177285a6becf530be3d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47df243fff463de5409c7983bf38b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011afb1c87617523aeeb68fb46a2896677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feea091468f29ca1e3f9432f98e5329678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db752aed056164c9d1e569185e025d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333af2ebb3b83c22f0c3e0c89e1faff1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d30610c82ed712023f6d4f4c95742b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da885eb40bdfb3d8add33831ba0028682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64307835a742c493438c5741df96e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102eec10100d496b4430ddbad540179684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaabc567b4e75a4ace8b4938b2eafe5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4478d2ba5f71e6272ebbaf9f2fa94686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd46901c7ed5d2fb81930b47aac5453687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb161135cf6829690c8eff52552c6faa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c79de25164511bfc35d0f7f78c6e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405d37be0259d96f1c379f1486bbc77690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d888b1414091bc6f07ba13aab82e2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee8eb283eb38f901246445e3bd7229692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39bdc0687e292bbdfb7d7172af418b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35749a39a21ed6f94fc7ba734ef3ffb0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1c26b0dc77ed24cf5321f98d98bab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263b4fc1e6278236a0855e9bc107410696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a3744317a35ac0034e27cddc4e655697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a34192939ed2d93690df26bbf14fd2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434ec1f7526bf6ad36d401c7a0eef80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee61b4ab2fd9cb296bc1e732e58460700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d62aca4f2d8f86fa4e3add0197955701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455863199e8412665f2a99fad75106d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cd2d62582a5fb868d3b19a6709614703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9051b4773687712ae643f56a1cc9a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330e82fe091b978af942d80c9d7815c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364bcf2f627759e236374b0f98f11fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6df79426f610d2f77661fff28bf1a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebbad70887af20e4cc073b185e7b29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb82da7a0e6f4372bf6e69e0960a86709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f45c55b28fcd4c5e0d0aaf70ade2a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511d96a11480a4218171a85a656c55d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533b986d52a9440dfe80a3d60b0fbb2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d552a04ad72d3eaa42bcdda48ba06713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dee15e310cc89b16ff90ef82f88736714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180d8d98f04d817fe4bac3b43252e18715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb450eebfc23485f5c85234cbdf11367716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b89199c454bf4df54659f443df0ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40908ed2278e460814fd3f7de02ab461718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76073f06386db19cae0d6d849f3999d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8fe9dfbd359964281d2d8472d3a28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d511e6a2e5c7a2ef6b54fc716858424721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe47d69a8aeb6fd9102651c5a6e631722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532615ccfa137387a089db465cbc8cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef739367287bcd3d2508379ef0f7189724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78644e8e2ef9ac741185232a5080fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c65514bbbdfabc1b7c6a02a48d2963726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e89b99731ad95be3aa23248fb66ae8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e06040cfb2e9fbc5cb3acdb6b37c24728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea53dfc6c1559a2097b685e131136a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70e0b642c8fd1785d96b0ef807b797730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589d25af2a1bdc53b9eb638b362230d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509c12ada529b5cac25c0d75b76a22f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38afbdc6cadae3e3ed071801b4808c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565c3a20053f4d8f5d466262f0ec5a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57d8dac850e0c2a15702a4006769ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac161ffb0c5ab8f973c1aadaa67cbb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67893c05b1a4ee3fc09067cfd3c2d1e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d3ad025d3848fe6c9c7668912e6d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55d70202d9da03c786884ca1ae3e56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4928a8b73a137e653ff4b9cebd11cc4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ac6a1c8550c8b9eced08714df6fb1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c1a4b07c841222186b43d2837d014742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8876a44ca1799f9bc9661bb6ed9e98a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e74ac95b63b133d2fe3ac2c140471744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c6b6d7e1b5edf15afce91aeba990b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f65950fde7cf81345ea4ca98ffbd4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474440d3796358f235c6938f1c03909747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742189919f9cd287960a1304962a5ee7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db84f3b1ee8db2a08a3af93bcde3af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcb2a3d9c14e01cb5312949b3cd2aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb50c62ae90e6ef64ae3dc93df2954751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e28f92c887199f3c6f5ccc087a7a15752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e33a3a3f47f3846cb26889d9a494f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32807a374d5db7228a69701c40a3d1a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58daf4a7b227a7e6f1c797af90971e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f7c8f4da14360f739cfc6f193bd3b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17e46de2889f84914e07490722f15e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e39f20bd8ce178f92e946e84e968a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0cda41a72fb8f9be38c7b7ce28595759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7f71b7060d1951e96626b70159073760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001f35d2688fb735ab0c5af34cf566d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbc834045e5b045424caab8113bf27762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc2f50ccf27fbe2124df3f68b696dc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3bbcb755ab82f962498a791b1cde2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2c375870293dcc564a3b129674bc3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684650a17e580268e28db7b0bdd6048b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034258f4ea1136dd12fc76b5a2354c3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5487c5c91e21ad6f81f780ca4e7802768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d680b9b5246e372bc05a49cc8f06eb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a6c87e94ca39bb7743aab7f149cbf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c955cb4338ba47f44822e0b4700812771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1139a90ca8b676e8d4f9817e18a447772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5a3f774c27e9c480c83664ccb732e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ce858f1681cdfd9276d3ccbf01cff774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47b69c89f477336ab42890344b080c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4eb8adbf38f72f13c2babd85dd6938776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31bb4c59fcd01cae3872de63a19701777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edc1231a5cac6e0ee2fd48a016d5af778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fae4149bf3b3b50f80c2d0e351f52779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654d3e92191f8f62e48e4739367041c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7b30819597602f0988bfb9a133df3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23943c1cc5ce0ea751a688369afc89ba782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71cd457e879fbd7143d882d669272c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18450eb7f03dbbdefd6b50edee96de9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4570e7f5f1bf09f04efb432fb11a1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730620900167612bcaa3fae274f2907786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f6aeda46c5f26c82a0f2ef51b8604787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373904b2d2a34b27f29239b6357e0723788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c80996adce8c14d857b336749e536789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05410ee3ef944214189ec7e456fd7e0f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471eaedc6113fc38cc899e4b48ffa5db791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5e1005e6698871176b7caedc68378792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab77de02340fea524ce9809f5a1faee793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4a161b9ccaee846b0fe741c67c632794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe745a66917039c6e7be1c12ddf83387795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5f29f6a78379e635d5765ef00b356796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa457cbe0f5e250cf1b4de77c354c25797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a38b4ea049889aa01a1e27164c6b17798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426bebcc84197bc2cfaf05557bbae72799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1651f0affb0e832da0fd5ca8d6074aa800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b543a6c3a6a126e2c7294a3d9ebc36801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd68502f0a4e0f93f1ebd0476c8167802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbebb158fa2506a662893972380e5e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7497715cce2f017fe32f5f863793e9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6de7b85a4b9ef68dc1c0247628437805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637bd3c0cd24900403cb1a63e00eb02806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3094b69d9d9fed8cdcfaf2a91a19da807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a49473105060b58567832139e395e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac5496aca385c55804e352e1b28bf6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f187d976dc0c7603e95f53bfd22a8c1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c8fb85680963003f9baccbf10ce55811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191d7633bcc93cfac4974bcae675dfb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2b7e2d714eed41983705969d3f306813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd85c83217b6285e65927de34b29d6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3656a285fb4f8638d936c9080fcdf815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7500dba32a44d30075ccd55e19b79a4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b1ec061c709757e64bf2ea0bae56f817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191da76058e4c9d449174b7728ef24961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16445018884a092bb7cd6fcef2f7df812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed9885c1f1c41ceefac96736db1b893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985024d598aa099cd47a620829a43614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fdd9939ad69bc9b4cad369dfa93115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e0a8e00ebf1450a5e4accaf112d726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8369c32ca9969a003329f3d7bcd1d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e139ffdb56e3e4820933d303de854728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6a69b81c86478d409cfa6da0b55649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83092f84289d03083ba198fde47f3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a0db2e1ba03d72aca090027822bc811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd35dc8ee12aee589f4589dacfcb2d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da6acddbbacc65797b5dbd88f7bf4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50455428d5f9f2c0911fa80a1ba53514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0fe9b05c9d590e80c80f86c5fdaaf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87bb3881e0284200f2b6204b345e5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8f7039a602cf7d5bc647b30bf0a3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162d1788e152a4416c0366e687e1f5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50ecd8062f3f6537fd89d1f365ad4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23386a730d9c28157171bb42fbc98d3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70578c85269e28639d7cfb6c5ec8c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c64e4847115e6a5a06492e9b1367d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e5484801d14b143ede12371d48d4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab107946168192fdbe70cdbbd46fb78524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df96ee3cbe583852d23063b3e6095725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c7ca75e762b6ef6424a702152cf9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98769a4815b26ebaaa6a254a7d1e8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14635a65074623a03ea95e0f86b223728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dda95bce5dbad8d154645c46fcfa229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a01e5bace43f4af082d31a51498f1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3226e9a93256820a50df73291cc05af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd523f732071406d82d118ec8c50322432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db003abc6138674b777baab128da99433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1599d0e0bcedb0dd758eee432ca569634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a235e8cb51e54cb83fa544eed1760435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b36905518ab9e78d648322bd8a506d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9abdde12df17cbaf9fed85b435979f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727459b1fda9a722f9291825961d2b9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea1a5ef2ea5ccf0cc69ceccd67ffcf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60ee319cf22d37384f948057aa04d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1fbd97ac95a50fe10b5913dfaaae741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8facd75fbcc0facd390a89ec7a5c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166ac53dc68ae4f0ff182d9faa6076b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9135be91ee97e7867af688706ac67e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fdde2fd837cdffed5a2b5015623e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134c549f714548fe711b333eaa2e9a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd27222d0faf920ed22dba5872704147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675a6fe18b997b1d037c10f82c71a3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a05ae30b422883497dbab997be0df749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd33f1fae8c2a34bf97dda0675ecab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262ab70eaaadd9c37045ae619a13dbf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5456da8e2853c3ebfbe8beaf878f0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2c6a56150ea98ae2294558f1b9c2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1298920b7933143457e4a38d7451754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46671030268d8ec8b6c9e5d70036c42055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c11b3ef7f1f25aef1587f3126911256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae60a527c1ddc9cdaba636b30afa34857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651475899126a489cb2259502bfd7c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faaa0d83dc8b015e55d6cafe656c5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d4c7170e17b74bdd0d16cba673a3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a434532a96830ed24c16c8e15814bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8e5814b2ae42ee6ea69ed2fe0d97062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ff2b6476965c52628b24c4c6d109663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06570c442af3654ce1f5495db5a9c94e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc67f0fdc0f446dbdc2babc63e202565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c7733426c7b8ee328f9687a7f981f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b5aa39757bb7ae060790302a031bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3fd8729ecb0ae9dc5aaf1f44dba7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad66592d29e1003781ba0542a6f27969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0aa3ac4bedd320f55e5fb74e15175c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cc1a75d6e8a76969a12f7bbc7d75271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e56da9f6ae6efa41043126bba3a81372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c47b04bdcd255f32a1153a6e44b2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5442bee30a9af3426f97319b6da219f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617d2e6282b1774fec9045d560023ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabf336f63ad9cf95cfa9dbe292ef1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c574208e4eeece1122855ff0a50c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc65a238b88b33e4c6e4871db17601378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7542408c3eaa962a89257b57a602a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ada65ef5d12052f96941ee1a39962b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827d297d88b0bf1ed785a87371e06d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74590c8977912f5f52ac00518297b2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ec1fb86bb57a2a826cd658e4f218e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8dc7109724cc4240e60d6bea93aa784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ff69fda2a614421163b650cdd6c5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741117c76a8e5ea15daeb457b26bba386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1760b0965121dd734db1b11e79ee56587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96e93e30ba89af43b3ce942c28506088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c728ec2428af014032c9ac18bd251389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17d4d9bdf8747f38518fbc4cfe741190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe43884fee42e92c6aad50fc763519591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd867d5295db53dd579be9eb5aecd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234f56952845a9c7803090c5b729c9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b41edf284e2b3a475967039767cbb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5284559cefe740485615ae70e31ea9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fa2c407c10a2145e1247bdc04316196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf687bbb37d0872cbc81ad7d0be31d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7db8c85816ea7db3a5a2ea204884c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c77c1b0d886fd6043860cf77b855b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef036552b06d01b9f59566fe4507c52100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12934baa37147c3c40db1134eeeb9ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bab2a93fa3c56c8012d171c808b66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e19933cdba52f3962d3f51161388be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376aa8fe10fedf1a58c29483f87b84f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bd4dddbdc4029d2ec05c67840950b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e26fcbaa7737c5e9c7213b24a2532b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318855a145cfd230c8ec6992af53258107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3d3417b4c140b9d71d4fb711bb299108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6a1a11c1341e05be7e0960f6155bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50affa87f95ee8289f6729b9322daa82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9309da13d5bcfd7b36fafbd7a2eb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7c33e2a6ca1d05c03c0ddabb3b96b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f948abf9684915a310e5371a745409113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c36b345597faae1bb496a28528244114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808de818f372dfa4b88d7db1701e1d1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eb55b188fbf3a7d7bb8b61d2c6623116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7176b66fb44e244bfb4f9ebc12e7e5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b17c6319d659ee6e2e852553eb414118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3d44ce4c950322be97d82c6f17d8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3bf742ed396fc8c711daca7056f3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312b0e4b764c57bff4765afdc0a7240121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb763ec276d7e1f74dd82e655dbd972122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182c6870dafe04551d97128832cf111123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa66b07e8a485a6ee0a5a9b5ce2aae0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2de2f50916af5f9a08a8e80d0aae2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977d04df31f8d941c86062155182618126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9a49209780dc268f17187c3cce4f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e29f2a516df02d908d48481ab3ee4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4e1256ddead2d20036da78879ebdb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b77b4394a837d501fa389952e11f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3641a018ff909f0df5334c2b3531ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d31a995cc18a303963fe6cdaece8a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531178ccf49098daea803e132dd1da63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3d85da43a8c2557cca34489054036134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ced17b38eefddda7a8115d4c7da2f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a48993304110abb26976f1fd965d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b9d352a2f1dbe6e574d7ec60692ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179485d8c8254dac1a448a1d57909b15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925839fc82ed51443a1f11f64aac6b3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852e88a54f7fb68a4e47738b724b461140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92564229b9183fdf48ee43d4f062f6f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f00a41b6943d5aca2880ff074d58b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755394a5f75a3e16018c4030cd480097143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cfa13d47012ac30d4462b7fd0a72a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b536710323766a0330637daf6814e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328eef8b7741a9e642837271134b031146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b57c67352e1a6e6d4b8de0118ac212147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e75106a2b8ee857fb92ede1f15747148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967b4997c4d39ae962e85dc4f1d808c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95012594ed65ffaad68b2a5159ba2c3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b63eabf3919e8e5ea38dc71dded95151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c0f79e9d5e4c1fe790e0a187c066c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901116c9b4660796c5035e3e57829977153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a16ead5e2194b36d6009e41beafaa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a9d553cf24908a062588ed177ae19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47fefe3bb2bd5c8f4157035758edad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809b2de4e6af87b63b7dd8170967b65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7d7b815aa057eb214f33f7c76a6b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53744af82d47c03ab9033728cd0c65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf0de105f803ccc493a4c4c0f5dede160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed6ea61a4c35b44ad7d5ebe050e687161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb56e820fb3848df7acc784bc810df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63665693235f1cc2b0e4beb5ed5777163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e991187b53d7963c1e19b5a00d523164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b49491090429db83a481c3735a9f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf56109e85f6012964753fb8543a274166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745227c22557a48d58754849a946656167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d90b73999984a2f08949168fce8db0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247c9f33649813d3f75c6b919c92b70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55abceb06abdff70a6ae2a6e22b1af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f170cdab6993c291360481191f5a1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048501bfb4948f6c4660ad34ab282f8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db150d0fd3bc83b08e621223baf74d7a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9aed1f7c479ade06256014074f367f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eed653770f7f8befd2e3bcc40e42b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192909b3cb51707867c1f117be616f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d3b188ce1d2d51ead0d9a69aaa248177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4353de8fbaa7aeee0420ec370f0e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3e78dd3d9ee6382565e17d31073c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61249486d1a4c8fa932ec1f767c9908180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16fc5af1f34c0203e382d3b9147a1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09659af5e0c331046049b3a31b77f93182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0aaebd24826cd135344ad62f127ee4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be23c80452bd6061651d4fcc275b782184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c620cf236a2ab99404ecef3e8b320f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f812de02b34d1924e43cd45cc2231e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14669ad61444012c347225082428ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9a19d0fa0403c47a17d5b8251de41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0259a5c1bdde79b845c2e2e1479e3f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c332b8e7745b3d7071b90fc2f19d19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b2b6258a5796647e9443c05cb5d34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce1ea27b2692d8f7493ee1055a27d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcc2cb6ca78ec4f8ce85a200f895b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ce5515ad2a8ef9049238c8b5781f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babd1ea611c42c1d94c4ad3b2161215195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5e30237a1e55ead11f4482fbb52cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb93e5cb40b5951907d56219dfec5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576c11baaf095d14eb46b475e128647198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ebbb517dbd28a86b393fe5688b89f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a7ffc7a410081ee01c651e8e73f2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc58f679db254bdfe14d68c489e896201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef9227e98b97bef60b009dd21a06f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd21a4a66b176f4588998c9858f856203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d063e184b2c742fc90a674af082dc9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4a0a01065255253ed910eb0c1f0df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998971a584c388c8a4be21623b2595c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da9d241ccbc829205581f8426f65a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13f5a4cc3db3c8d7745a325881778e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642ec50ff78b6bb0583e57f5ccecae6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6400e6bc21f48f08aad31e3aa5dcb61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6d6d07f4470362a25e6e8eea0a3c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ee09b4e3769932bc627d53487d057212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4b893b5ebb9a417d9d9e3279d6360213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c6dc4ca96b7933fb6ae3384f6127b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed56d44f4094deb0db7a9c2a19ad17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdce629e8d0ef095cdcd9af5d1d621216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f908e68113edc2a21c9cff47242b3fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570d24aa4401673d95d43be80579284218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5ce48cf27abe955b5e8d875e93bf0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247ced9e4cee08a2c2fea4a76f3c1ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9336ceb8b3ba7f24b62c2b5fb3670d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb7965cbd050b7542774aff2d9befe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2507ab037dd68a4ac0b866832b35326223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e172ea7881e6649be76e9aaa37a14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d22764600b32b89f600d0cde0c371225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857a6ce8b7d8642546e94d568e8650e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31349910d11e6553c28630e1244cf665227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667ebbee48c1884efe8b4a497eadef5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2c4fceb8b36befd42dfd9df1efa86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7f148d5ddf1239461fcf78dae5082230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb521bb3460edc4ea60ed97061b82c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84447695879e20bf9e7785e2161c9af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eef2b900dbdb480bd417998c0be0a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1a9e1d15a344c9b768e356a4b42aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5febb1361599f4f6ead8197405fe9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e276b1d78c8b20c7a7d2ada867afbfc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be9b36dbba8fd1eccedd24112d9166237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a16137bd18adf2e8e6e2a1c149746238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420b5b0cb3c8df0de5e259d9770dcd4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01408ab7eecdfe59e5bed81031397db9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd64fb276bc88f67eb43d46fcfda536241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6294bf093b0435a83e0ee763e58c54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88ea29bb05cf5293e0155eaed04b0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fa44388cf018b80a0ab1a1b047bbf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a153a1ea3461612804313eef4b459f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059fb619694e126e54decc05595ef72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae7abd5d26d188c814f6b4e37aa5ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3ec34dcb679e0aa4c279ba25805db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b977ef9ecf7a389b6eec1beaa247e6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a55337d4a4d77721b4d781783b7db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9362c2c53ad533bf50f1b484f5e30d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619636f6a8a27b1dcd181a65b77447ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7209cd9ca1cf928606c2ea6de357b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb5ec20d47928b9997699f35479103254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92ff0c9611bdd2d78f85c7e58781ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37828f8fa35228b760e056b5f1dcb075256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f8a458fa07dd0aa312173c2b34e1a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9755aaf9836be35b02ab8499d034a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba838bfdd04da5cb41089d4ee784ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524df77f0b47aba67a8e7c5c10a4c57a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5e9a03fe6ac64783f9d0197017a36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff23a326206959ff027287946c77680262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c7dc72de97c3cebcf816ab75330d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d18b2ba8b42c961ff7876189164ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d003e0486b749f061780a63eac1e56265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f838036bbbb2b7cbddd5779c0e5553266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f790e51037cb2d0bb1f3ccf7138a124267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551bd363060d11dca71d8874c8bda19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dd92ccdf04fe22c8cd5dd49e788ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df222da9d599467ec6e9951afc02042f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa255a6e7fef822f136d1a378eba987271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202a162b09677da409245aa4a736238272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10994d8d450a621ab2dff903dc5b4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fcc2f6c393941a0479a795ccde894274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1ccce73d4a39cec52e2fde878ba67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0f158b0eaf2da8ecba483a2d373a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b3265b34353b36b68f75e73cb5b01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada26d793b24ec35f5a7ecce36931211278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca38683d294521ce330a1fce217fde279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ed8eac51e7d86f15138780a628336280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59eeb0f2d8525ca02b42cbc4df24da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d1377573036214a989074e012def2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c051350c572a49efddd7e989e2549283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8ba4f7addf9270bc94b616fdaef96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2487c45018cb5f120e0a25840d6d3df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3453639c766def8f3bd721200c328286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c6c5086776ce39bb6095804445684287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a87806dec806ce6345e9a99dce4559288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c5d2935d7f2df887e5a9f00718185289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d24737ebab13e70e03ea0b0b399c08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4285c32bc2ef755e98599d97198642f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33b1e87e19fd050c56e06ffef99227292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721fb9fa0e6a9e51ae230e25d3eab04293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cf005b7b84a1806f535784f5a7af4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1158ab538b0621c96f11e96d12f3c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf307bff98ce6c9fc71b6a3e2e959c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4478409d2e20977b68a9558dcdeb01c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78c180ec8d20f9b931c05829b21446298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23d1f1535f9204fc42229661a15af8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416eb046d70be2645c82be731ba3345300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388763e93c19ff8d45b5c22b0af9da5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd82a7f50bf80b85d583facd7f95d8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59348a99e1c578a94aff4bbb681c4f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cb547138f6b2510afbc1bc5f4c72c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c64a51df2c1330312b0c1e00eca48c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1cffd77443faffdec27a654365cb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb59921932785e7a3a462e9408298aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664abf22a2b332a567e00079fef0507308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02870bf25bcb177df9fe6617677c398f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83c263afc4abe9653fefd9077e4d06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e333cc8c9317ac2b1ebab7284f784b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048bc447da495ed737b76c6532f9aab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712013ed7a6bca65d625475528833e6a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e34613c9d220d352e4d0223a717650314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20194aa0bff61b2a20f5028e515cab2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391428880cced56e71bd42c2bfcde96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401a3ca6056e1c3fae153b9647a6624317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d181ec3004fd63280bc1ac11ad5d36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609ce63e00e139a69367eb0017260df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e55d3373835f20bc063ffd1125921320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76140534e71dc5114029b5f18df592c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cb95b47e662c35ed2ecd8773021c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2607a15d2f6ac480c010cf21be055a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645c1deb79cb7c95f786e0ad6b9ac75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b9bfc93ea3548e332e993ff862c3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a21c07f959e50947d2c2de4c7acaf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ef92bb9d6bd2a2e3a4b4075f8939a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b971853bc014d3d9d04e846186db9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910e45807eacef3118a0abde0edc84a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313df8679f4a0c15960eca61111b620d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ff7449ebb1fe1033cfa85744d4bf6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53370b04dc75e8dd27b8ca998beb33bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b374e4c66e867558ffd350c7d45c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fefb56901257d2b472273f38f23547334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da167ce439cddc84ec320ad933f66b8d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2be05b9ae845ce6fc2ed8a607e2e6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e1c9fea786a6100bafb8b1937f620337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa35871cd71dcc9e4a6951df175879338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13ee069ad3176c0c3dd3bb56a76030339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709394fd955498744ac599437a4cbbf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af648284b434d683b8006b641827e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559df470b2c4ccea468a755211f55fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3331adeb7c82194c83cffa61338cf97343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fff1443c28d9944b2c632a2e79a9db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a9b05d9cb58b47a4676de84567704345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b93b3a1f44bc2724b9435770d10657346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5138299d2c46bd214952d2de64e3c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75811525aa26e93718a2d45849bb8d4b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1a185f1e7231114d39daf575f7456349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86ab85fb4af0712248ba5ac536eed3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f76947ec388d3da418b5ab81d77a4a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e48c661269da06263392e4935480ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a80c9f122ca5f202646f8554455ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763878dd6035c84b96a36efb1e3c4f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca3d7a15e97c1a172b0b257642f503355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167849a1a277f99265a1dd45d1be56f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9cbeee7444ee4ac94cc66a1103155357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade9dbdf19c918b3935321d63e11ef1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ad85dfc2aca509558e16bf8f3789b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fe8d5c852a6f696be06ddfdc31670360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4e7c092d863d9f6b1e9d762dde105361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802456daef0f18cf001028f6a2a8e0bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efcb3a7d0091e54727287994d670dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1cc3a66d2f3ab75cf546cc3abd9d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba9413a00e4454974349570a17a9e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf4156994a0055bed7fc847078ab22366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb4563381e9a4c00bf485463bc9a17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951f0e289af279225fc1aaf638eea67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e310f5267d91bd167fcd5227c9fde9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667b3487c1ebf1e5e05d924611ac0f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b408af4b30cc07e2c2b27c05613b12371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde44cc40bdf7e392ee24219ea9e101372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645845a704dc92f510e3df730cc195df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c5f4d021d00500791a01797e4bafc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c2dd4be5cbf2ca3352d1ece2bbf71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525b7da45d64fcb9889ff13522ae482376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d0566e9a84ddac65c8cce515ea2e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb14285bc604f1e0561355d127ab11378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d9c2f9aab22054fc05d7a5ad567b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1a942178865f4ddf4d399a23bd7ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa979e9fcca5c41a446e5858e14209dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3cbdfcd90d758eb9e4e26d29a55d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b7be0225c9b73b1b911aa8094463d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae7de9766d36b48ea32801806bb1a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9c3e4dd8f3e59f398ce09ad210148385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6643c876eab35a0c955e9456bab862f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0a2cff58fdd10f203e1c888b3c5a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04424b98380084a869566b866856d7db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e4840afc8308f92678dd08d7ec965389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48910b0811b161bdfa4ac9982b98224d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91512faa7f67a7c7f0a5c4044f90447391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7aa24e65d90ab3084d69b7681d807392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1c9904b42146fcaf1e22e8453d99d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609fe59a48f979f34c61f39a9bdcaad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7e0f02bc56744a9be0fe58cab3bcb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e34fac38144a17e1ebb1cfd4a9a2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb8b999ddbd72b2c73a71d4c125590397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc92c40799b6c0ed564afcb96c54ffe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c09dff0a01533024fb3e9b9e13a10f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06778b8ad38dbf1a67fcff5f3860324400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b91e2bdd0d539ece33cacfd73d7dbb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cae133ff37d351c7c40cdab6d8fe2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75aa0ad71390f78b245d3f3af4e2c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69defe47217eb9df0ba3997c7e38976a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95de539fc97ab70e30dc951d0b034d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279037ceb937f465faa323635db91d4c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957f15c299066733c6f3f2800db51e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d098b1bca0439c36f91eee709d42da8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fccb8fb50cdf03148cf3903f4b7287409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d718727b680de555225d314a34e5307410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997dce698bad736fd8b73ebc7042f78411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc9c244ab4a3fcb27ff8615dff3b13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0935be6be444b9fe60c24528c0aa6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c550c4bbd90360bc33f8b3ed58885bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1c1b43e4d066f7f777121d463256c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698150bfddc0698a62a9062482c86d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f729af6ee8af95d2b58bc6d10e2f7e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0fbd5b8cda2388e94873a201de07d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8b1d88210ba59c38ec93ccd9d9b4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52062b629e800b72e8e45236b4897f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bc46b9eaa460a0e0b072810d12195421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f29ebaef56fb7151301ce6373c2bf6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397be29be29aac7c3c01514674d4cd2d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7075fa5a87db854e3d6e09f62d8123424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636d2778ec97c48e0acfeb843d4264e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcd6398642b29e4321510f6936a4f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908b83827d2bf2cfcd5033e971f4425427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e6af52b125d1392902e43d7474090428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769dc5bcb845d57496f67224ad28ce6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b956f210c0780730dee54ef02ef1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f25331d683b6eef86109c914c8c37431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65341b54a8a26e6a7e275f6e6a1cdc2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33047c8ec62b4968c98f5b8a8f16d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de8c024a5852f87d6dae18b2b64f37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3850832cb3ff2051f3c54faa06e194435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3426157731b7eaa581399658e432eb8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0098e0395d97286d5b1c6f480a7bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fba9477f219cf3577aa3ba744a515b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3c009ca393144b421e93697adaaeb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918d0c170fd4ec3eb258dd764db5fbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f0d6d5d5c41e4bb40c1a05db69767441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3981cf62767c2098538a51d258d4bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b172a1831442b2e8fbe5db4aca2a821443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b621d8c2f1de6677dc166ba82ed866d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e56b2429f2866f262539a9c99ea772445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce434ccae3483ff1d838dc037ff2cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e15b882f035f3b99876bb02f3b6a37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103088bd7624415d5d85c50c8e596858448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799a3cbe4f8a3cf50a1ccf9bf7da9cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaa3c5c39175f67c05f5f11581a543450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946eb295241cc3f6481e8e0c14560439451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6a78b9c9af8f8f4d76e7a66af110c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423dfde30b15aed734f14d8dc6b9a02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b2f23e50ce6a68b2632f240b874e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a40eebdd7dd50f8be061bae22aa15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b8831ceaeaf2e4fe90d1e581ba487456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999518d057ba7e72f589f9ce9e6421ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05be1e2a9acf39e102154234da32c39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba62a3cabc3e4f9a5cfefea648b5ff8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206a26007cdd73df8228109f898d5ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c04a15ed3c29cb37c817d239254829461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f6c842227038197598a481f0214c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cc0c2f2dc300e4e745f66af8b1dc1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2279de6738b6559e39c16ae6a5497464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcf36890677226d5f0cc8485103bf8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a842937c8ee68d37035b4827d86b8a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587572c6cbd03e9832c1f52cae6a4fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300803972809cbefffc3f23ed604cd4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741341ec6cd421c7522dab8f13b7f6b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3270e58a9696d7203277b8d462cbd7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef0625f49d4424cee4c76bab62bbad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351ba029ff499d29451ad41940bb01f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827fe0c253186239fe02482a1ecdb6f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92977d334c36b194f16805ca005fb06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d30c46ae64fe185e2308bb06fdb3f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4be5361a48ada54c368c0c36e5a934476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d813f5f573788dc0706287f48430034477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e2e11a311130ef9f35a7cf6d0504f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e32b87163d4c165fb2a4894d9bc30a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523edf651cfe366bc048e7d32e6f018480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb95ad0d3421741ce37bf8f4873a5cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de683fbb9a1a2e5e2888f59f4d97aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efb8dd23f4b8ba2b8d1957c18de45d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517dbf23e1da042e88cd7cc299267d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ccb0cca37ad02317517957148b7e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f8725c8052de2d6dcbbbd64bf0abc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36479f51559a9440aa26263c440fc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd7e2ef35bc4d46de7978c5da8cef0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dfddc46ff942e50d2718bfaacab50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3664378b2563bcab7dfc7f7db067c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e57a234df669f496061392688b698491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d13fec5c615940545f339b5c1a22c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb7b6bf5ae8ab2010e8abe2f055181493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6f48e1aff4f57027d3dad60b1a891494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89747723357e0cfed31deb182b21281e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b9e01916cf1e9b7aa73166a746c52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932f323514bab9e21db5e9ce278696b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b27ef07a7b49c19867182a1c45aebb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e89f27b00e63b61dc979c15be20ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b998f204be398805acfbf7fc564d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5090b413896ee2ee4e7a1b73c0d18e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f2c27dfcb75d0977f85732eea4c82502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b72c10819c7adf3bc222306b243a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a74fa506aee702f01cffe1812d85f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac93dcd5f9bc4ec62cbadde9cc61a09505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710c86ee674bb8c2f5d65bbfb237af0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ec2aaea3a7f39367bc27cd14e2217507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073297a34d84e75f44b46a165db5672508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e248daa6d0494410a0926ed7475525509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99cbc7b37a6f7439271f18eb778d4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d028a0280319544fcd7d28833aef4f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04938cfb0760e33356621626b1c20f03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a29e186f38d0a41b898906efe59ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb5fe4a3a3437ab2118eacaa08c582514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddde65b454df06f4324100535612f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf24c34bd1da4024e549ef33b16b3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d52ba60e6010e6ae39b26cbaa41b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e796f2e3a127bc288a9152fa2e71f95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39a6557e70b67cf77c0361c33953aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fcf0131d6be2c27bef756aa9cf4c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3b0f7e899cf45cdaffce80da3fb4f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c850810a8a2b8976b7403fe799a2b05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d28092357226d112ddbb95ba2db84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1b31b30b3d203ce5fe05fe94115d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb602c7cdaf97118a2f082053d5ad1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03c3ed8cff318ac9493537eb1aa005526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8171603c67ab419df4cff7644ff6dc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123181c1f01edfadb12907e5f5ee99f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582c114a87d8b027b0036f8beeee63d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69e7457b958323d67516a466bee4fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e148342e3db59beb466db4494c81cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e4d75f142c1a572fa3d9a38b6629c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4934b21e45736dfa98e502dae5be4e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b0d52536036ff80e5fda4c34c191a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ad9287fe499f8c5ce12f9e6b46558535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e591a94348c103966198c2a25024f1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b753cdfda15a45d6c4a02f40746050537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8008e656a02a0c50892e7b7ece4e953538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f84469f8fbcdd71d601b87c252ebcb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34e1e767afc655d158cfe1e97ede08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e9cdf1dd8828d935d73df087499fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d863c449c18fd8217978182ec996b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55201cd31bde497f8ec525c0a9762eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f94f2df8c17ffcf9d5f81976ac744544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04643e840e4d1b5af825359c5a0edc76545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3a08bd306ddf0dd35f645aa42f8b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70624fa5e91b6858ac2d7b77609cb0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398160b91c097fbebf8eea1421f7bb9f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137c8029025b4027173e8d4d0967a74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c8412c3067fed4720f09a9df9e308550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c4471c0a44c0279157b6c5e27b3ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbff5484c6c5b29663bc21f7fc51e40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492004e44df6d8b7b2dff4a97d2d922553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ba94a45568e36b2eec801842883fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a6a6308eaaa8729c9415d07316b0e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528be3ae2c47859d7f36687fdc82490556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983cbaf48c6ffc78c7ea45c1290c014557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab5fff9e61ce8269807895f25d1c65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41482db261585b8a2cdf062b5c15329559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13831d7f06878b89b66ee0e8e391114f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9618f58a86b8da0878cb523f114d90561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba28a9b10c2a38aa4b7c2514ba314e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747b86bf8cb4f013670ac0ced8b3f94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99414533682208c3b669bdc5425fead564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc228f42c71076875f5215e6f582d00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cacc729c9370fb73967d931e4e24d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8587c43ea8b7b48621ac48c3abdff41567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241797afa7aa6c3457a9294fad3d3e53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75af081ef6b8cd3095b8a7b94cbd56569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fca0485941ab4c2a09f4a5fa043d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ded52797f00b147ad4133e1d24e072571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6dd9b01cb45ebfdcf89f50b4f5f8b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89c8eb79bbe0dab0468b9196e0be58573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1ab9a58322911e9af801193ffb020574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229b33d0f8c3afce642573ff97b4091575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a766d0035d47246cfbedf562011568576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45a9cb52b8b79056b52e0a672e3009577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6b0fb105fabba0cb319b3c961ccdf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ac0f189657a46750bd442f549f77a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078568a16b38327778356c627c6fb057580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5f398c3ee65c45a5ff97c9fcbe86f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1b5fd2f297b7e0113971e29760b23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616deff4d8fa32f65507c1309a643fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29269077198e532828e782081d76dfe7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e39ca445fe813aa091dd6a35cc1754585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9bec33e597be7323683de61d8f79c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb16124b2eb12bb161f7686b3bc33d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12877fdb81c9172044de8d5f4be92013588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa82bf5be729ed8da2f52bf32ff12e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca9acd2f92cee11fb6982850e1f1b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a488836c5c3aac85e220d567dfc023c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901af73efb4ad497919229a6f13155ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e8eaa62325cbdf891fada932703ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba3c557336bbe77a46f03b07d467e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a17ced804b68e6cb6c20ecb090944595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1429f7ab9864f568ef2a2dde8a39c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cba3bd31914e9b54fb666188a599b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8c1bfc701c79c2091ac84e7739b27598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5a195777d5b5fe8fe258e30576075599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4153f771d4c5f87f38710509296d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9db8cab0ca23c196bf898a293dfcc3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5269427e6c5dc13496b11c2f0603498602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8396da3463b1c6666d0fcc5719b0dcc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b1bf02a74ad1d8b5e15ae705b8619604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d98507aa03f9cf8d04129896e197f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59ed5e92d1efc1edc6cc76af3c470d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ae943cc044fe1f4ed51515a1b7044607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8570c99383c3c9de7017eedf5803bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841172e7b267b5acaf06c9f4aa3585b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d807ef405bfb0f5206829c95e9e2554610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfa5544756cf86b4dc0bbfa0be5f0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddddece600f7ecd19dcaa61062f37a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9683313a7fa8c305be20b4115dc62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2f3b7ed755851fed2bdb726eebcb5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93316e8ac95e206f520ddcfb3cd6710615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42b6a0b17580dd8c80e916ed4fdf74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd28b535621c564f6d201d61cd6926617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c86c5341961883e6a6b7cb018cba11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c59526e7ec45962886d31a6a83fef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c6ee30acbb573a01aff547faf2118620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dda8058b9e045a4483be9fd2569d12621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47efb2e695d7555c392dd3663e23ba9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45871c87e3cdb042a542aceb52bdadd5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260af9b96da01a62e958620591ee4b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214e953271bb8de6edab6855305d896625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc98c211f4dc1799a1a781531f7c870626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04722b4fea4c9373c975668b6d99018627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e080492213c6538a2d987f8cce7adb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fb25a46bda6f87ef65cf63ae79f8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798e21fac482ee5418775d786607b3a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7487afbf013f5c3b83bfd51826016631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f66daa349dee388be2cb1c93e4af6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ce8ca2578271864f480392d31d509633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0ddb473f85c8d715ec344d8b1015e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8c2c165f28963f8cfe40ebcf41dc2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b621402c9bd43944cb443b8cf9d2bf2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bd8ae53ae7fbc0b2a4668c6dd1019637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980d3d27756a50189db87416475a0de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7a0e0cb35aab559df5906f5bc0a9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2323589dde2a9c70dacbaf1d2d95303640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e1b3937db49c34c4f7b1b43b399aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b8605ca17e37351848184bc92106b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fc1618cd6a40d5bb1a64ab8141af1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ef06eb50b0404863fcfa923a71c2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf60bf6d125038d0105e397295b002c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8de08d6cd3646194590b3e22265cf1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d06def66c8785b178db517eacad33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377a3e3e4fefe7590dd4f3d4cee7d5c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640a3968741bf7e7562f9d48786d387649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bfaf492d8a7f69d8f2d74f3d87dc4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89a69202d5f6207a5afa73106e4b30651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a3b6fa46e17807116e1017067aa83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1a1cd5d56aeff576a004cb47d21ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d531dac2a61276663dffac56e9b5e5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff24c2e7cd17dc4f7007081a8a4845655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62455a02c50718690d2a298c4add600d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7f1cbae6aa29153b436c5dc39bba3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5367e266b3792e41037753ea17f44c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea9b46eb97e58139dcf953a8eaf71a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53f189009f4c42cdf42db6d31587e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a4408238e9cfd19777f502c2d26da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a09f1dbbe08fe19ba96ddcfaf5d8ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d704c17593fb32244b50183014292663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8afbc25a47ee145959efb2fdc739b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4833347e9c0b408623e92cb66ea5c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9659d8f7065c0cc8917aea20195b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fd6d780c40f9bb124d76a5ebe0008667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12effbda5bf690fa87c2e298976d17668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d524c4106ccf8ac80b1f9f391cea3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f540e1d99256cfdaa2d2b9d681e0c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c9f4d8e191924494e53999e061ba1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3a9b5b7ea6601f7f6b77c7896e78e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42083f4477f3f31874dd62c23deec46f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12b3f406a8f5c253f74dfa8ea732f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62d79f5a88784d1aafef27d798301c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412cddc3a0a7d82474fcfa628e47f79676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8296514af6a819fe481cf5f4fdefe29677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc902ab374b1c4866682617363b5be13678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28a4eb6d3111784b2781ffe3c362c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdfc70b7af412c6017534af7da595b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caba842268e8514c649b635e476237a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3546a9119fc20b34029fe41b3178c6f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1409a267f3ed05f7f0218a0045efa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a08c540dcf6e984cbd212cf1a6b3d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb1f04577f36a797592f2af1ffc7fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b39df64311f8dbcf93bccafff87da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345e02c83d30a1c5d098f15efab2452687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbf2738b39ed5d70c81e17174298e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cb511b2d1e6d8ee1a2bd4363df4da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb589f91d1319f1447f5b7b0169073690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95942ccccab1a2574722443e0cef8eb1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680e88c775ff37767698b86f2010579692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88defad34e93bd56bdc255b38085ce3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c9e3ccf55a7882042eef5e20c60b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b75843335cbf87fcac69c37ec8201695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96847698943aea1a9759f565006a5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd12d77ea10391cce1b9392b441e925697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce386e3994ff224163fc8f9153ceba0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f552b87a87a5c5fc604ff76575d2915699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f996c8ab3a7cae67b91238827a15a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5c78b01625ea20d55a444d0994839701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103674c7984ecf3e35910fd8ec0a181702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00a717cb3e3eb0a546a19be2080bb1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df2899a976842247bf85ba7c1958a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012d0108ba49e5031fe819b9a588dea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c6206a5d5891451928fd99d2141f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e667440e46fe7edbbeaa1f93419e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593e869b1a148294f161d86d9fb93ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42525bbc7f7629bc57aedccaaf37a6a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fd5ed955b2a4141310e37a34cca86710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ceaf2123ee4c77edad7d9931bce434711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6852a45fa1e63c591f8a990b571c642712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b567935ee25e7bacfd8ced5e96dffb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9549e7a902b37bd8761c5eb2567dbe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cac66fc78b6128d2a8a91bca08525c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f14773984b11a4c7561cb245ba71b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df443a8c53496d087d64d03d1a913f9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789bf4dbc6f910d8d50bdd592159f9c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784203359c8ec70e69a1e5f71c3afb07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98ef6eb7733d39b90b39dd5a09a3f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8af728b2e1d7a2648bf59339d64cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb987543142a9f74df53ec041b8e91722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07145764c55673ca0058ef26ad0f0923723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34287e43b5ad95e7410ff968599b73c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cf50835a177fb1a8585c9bf836c8b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9b1ca9542ca497e011079eed079ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968e0effddc4873571e7864dd41553f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62402372962af243fc36db1150e0d488728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cc3a2e0b404823346c2d0f047ab9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a33c221f6e7091cc5f70ce72753ec3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7800d1a19793d07ddb0f999b0cdc3f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f967ca1ee998a04bab7b3d70eb0def8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bcd978138361b25cedda55e948a67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d56889b3f3f557b89f26d8081b857734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6603d55007b3b562958519701daa730735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cb79bd462942dfc31427d21a66d23736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666ee6b59f04c126b2e9090a62167d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791d9acfbcf0d6c036894b815ef2187738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ceb021a2a9a73af9a458e191fd2915739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d650ea5b065c3b2ffe57ed8df9356a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b83cc3b4b3bf08a0e1a0d996992c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e15d5919caffc521e12b59f31596ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a6fc0a297ddd86ddf013a1734478f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459ab593a7e0bacfb4e7fcc07bfc60b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15ade13580d82afb4b7c695bda3024745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c59cf087a9842c006572dcf00bd3b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a461f48ed2e791011e8f2b91d3581e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5e9364450bd8a87efdef780430368748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134986762c71429d6b0f975e01e86ed9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ca7bad2987efe984422d6f3cd5d0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194413b200d5c2f36e2ce9154ad8db41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799cf1f33d9582943c991b88081eb46752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5419b7ecf83a0dee2dc9423f2882b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74591abf2d3abc7b32a2ef7f2b3e2f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78b0068676c889b87430d65194dcd9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98680d83cd217cc8c044f72885912c06756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5623c905d5ca19feb2a2c653effdd20757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db50f92905edf6884b7e7628283b22758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a795c861df1b105889905689eb7ee759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea357c0f0841e71ebc074a9aea8f541b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef992694a1d81d2ca2da1b4aa094e3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3a97d93b3019702195bb38f3e9827762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477f2aca0cb63e03f63ac9ce48336f3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d65a824058f16ecfd817057ad22fb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be6a3d769680fe5371d9b17f4717b3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41bed25b07341c40198b255ce8fca1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd2b6c6ec2da4d59250a4d0ba62ddf767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>