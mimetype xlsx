--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de542f13c013ac2a81d2fad600b271cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def78b251439e6292731cbf8465182f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccd7107fb14ded6048c8315f032f913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62b62a206c15135960bc74cb2624e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd0a41a3d35118267c6be0b5b7298e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06819c8bedfb4b835dc03441b3d567c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a628c2c87b2b2ade00a6218369012f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cc9fc9e9fa57fb552cb4e80ae64638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005b077c0db289a7633c8921210f78f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f12d6a93eced74df5852cacd8cbfd010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55f84919d14b34cd727c135b98af5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c2bb0bd7b0461e6625d7a37735d6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5e7736a663eb71bf41f7f23aa648713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fc358a86216dec64dd6a5661e460e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20aafc6de2b17b58cb5c1f81362aac515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836fa33d4ecef0ee77ed8d6488a52e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721719f9d65be74cd77667fd5b2eb2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb5d5f3cf4820e0c5bbcdfe1fe9e0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e74fc88b9f60a2a8d38038a9a19c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6454aa46b3d5b6763aca8223330ae3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de138daa5511341808d31c39137b24421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b24195a09d63847f82114cb09e303d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f148c6960721a79cbef0ab01318f47323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f264d415ed874d41d5b95d48927042324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27d85f3261b5c2d73ebe87d6fdda8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b335ee91782e89d1ade213e9c39b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1da313c374e1788feb35049962fbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389ec5dc553970a83eb676d1466b8e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fec1b79531178743734e20b04af9b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d467ca20a3367ebe1476d9ac16ea5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493778d163da8d5eb94b2d71a0db9b0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e34bb8dde87cb93705ec839497678f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e531785bdf01300f1e8d22d40cb0a7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ba51629b1b31db7cd434002139fc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3aaa5934b498177cba41a067beb0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9e9e559567df95ce207a5ce467b6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c452ff2de96bdd38619945ba12c8c0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd850d8225ded6bf3dc95f95942d72f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df531e532feed3984b2050258671d60139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa0001d0ccc6d75e6df1ced4651c1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70746fb741298d8f20ec3bbc19a9d00c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2a7e7c0deb31327dd66fbc847c69342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715d11333d1becf7d98e28560adcdef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c28793267d9fa1ef5f75ed6765433b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c005b144f828e3197602e39408a952045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f563d1839f88f527b1567bb336ab546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab995324fdce596f2869234c32c6a7d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b4fa7eb5724c3b5106c725ad3a1c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ce5d0e54cd3b39031b34a0d1c9e3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5866eec58a9437e4134e90a78650f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d7b9497d533cda4f9c666876ed60a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a314e69d846a53fad533204df887f3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab0f8d890e3943df02e43870c23f6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bdebdd3a73863bd1597e42e5a15ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccae32725a77d0bf4e9b7eb3ee6abf855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa714129310bbbd0db27a949b5bd6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a119f7a28e5c7f6e44ebce085580c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd5823cbc549e943fa95c9d755111b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de52be23505fc0b789d720e41db30f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4c53ea9b4a817b66f02b05e59d40b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a48f82a7b6501a8cbbe360eadf9b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2ba5973709d9f60fd3af173720add62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468c86b560330de136cfb344b42975563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6a1c3455dc46c98e82d78bea0858e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f965f0fae522dbb9af61ee11a15c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4eb6d95c1540801c77cd09c7da10766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1de46ddf24e7bd24534e7b8f7604a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4909e3e93c56ee5442d7185193c6b7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943a802635b6591e551e4dbc08e35b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b12f1a88828078e03633f92d32962870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd31a96936ff5928c6aa4842cc0f98a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf59418fff47333ca3e7ce61acbd2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b255a7c634b15f3c91e2d91a2afbbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385944a34cf179b1547f90c633c6dd9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b46af367ccaa6ff8d47fa202c7d8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c259fea681bb2425852c8ecc64b219f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452cdaba2bdf61f6674daf1469523e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d686ff77813e86bd60eda05c0e6f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f5250bcf4941b5e0e30445a03b00e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608e8ef3fc590c79af3acc97318caa280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc908d7b4dcb3348cb8039047e8f4af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd504293b626e715a964d6068274a1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8c2e6c3ca2ef86748cd266e9eadd783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d90724c065724a4efba30e3a2976f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecff07a863d75c4b4f3407270952ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1e0aefdf3c2a8f06bffb49e158c6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bd72ad5749e99ff5feb2d58cf199b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355eb7b2ecc408598d6e8b9201a7fb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ac31ed074974a6bb92b677212ee3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364ebb024c7d7aa06fa71ae21be79dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576b2cbfd59b6914d72ce61dbaae31e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f585adbe68d32eaf32e05a92c86be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6a0ed8e09ece89fd2d27ae6ad068793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e10a64bab1db1d848fd9a17b78fb294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbee16864e866d94c02517fc1efe18e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693b9fba5ce1aea26f9fe9795f3eb2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dd4e97759843bdd320c1304652f5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1b2b741ed6cbf5b73dc9e0f8cb2cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4217c287f4e44e3b80ac9c6400d0e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b80fd96b1b75ebf3b8190ae55a48b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee209c44a3c3207f1239d8a63126ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecff08ab944c3dee884106ac35d595102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369468cc598845f1292f423f4fef38c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e951008e0e94f15fa415541fef5acd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf633edf0e1e0289a1f938e7b508ec9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df1c8d2342a47211b036c22e05fbd7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796edc83c6281d2db5a3ff20205f23d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327333df2db0da245c15185fba582bba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3586d36d6e6ca1d9b85053c981b9779109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7302cd322f41f4aeac40d03ec450182110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827e746effd46b59fa24b8b0211801f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e1ca23b01b7d7bc3140edc9a88811112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68013391ea7e7dd201e9c52308f78e39113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed50b35034a3d54160438473ec49520114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca2b071e2fc18703b762c82afa8d4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9a09c6c4c12afa16706eb83c66315116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142031f45a315a9e52d090df045259c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c38a47e2645bf0cdff2293f4091f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d2be14f500f66a5233b3f2173b82b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42caf90ad5913b677f53902433d5d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e90419b704ec02d9f47b1f345ea6b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6dcd141c61a75cf40076bfa6d095e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72b09035ddc17e57a66d9ab6a687e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bbc4b3d75dd8160cfcdd8853b26e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29109035b1d049d9a76f23fb5069d33c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0200f3ee557df3fcc6e8ec896a8748a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11c0a8c8555f9036d1553c91ea5451127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8c06f3d608201f6fec4501fa77260128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179d437305d191b3863a76f8b25d56a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe30e7ecf2da015610dee202532347130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a2756fce42221ec802664c3ff77a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c245f911b7023bc3380fe6d85672dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43092075c84467b5ddb810aa6e5f5280133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b855a591ecced8c679ce4ad68a9d62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94a690f2e8d8d2d7cea7511428aea0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564ff1454ecf524c8588c93cc39e028136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c8e3888b6f513d0cd1ea231caafa7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8cd61922c093958e8be79a6130b98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61098fa241668687f4fbdd1d1f81fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622ed852cd6646e24be73fbd1b2c47d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc16cabf927aee6b63a87380e075c0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b082b94489930c281e95bf057e25bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba9895e43997ddd0f7b5520335586a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef343c2dbde8ea522c971deeba229b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911e19a11f73ba5d6f745fa67d09491145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53366f4fb7970222867305e890f1b65f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368e1bd1ab0839260b74db8b2efad16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a43d06692dc6119184034dccedac0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae8963f63ec495893310f8b68a78ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d78983b5d4f0d390cd8662255e1b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6b6e53f60a651e81a02ff821c8202151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15d4d487052ef808f20a740acba054152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825c15a3b6763663454658752900eaf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb39c6e2e2837598cc240e11520d96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fb90e04e171133dcb0bfdfa796088155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab3269a9050d468d1a36c44157f7ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066d73de1f291898796bcda852edbd5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e2e202565efcc54359b4ad079fb34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49520e846f0fa5f5c9f8dbfcae73fc72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7d570cb5830e41b5b75a3c7195418160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b21ca8936038762b3289bd75f44157161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d610ab6a43ad8039fcc43a9b854cbf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa25da3cb65bec35fd9bec73531fb75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb26716a6982b7251fcff06032ef02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af588f347da2fd2614bf21566dd82fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f738f4ccae23b4c55a3f06119371ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa210e1a0edef8d89e34a3fbb7b01da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216c2c20e6e5c9a1de83e02667938f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c2c0ac11fa2b71e014ff756e43434169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b44c4e99f2e142a2bf1d8da8e2f3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910bf1f64a90b334a40957804aa40c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd733da7977b78bc9ae5f9fea7e0cfe3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f7212fda07fae9520d0af26397404173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca38d480dbd0a552032673219a4fd78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929c5e8510608a3614ec87b30439a54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c1390999099120a2b3750ab8ca16f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ffb16bea380f3d72fe1e6f26dfba8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30770a38ce0f90f606f5c3d7cc7f4d0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23920b6d6caac0da4b278ac40929fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72341e9fc4f8ba752234155c1324e06a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536e02f2e17dc37e30a39a421f28656181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7379215e082be3272d66669cfa574182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2181b7fd9493ab461f4f7e7b05f6e63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f5ddb0a631a39dce5f5ff51568c19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d3eaa27449a287f871c0d126e63a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d634abeb0e85ea16b6de7fe6d7dfa81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54130cf21abd1ebb2bcee0bfdd743612187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b386ccb4cc17e4701c535824cf2d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec28d61143cb6aa2834f16432bfa58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30821f125921485bbd84d2144425cca0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbef0b0330900dabe5bc2bc2165e39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94b63b773201e384278b0b27f58ac3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d691f6ed23e1e985b4ae2d5a76662a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc36bc58d80cff11213d61baf06943f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7756a035f431c4dba41ced496ac51c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750fd8cb6c420659c5b06bb685adf05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db02c70d9990d1d993b6e065e23e452197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d6614464dd250b91eab1a4468696a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ac6d94babca3916284285cbf362a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f0122baaf5c8615ce1581b57c0da1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bb96697e504d0861101536304047c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff612661f5381f1418042ecb55372eec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9ee185f03a9b869753d5b55be549a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00d804f74bbb135cf5b78c4e0c92f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f11c98460665f1e51a61e71b88db9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3618167318bf1bf092b225a35381e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cca557c2635fd4a704214d92074ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e93e9ae2789cc4d9d3cf0d3dba0d47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054fc474ba50f2c547a769d44bdb6e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6b8a04ce1d55e73b30ee96bf497ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4cd276847d828c6b206c8c53a8c33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76606f87c7357ce30cc89572c2d9949f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eae6542eb660ff7b0b34c16bd7f1e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a7595c492e308c524a22b54d00646214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe893e100dc27757ccda299ba99d312215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc4f0c57b937093b48b5d586430da3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12aa0a13e2f16e31e53db5ee594a2b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fb18e0b1ea717cfc571fc1b332e24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f467747fdb4bcfcf6712b733e0ee14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2804159641046961bfc6325cbed97dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12f6968e81e16cb74b9916a40291bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9b4874b0ad865088e23b5e7a23098222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a199ebd3a8a40429139c49048c0e18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a2ee0f90cf1389d72894e194408ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7504023b5c0c2c59c6e8aca598a6db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612353a835507f9a18c6ce0eb6909eed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb1533f68bf4a7fce4606dc438e636227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3eac02421802c74b5474cefcd374b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125126c04833ff4f7721de2940ea31c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818bf55e2678a791460f6868aa15589230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05fab04455290243dea81824a804d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e9eb992300e798073bfcc8ca59d1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f462fd955c45877f83bdf15895f73a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a738bd8a2b35433deb68e2052c362a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fe00cd649589369752183b7efd853235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dace99b0ac7cde2bda9f1e6824023236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347611d6485e5a8d2d7a9c95a1df1ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3ca14ca2f33b68be996a7b41ce2a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186120af95f2beec70720a3c6859fd7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0a37699d0196a057ff970f94b0455240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414c164b5882ee289a6473006669634241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9b49b88e778d93d89c65605c058d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635269f3f103714c333339cc5686cfd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d445641f84039b576f774a3aaea9c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57eb86f5fbd79aa0e00658d09253191245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f51fd5367d2e112b0122b872e2ab7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fde1509fdd96f773097de6a263687f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8703014cca013db7d653e2345ac21c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde3abd31203436824ac0b7f8df3b4d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8bed82f7c6f5ebe1659bb57d27d47250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b6e4c9c1a332937435c4f7fa4015f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ad562853a3e8000b460ba4b182e40252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e897b68627b1951980a9ac6564af2b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087308820e1aabe06e27ed1e3dc3cdb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ca8c1a52e3df8a20ecc6bc47dc641255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc9d38a8bdc320802de407b0aa5862256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1c378ebe2de0bdf0918b0cedb490d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d510cb02c8413ac83246eec8ca999cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f68aa7348190ecd9be96f6bd39202b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9994d2c9b08a9fc98dbdb2986655d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db714c444a3d4938d78e6db1388d6b45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bdb61c8ce35f482a7a939832c86ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd8757723728a2b498660ca9b33dc3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd5fc2538fe81d6088d5817b8f578c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b58813711071b52dd27859c4ada048265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7089a073a232341aad53d551d0615f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54adb742e8bf93672d5e7083d9293a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab4d18de9cb1f38a46b85b94263077268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbde4255a847ba5e7dd99ddfaec6bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8770a6cd0d01724b5ca1bd2ba22ff0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b1a686f3db0a7320afb9756559b20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0abebf5f9220bdfc4e507fbaa2b292272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e633ec5f85e3da12311c396c9edb0b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613673d0e99def2fe4862687273af95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfe7455871663dd0c56fb3663b19e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5b62867c75fc096a77e259edecff4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801617134660b182f33209aa09298b21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21bd16aa43ed7ba0d39fe481e11889278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ed275c1d6a78b9d2a2e4e74a8c574279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccee92a6fe6dcd27044fbdb9a9662b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5eff380c209288e5fdbe66494e74c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de1f3e8861ad439c8f0bf201cc4875282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5677d7a04c05e137a1567c6612e7b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484f7af98b23d2218f4e852c5795f53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f2c24c286f20b5ebe7300bd894e9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a66a6d1f27fffefb26c5c2165d82c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ccb78813a5f7f11a5f4e491be191a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88271c8e1aaa22cd89d940702ad78f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff47e88a8f3277b1acf1f0a37d678ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993a57cee5425ca5c3ce13b0196c88e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54449e46238219dcb678870da94b1fd4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea99e16131ce218874b2ebaaf45857292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b688cc6e9b5b3349f211a93677f76ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea8e04cd58e4c06ffba49a78e8cebf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97915039a82911ee5476c66234222f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ee1dcce2febecd147df7dc67cedcf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0210fa79173fb6fc151ad3de642a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bd5b8de9b59d8bb9bf0888b9f7780298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc0c5f187c83eb66aac760d7640494299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaad3546e051aadf60bc47b8de1eaa8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec2ad0b4b3b0c2f408bd97d677af18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752c9da473de2e34026ac82b0786c09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f251687259335bd9f907e024243588303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab314941e81b601a5c83f6e33638276f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bbc9b8ff64afa470c0bceca16d6a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351015a21da88bad5159b89443517a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def82324d0e2f04d4f72bdcf8ef27e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ceac2288186cbd42e462b55497a97308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9e1cb0e2a38e8dc6df72f1c845825309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de5c689dc3c8fd31ca8df989747b18310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b93571a77f7a446e76459dc3318dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50d5c75a4063071672e2dc6031b371312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c545d0ec6d2e881923a6e5cfa009f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733c7d705192c7c69fb52d4a5ab20f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c695a286e11294384956f701a1ea0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98732f4a7b3a2c930e2a213ad5047ecc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432bef2bd1272a3843a15b474d5fe0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbebd20dd2cdf1a39c3b43f6b47849e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43e0af949a25adb2008bc46d5c9c5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb064425d510ccb21624b942857d4217320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48325a3f04fdf5096919d6ebfd8c8b58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326da97b101537169c89ff1370d24b40322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d80ff9f358aaa545d75aa6bdef192323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f23a2d2cea6f77bdba389fcb803c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de55bdd66538b0c8dae2dac8a02732325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e4ce44a81ba9e48f0ecaff333a817326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0e0e3e6a539127936d80bf6bb1e18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858663665318919df63072813ba3a71328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d18c26bc6d79ae60ca022f935cc3ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35ddc4bff60f16ba1cde83e9f93278330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982e053bc167400c542881153986aa4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8379fb67891f79a860887e1af5f4f9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2aebe4ffdb36a0e33d42a828b10cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63dd6546d4fa8aeb5b848a97fb7efb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5181a6541a1c68ac4f76ee5a452b51c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044d3851af102ac8f09a76da5e6ea2d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c81c1215e32fd600f0c426c71e99a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb49bd2bc42d0811362d55f5587953338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573018c505f1ae0f28b80f4519d7625b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367db31721c6a0da2fc4d4b561fc0ecc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f752128f1e6b42c0b8c99a7e167ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3203b58a9c402e666dc2889f867ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157c20cd6ac3415b858c233e178227f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431b481f07b1fe77e30b0ece557b659344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8be575dff86e6d8f02ae14031550c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fab0a6a5ec86fff39f12b15ea8604346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e507719eff71742257b90b40374ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ddf7bcfdf0749fdd4161162cececb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a2f3f785a2313b2c48b636af0a900349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdae5970eb607c3355967ea5a790a55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3d8e99a70fa4e2027a30b296092b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e2ca2086f3f3f66daadf5ae2c2ad8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34882d28fe6e3448467900b7a2868b28353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92174bede24c04723aa0c1dd72515a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb96439d579b003a4c78c0425fa83f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e76b906f1528bef2d2b02d9f3c4ed1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a21a18b7ea00c5f7ed66225ba63684357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac21f4d3edeaf3436d687b1680b5940358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29cf8ecb0fafb2756c330f9dc66161359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33187ea58eebb1d95d82cd32ee6463360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad1d3cb913a7fe63b53e4ae8dff982361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19d829890a6e655973cf6ba7117e9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0583b475ab7ac67c12aa0c9a79f94a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e132df4729dbc4f7b9f6c60720edaa7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c33fa2d6ef1fd47c955bdd0630969365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8104df2f514d9e4d7b783a277e18a5a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091eab5ef59659b8c29d4fc59b024d49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2adb3d6fe3639a4c1cb05d003a87a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d594db891cb6cd007abf58461d7ca8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906e6f071c967b02fdd76ac364c715f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34839a8c1dc528503ac6a4831a11620d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd69471ddf6188b3e0dad36331d038372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7a2c47436907de21f142978586601373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5caeab8ed48f070e6a568e9e889c66374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934f4b5fc8f552c16d90b9b8cbc3d9d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1329bb642dd4fc5b76bb3b6f9146791376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e0b6be94f06103d978216915b58e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5adec8bb5ba31467f1c64c15a765a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78d0d1229ed4ec2a19ab283ab50b88379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58cc075f0a59b7af1a9c62759f839c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4e0a3214bda08f2ae113ff0049e5a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e2dcc6b16e39f7533a226b5fb3c8e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de44c87b52bd05f9099934e873fe7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e763a613391a86452e5c7d4ed26df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41077e56faf9b6dfd012fd0a5349fd2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba1413fdbfaa54cc96e3242a295b98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769c65624d577589e73436a2a9d6e8a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958c11268c2ca68af6e01b1442807fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a69681232257f8d3ad1089cff6659389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a99adc488a349a6fddd7d29684a9b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fbd608d9923f01e3893eabe6b667b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a0c6f815eb8770a9dac2d96c0da86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42b100e0a47eec0ec80d9f01709a79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1a475c8291a505e12147069591b54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa846f681d695a966dae6654d791d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28109eea32dee6526c020b813ef09f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942183bf34c7aafa61f0690c52fd0d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0404ff9ad9dc5de7bf4054289cf598398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb863e44a72491c3f76988adf158cc3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09226bc5cf8a2f84d48e528b11979bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe5d1d646fd0d2beb08ceb47c2a1fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d246ed3597804fb78838d22263c231402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8697baf5e8e2e57a07e88b82c4640403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc94097300b0248da93bae0d63be5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949d9bf7e24740993dc98e3bcd21c22405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b30a98ec4f9b04e47ecbb5297c3ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95864459a8dfbde304e7a6bd2b92881e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff46da68f0979163f765b42ab3bdf8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757269f9b48622d2ec99ae8cadd42904409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238aa0339b389ee4c72d3cd57512550410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9039f8673fdd321337d17ff2d3f97b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8bb6e52913a65018b1a46a0e8e55b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d96657cf981ed3055bc0530117ee22413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730760080a669877ed075adcddd1fda5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208fbde3a714cb8a81d96ccce0b5678415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350506d8c5a51429bdfad07642d88b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec29d2cb5c3a45ae386f1fd33fbb96417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7ab5fce056122163d1325b32b6add418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd536b94ddf1503a22eed8132639aaa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04529c3209475030944ec5323538d879420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695002e7f0093dac9ac6a405aca6f67421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddf3487a4ba4c5c46da0e223135eb8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c9f2f787f0ba16f2e65568bea0592423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c4660444e5323426a25339fa82317424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccdc36b8362b616201a3cfda77d4b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17119822161d34eb3fa2fdd105b335ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b17a5f00e1908182151905c48b2451427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe50168f8fdc515a29c324d94cc9f59428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4669990a9172d80e3b930258ec75a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636524d6f3a49b51051d1a292c6ff22430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaf84d03edbd85c02fbf51373da3e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0396fc05d9067a8754ea227de7c1e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e21a1e1a885a88b5a446165c70d39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c0a6afcc662d7f6bdcf46cb372841434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1a08e6d8364f57371c6ee86d1c2b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30396254816741b3d7d79588085c6a62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2db50261c01e51ef4d198cd65d67ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb25337952db8c827f1cb4d5ab964f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe39d8fc0277e961bf157c52e9bbc0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a817e05695ec4301e7f7142b070483440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bc268f8b4572164b659deb0db868e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3c7e012908c80dd8d021617694142442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0e8a6a51e54b397d230fc893273f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc51a17e461b3b6459bfa30bbd75b0c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e3c4bd96216647deaae2cace57229445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e3c84f2430721022dd8292fc54f5f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9199e44eb2e9fc87c9a04141a08f59d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ef8c8f2bb7c5eae530d157cd774ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daea1c16eeed2a32b1f68e61f28a69f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53635bd12f6c34b7002f422d07f9066a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1ec55129c6305145038b3c3322fba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88c18c24fbba45c997af5e0132e82c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa425fb3bc914259f544f75471a29f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff5d8b6be130502e808220a29519d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519ac087f3e3d59cb2b81f441c64d48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe312b715dbbb0eee801c40112de5d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd37e9d9d39ca0f0e00444501b2012e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba23d10d0533ea2e93fc6bd581307d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e013021f4251e91e8b781df9300d35f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d894814994d64f5dc5df50b0394ee1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfccdd025403218f1e3f11fddfd60c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68714ceb33ffd04f7ac6db0f3ce82e0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89a63d4458f13b1bd77f1789523242463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e9879aed62a434cda0c4f17557dd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f800362ec4cd497f6a2b4e7aca454c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f378d7a14db86053c39bab3d87aed21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2876d4f6bc619880b47b8e00a8bd83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17549a45948808915704222f6ddccc1e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178c9cd6882cae0a99bcb4959cea383469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f846a811dae6fc8637d38152bd7f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bd4191ddeb3ffc3e8a25d44e86688471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4124ce37db1ef50c7b6f4f7232f572472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4071e850b8acb81bcc8f256a50ac9c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb46599e2e52d00cef18afa22abfba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3f2da3d9148deab5b90455e1e5391475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fc336ebf5f2c81398e6e90fc0445a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128984f7256c22c40a96acfb29ef775d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8a4883b3505e2d101ffb7e5c2bd73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762e9556ac5e674d955644f0601a724479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b643570c27c7cac8f0e437c998931f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371808ec5a2de48f6ea92eca16c888fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a5a6a0ce46402b57351d18f2b79a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c483afd28674d7211dd33b8bbc912c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acd1dbb6787134acaaad5751818ff4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17f28ace2791c4fdf672037af3c805485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad922d3c0b167f8e1687498a645e042486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bda5898af2129162c372bb281e817487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093c3dc8b42b8e6132efb8157d25f3d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b9d454f8b1ab142682e2ab6e0d6e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d68c54205149cc95fd7d837f9b16f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddeb85028ff4dfda48085f5e716f4e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e1ea3a8d8b11854fa5e1a00080202492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe683b23c55f91766461fa06a3ccfae2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee13429fd2003fb7c56eb4b47567d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8f4f20eb602c623f6bf467e8006db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e5d066ad6b62b4eb4c3ab5d834251496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b74553ac713f3b1dda4305d4deb1c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efa9a188b9624e93ce58d1da2b553e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfceb0e332cff3cd059a99af4f7f4265499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a66a32f324eca2eac5fc0f99fe798a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4a3cfc67641d345aeef80cab22cb3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd695a6cded5269823bbfb2059fada2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c889dbc0d98a009636aa12ebbfe6dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359010d225a200fc894584f80bf72382504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f02820460002d938eea47d6d76199505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865418574396e8199a1231b3f7b69ceb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a18cceb1ff9ed438c49abf46c1bee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a905bf9560293b86b24c3113387190508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79a0f65756945a9c51a16def7cf00a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6c8c388c48e4ea898f301b1a0a718510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b11300ed32e0e4971f1e56727380b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d27647fe8475d1d327f501d5de84cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f086b0402e56e4129948bac3efe6b64513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7c4efc6c424616fab8ab5ee1ff0ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9505d822ba2b8018da21c99885ec094515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6997eb532ab6249d68ac53bf09027516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de113be9b0702ac8169de083f98ebe1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0d63065ad33751d7b19707b8f36d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768ff82a0ae20fba7c3f55e6bfcc499519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d1ed7e12a680f222a87fa66f55788520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229d0f254af7564bf7cf35833701eff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16223f671605ef9d171cfe96cafc80d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6699bbe405d157f0dd0956b4bc31d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a1661456e264f026c62dfdb6e4026524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073702747b069bcc6e346474314f3bfb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2ad74701bc8c4c011173d2b05be38526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983669e80b3030b2b1b056fc9d8aa7b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c11f00d2762774c3348bd9bd9591e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764840a0190ca8ca96dcf31ffad262e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa59f3c7e8721dcd0c764cf21b0ba88530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9577aea453fc69c41bfa80c5913abd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d714cfc3c6c03fc272a8d7321c29ad3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6db363a4c6f5a8cdb083171009590e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1414451c1803f4f20bd0bb1a54f016534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355b140739a04ecd5cf6b7e1a402454535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770194d4867739c7050da0d7bfd79833536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddcc06f5463c46b79837eaa1cc39c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510712e6e6c5f5f5aadeeb6f58c37d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ea862e5679ca891ec438a747ba38e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7319e434349a678c2eba604c9fad0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82341acfb6edc98c4d751fa210c61d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2c9fb62aaea2086e00fa55c06d188542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb81c707fbbde3e81f3cea4c99c6529543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cde48e59c95c059bbe280ff38752d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af98d0ad3ed3ee7fa0e2ae87956d5a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80342e8c31523caaa5860925e194078546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b39aa07c47ff17738ba953c6d1173f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6713d7290cfb48251cd4088bb9d397548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75d6f6133b52a57b8081e2cc267234549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add77628fbd33d7f194203ed4bc4f3e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8195bce6abeb03ed096ac023bcf8e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681caec66a1b8884a68f17e86e23b95552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5708ac432de0f42f904ebb3f9129875553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914fb78458c5b3751bbcc4b308ec01c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee51b8f82f47987997e7f7d593747d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab50d73a894fc3ced997f5ff438a829556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0e429d4154b1a981150c685641b09557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f352832c1406ad3f33e76bd05fd0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91036de1d7f7b3f27765852ac10747559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e0d74752d5c12022ea99cd87b7b2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b48b96e5faff16f550d43af94b6bde561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b2e3223d9a9398c43477662f9529d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69739b43b52479e3e4fa2dfdab0586e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f79da1f0f6099a57fb4546aee18f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e566b47b9199b323c2f552f2c9a0c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bee50bfe748e034bafa547637f764566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8748ef8c5dbb1f8dd17fae715244f9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d25fec3a095ea810e91f95d797c9dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d507844c65dc7f51c7e037823fbf85569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882a64990dd98879232f9e94e1d0cb8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee8314ebb24a3fa19ca31f5528e294571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c702a6ac4540f2a8adf660c0aa7ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0d19c7353e71c3f3aaab023d380ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0bdb99cebf35d08dda5948d47c9d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b36a207be39fae107ecc1e03f7faa3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4cc74a2d71d9ca6a19de23f9d620b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b18256d2bfe3313b66b0da61e76b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef60439bcd6e8da631851134f7f1304578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa8140b8c853da1efbf2c0aec21e6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8bd3dd6f22c6b423e62a70d1b0cbf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b654c7bc01085c7d4458c7a39e9349581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdefa1f4eae306a3fa4bab5463f323582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0047ba1c9707a01efa4fe0248f994583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f431e86347f57e6f41939984c4e8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1c91d94fcc734e79b31a85bbdd84f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2eeeb4f9b025166bf6bd99acc30eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51378751cd11ba5abaca650c03f2ad78587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddc228169a41e4e75df59023e44fd8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd097476beb2ea2ecb43b32871fab2e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed2abb2a8852efd87bb5e797ec929b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd03b08071885e78498c0d29d07da5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14381b3f4d56ce103baaa3eea8b732592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc8e25418edfa37eb6abebf31dbf2e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3fdde81e9a0290186c10b4b0a66c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f365e6e3369ac9bb54e2a987e1b623595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a46d8ec3d6acedcbe305a34ea7b9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6fc00f6063d8516d42eba86d67116597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61199c83d72263cbc66c0fd9fe040b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782185cc71cc36a734740d3a29f402a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8e20fcd6a280b6fcb4d04498e4170600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27cf885c2f5f6600158e923f440848601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42fcead27af3d456e835b767ffb06f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9d4311f279d50b233cffe468ba601603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef037dba69b08fa46b91d859b4a0c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b63f1681f35612de13526814c2e77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b593d03312c4ee298a8685f598f1ee7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb904fd18f5f18325bd2a7a47a9efe1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414ff8f3415226e1627746181d54632608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1da4620cd3051693a8988cb6a7a34609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84059016c7ccf0d8740e2c1ffd362231610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6b53d17221d3189e4033d6fe4c68f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac6276ce9c0c9225f4bc8112f2666f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7388eb10d0b0aa833bb69af7b3601613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d9b6ee3b1e9f77fe3950129da97ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2246c168a7f93ac617c68b3c582573615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb164f550ec7d2933bcfc7aa464ffa8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f731997ca90bf9a87900c245e509d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd1023a6bba41dac6e78a179e40189618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ec0f5a5154aa62546675726c3ba98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d38aeab41c402a872f5d8d98225290620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06dd19b7462083e6b5baee3779d95b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1176d8c7fdbab034c93cbd484bd24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b94eb1a8c2cb2360aff103f3d5e6c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642229330374b97ffa0dc6c7a0e425c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02fc3a85743edd4e2478b6884c5134625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe7d454e59911726522e0cc9fd8147626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a25d19676bdf388c0ba19ec1281a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec76979c2b5ffd6c1ca2620085238e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3324595f69a5b407cc65c48e350b55629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2755dc9da09e724ff2966d10549e41630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee6cf1cd039c3ececf1b5233d073a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbab33cc5f8a51f02a3c5b2db036047632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f161a758cc87649107be38af9bf19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1656ccf02fd4bec4007e572bcf47a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767ca429acb9c9eb5f8c69a7710e747635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27ad82ba4d404f4981f2b638548645636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb35077b8b9290ac02ba5fd55c6cf2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e1d91e80d701760737e3f48eebc14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864eecab213185d26dcfba4d1a0bb04639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40880e9ea620b99bb9c38b64b0f69ed7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438f489ccf1adcb466b6afcb5d78f71641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa893d23d0319e0d62986e756fb748f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3c69cae4a4a04e3091648a49a2505643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd8a85b0d4f427667e6e4473a169c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb68337566270955dce8a076319094645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebfff3ab1ef8af296f3c17fa885f35646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab614275da408cd01a73e904d518c04b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c13aeb8c9ed14ceae986a26167ceac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb90ab854f9a479da9399895398b7e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545c2a64577a1d16d51a4230f347e44650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0171518c069f412762351ddfb596e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1da60f43e3807fbef9e88fe4afb73652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b4c9ccc08c869fe1289a2e638c7a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beba728d6c99abc0444e86d07e99334654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681fd773767aee6d409daa1b4d08451655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d706fc98543bf95bb582efd5507050d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df75af5734c790f60c84bd3bcc0641657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311cfae8599b87fec62d9d5410c1602658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26b7951bf6e3947bad5320dc8e50c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39e38decb8da406331dafde9c14be8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811097fc9fcf3ae064ee944ef878be78661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87512fb0a1f4c31b77d0e475910df7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0f3aa9c838b2d1df2eeb7fda4c36d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d61e3daa2ad281f3efa0cabb4489e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdf074f96c2db371971cf379c4f684665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dd7fcbbf0ed76bbda03771cf70106666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec27e596f48d8bbec222f8692dbc5f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704abb2b603b3d39c513e179c485036668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f46402812a462c1fd160f8588a01e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e10926c698c7dc28c0e947c274577670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0892c38a9f6ae00f2bc0c0594170fbd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd092f2f73922e75172fa48e87ce1c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46475a124658173632a6802c828de3db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288ff31397312c52d603bd74a1356a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444743e75b4bef845234eb3ac494b15675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000120a157bc0087a815e6f0fb27179676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038680e91cef21581021bc53c40a39f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927a4ce96cbcc91317a67eb8fd65f7e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bb7f147be03d0420c53913b009663679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bbe11ee558be9dae3c5eb71c305c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d9ca22566d116a71f877c8138f9eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f796bd2e8e0eb39edd0cd6137fb57682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b1a37cc8b74ba0f0cb2a3cc10e827683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fe1858f685ce8625dfaa9f93f8463684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b317e9f7cf783e8cb447339afad836685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba5de190fbb307b61caccca812f99e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684b0b78ae9f852641abcb0919364da687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4eab9bf0715ce17464f3572228c552688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e093621accd5fcd98be145f644a7f16689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581def95957d88d3f5378592818e583f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc23c616e4a475d01cd0e8703f3a61691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ace3d1cf0b06792825c9df78e8d15692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ff016366ed45c48642a4d3d5d8b33693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc45a7fb96174569da0049d80f4ca6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7738ee73de0e0cec18b88d7d30bd1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997a18e34d5583ddc46a022b20f299d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f79f0c5139f44fc736e0e64e015c07697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932af6c744d28c17660107d7f28299d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246618d7be01a615433968c6542f7f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82caf419b0486a68722e2a9327ed1794700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04837a6c94d24052c84e16be67a5484701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9383e95a0f24ded4556038dbdb350702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded2a10e5bcf4e2eccab4add916f199703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b547d967bec079b118d5321350495704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc39f746aca0f9b28e0e4e1a460c0ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bf67ea95692b876f2a8e1816e487e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e153ccd8057eeb0bf5cf25f2366b2ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf75ad2ae123d637dcb68fd08cf2b19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde7624658c29e23ca99d402d06682d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f822b7b7d3359651e47d5d6e683b01710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1d4f426dae2196dc31628b266b044711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10598b951ff1d7efb3537ad255b9e568712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4e9706c302da559a5ce9f2551e22a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709486efcfdf0227a6938b833bf849b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd07e028652506820e34488d12083c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f79889c4bc53570e81c22f12c11d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc8fd2d5b5d3c53a9f65208599e687717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22d98ee230cd9c4090648fddd7189b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b099ed66eba73e27a3959a93eab28719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9259ab9aa2ea0c1c0ff334d7f2bb6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d80c1aba93aacff50a597beb662c27721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6b27e8d0e75487ad52f4641c0df66722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b669fb091f153e5e084d12ba3208f04723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afac0b6117ccadb50d32bbea4006426724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041a8a92202e97a95a5c8495afa32f3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50462588e352a7e9710f46f7e353ab5b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bf29c290c340fcd2c2a2f42c6d6b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5913aba7a197b0b3e8f5cc7c1cccd7f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e7b7b1a906b1df3083e72731e92cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b42bd39896d330f84cba0b485dd60e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe50017a979f304730c4fcdea54058731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1189af9736be3a09dd8bd2deaba6055732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e2bfa40bf6b8c4d546f4ba9ebaada733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd761e1c64949a04403da11bc4fdab6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603c898d78d66d5158f00b8699d7eca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d007bb479005c849b2154f39cf3fd1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63901f949213ec373eac14cb1e788dbc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff6ef9265446ce06b1af7a0ab33b9a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fb23fb4b67df2656d99afddbc3e57739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84e60b1f44340cb31d9171f428115d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03a6e728ace8f5e0210a17f20816c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1878a16465a79a00c55dd90e2b68c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee4786244e3fc2b43290451d53e2a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361999dcc861daa1ff1de1422039844744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100042a6359451113e2902e0e79d040745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec496ff2799e746caf093a298f44559a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4cf16c522b8495ed5d7d980fa7fcf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c302ee3fedcf1bb2f001724a0c8ef49748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ee8c69647fa8b3a43cf0215e7145c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c110b6984eb19ed2a0019877a286c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d44dccaa9a8e1ad9a45592c2af5ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd244fbeb272e2f557bf2c4d101e20e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cc77b15294bc1bd68da588fcdc78f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ebf2598b093cfec5401f1047e8326754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d8768d0c29efa19172f86ba08671d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ae3f0fb59f9fd510fac3bbbef8636756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823de011018dafabfd14b6ad9054a52757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631b5fd2877ce9f9622af689a0b0f71758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f727ba4dbac3afcf404111182360d68759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a758cc04d13ccb7669437663578c2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947f9f5eb6f8826b4680b86b5f5e79e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4759117c47a296e699bae530a399d1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f98ad761b9eb07c4c78c5647a3b094763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5c3b5def638b4dc5c901b86250acd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8acb8a2a9c9329823a8865b38bd1e9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f2872a0f199d03b7cea603122e8af766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a857cc1dbca1c3f2cc1bd8ac0fde2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15945147fe605ea9995d95775c079aa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524506a0035a92009ef7faf6f5519eb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15743788e3db5306b7101a2bca4d40770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2a8c46d0abfe1e0a4285f36ca32a2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8226b6287d3b11265c2b83cd3cc2962772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eb99bfe56d5a079fc86d4c47c818f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8f8e4565cd692aa661329ccc5e7d4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbe10289d11b8cd9b93fadbb62efed775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fb29b6f4aa8c4ddfca661f37f4848776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b49c6ab5151c237b3f5e118a26544777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d41af1f7eaa41cc933f7e720461a85778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec393e6396376d0d0ce79fe4d27e4d2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6cdbfbd8b27f9327983fef4c3233c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df923c73cb2990fb4f65cabc96b6e5c5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d1be14a9c8e515cc91cca83268bc1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dd2d38ea7431748fc952139099fbd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa54266e32ba0a91760c24be4a98459784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4164fa57ce4356f6f6d82661e766c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555d981c58c52f08475b2ae06b772bf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffe0a63fdedbf74152e31d2c230c43787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac8805eb80cac56cfbbb7794131f7b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde4ca8b949ab650b23f8ad7dcbabb3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452884cd4ad58ab2d32fb16c19bb2fb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010c52f31dcf28108076c11f75150fd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e187dc177ce613761bbfecc28bd00c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d1f475a80716f0a5f4bed794845cf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89a1249e040efba46c4ccbfc9520da794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58811318ea9bea2b1c1053f139c4394795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba8a0f0f64a80d6c87be0ba8e7e5ed796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63edcb170e5ea2d903a0e8db492149797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4317929d2e57babdfaa60b07185629798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0edba11c57397af3db9c58d808df3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290142b162b536389d5259972cd3991800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b916f53874421aa5149a0e1743f0ad4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a978745abe2e055e21481b376351228802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a443904a995c9a79f04e8d82670c79803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175fb87f7aae0bcb3077aa449224458804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b81ef0399d5cfc4c32efbd705a479805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5d7281f32392e359b66a0619c0b5c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d481539b8755610b11dde14c37cd12b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d4952499eda677f1b2ac4b73b2b17808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d71f85ee7814bfe6345259191ced84809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99f81f973787ce89434ae6768bd67b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc702f195000273fa8e5a9cf3f1d9e92811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcc9761d6efef53168dc34c459a075812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370af2bda3243418273bb8d7a28534a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af5409be0b440677f4b08eb553ce84814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967cd4d3631a1396d26be97f07fb40f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdba9d3d627139090177082c6426f6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6e875fe515133cea0cd1726d6ced3817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22bded8892e637abd777ac9158ce501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9d1ed43c49c0a43dbd4177764431c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffe94f3565b6fa107cdbad778c8a6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9f1554510d1be36b91d8474000cdc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301d9f6907983cffc55311be86f878a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aad9d5dabafba465048a40f9f7716d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed055e9b52cfe9ae374f2c4583be97e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484275d218940650495caa61f7a65fd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0458983931fa5f9b802332e3b68f5779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d794ad47ec05c093c4f35edb0aeb010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cedc86604d78796ea087498916532211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe777694ebc24ed527b2d3cdb2db37a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea246956bde61ed8e98ea1fdbea7ae4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93166b6f95e558a9f5de0b246dffb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406eed3cc21616102a22091cabb7148615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb758f062efe408af62d3f56c0e19b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff0d0e13c23fd2661475d830ed1e5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdaad4933ca58068645368c44bd2fc018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ea3636eae75493756e35e05f1a83619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf55416972808c47308b6e7c4e0010320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71d29063e48bec2b96dff725f35ca421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58374f093eef72ae727c400fe94b88f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af7f2e1c5204ae7d6f7d3e1d34340a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353cfcb00cb129f3ff3b6d7254ed5c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a18bdf08af89bd0fe3353a2f4f20a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3833936b2e720c774a193fca87686026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c6e369160163a8da54bf256e01e3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc936b3c19a02de0859bcd1e366aac4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619779c956f63210a79e4c80eaab821729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50e20717c09698896ca2b78ef24dc030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431edeeb4d1a4f5521eb3783bd0297e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6e858e0c239829caa140318c3281d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4be8ae2d8f457b782f2bc67d82f8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f58a994d3c57904fe072081a2704e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcb6ef9c4d91ee29945d721d2256f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd321b24d81bca16804c41fe91f2c4eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2951cc87a9d7840252662a6cd5931e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25b9db44d9fbebdd46ae39427bed3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf134e0384fcfb5719df7449f7cc92039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c93cdb6e1872016cfffaa03073de6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b55bc2ed4f8224c360c16d976ae50741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbe5031a4f37719df83a3becf2a56942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290f7e9b23ae88f865da060662c722743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cc5b9f0dc24360f396125ae6b855e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89a616b8e1dd12a67c1feac11dcaae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497d11e199b2e676702cb9da0de998146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ad067d453c4fd2356f7995f90a3b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142461056be8793df479045ae6c4785148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8bdc3cd39555071ac4e9b4a0b3e9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f24fa0014fe0533a149f68347679a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6371f9c2a3ab927788a33a82d0cd351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77622e1ea966848e0168be74b7238952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54859a9efff430210d9fdac694019653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd02bd106d431c360819dc7b5a9779254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf79a4e11f6cdb367b19cc2281e96f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4354a4b41153deaba623aa97ee9b6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23575b7909bfedeee91d0a0dbb3e40a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e5ef0ddddbd6886013d5f84903ab158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade49ab69230ba5e4df222c9d248bb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6a63a3cbb9d9edef23f5725a4559b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303986ba57397dc4711ddf820caa41661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b610f0f01c591d434d9ef770f5efe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951ac51f0d007b639aea4307ac3583f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367550fa67615380825e88dcdab9618664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f98e634f3fb8aa4d7dd38c4a39358765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02696f305e46d2158e86b6b7440248a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693aa7e3a7d4985e5bc71f3529e54d4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786112864efb0d42bd07ce1191db22668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d0c1e2233910b2ab0dc16215fcb9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68661c08f259ef7eca1a85d0038fed4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdb907039b80167364bc8e0efa4b7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752112e2985910a7288d6c0d4d5fad4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662a17a2e93388db32a1c67829e75d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849503cba815102eb3ee9267bfa481474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3771d8a53e86880f6d103705e78f04a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dce4dab7ea84731899a0f38f9165676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de00d7fec633036da0b06c74a8368977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e26958c2a42a1b87b88b914914801378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d795fede43b2c48d48374737c615479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf8cfd6c5f6f39b993210b858d2d6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4b97cb733d19a93dcfd0a0caacc7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045aacb931fbd4266fe0b2ed78983d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f44b65288b6f7af7710c65388958983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bf40cf3004edb0e48e7a948d178bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1e4f61789016b32a0a9636aa0330985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd7eb64595609851e188983f7d277086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c41137ed6a12056d7e3192dc6c2b4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c59a682ea2f5eb6f970b96f6b1c5c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8b9e8e99e1d4551fb86fa8b713aff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890d582c63f6da066f7243efc83676e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3231fd729c25abbdc6ee88c042f0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb416b964d5de75e20ad5a5faad6f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61af07464b32481a6d65aade7daf8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f421607fd75806db65edbedf082f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1d8ce5666f085df1eaa35e9167ff395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd5f8ba823b991dc9f8500a7bb676f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151862170568052297869d4255c4f2d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca50a71844ccbfd5dae9cfc8ddfb5df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72d6edd55484d506aae3ad0ec703d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a568cd26915f2a6db31e175d3acbe9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a2524d396049398a8e778f1cf2c1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ca4fb88c75c9bd5f41c46f026134b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a01d0602242849e571c270ee8d19a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc85562fb50746c4f48e0a0dd5e586104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece9ededbcf020349cde86ff63f194f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b05b0a3aa6c4b194ccb3e38de0b0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90035545661c79a565b8657b0ef115d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370e8323729e348029eb7f979d2ef77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc724f06909af1026af070155f504eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45156021f2157a26a2bf5163fc2e4c98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ef2e21b2e28a556b09ec40e32fb20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8002999dd98527ece0a7cc73decd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d482e67985fb9364af8f9fa21091a97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da0232196a5aa79b84e2454e5950e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc64b003fbc2be7b70d1ff9d9cdc3a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed6014aa023cf9130a9f24b73dcf10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2612820345ed6aaeb5a428518ab35bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635dbb06a129ae1b31cc83329bc5107118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5428ec7f3924c3f2123ff50e0596c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde47157b6ae26fb91cccef0539c136120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf297aac22652b56d3cad804ba02226121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e22c33d589f5443a7dec5427f390d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59590eff0cf91576a5f16f488735679d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9340f24d1ad4dcb5ab44fe5a83da6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36592ac8b6911af6cf0485c6d969d3e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2994d00a290958d8773a93e51fa62c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3b1bd80ef934325503cd77aefd9ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481bdedbd84ed1608a532f8aa1318aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63b519aad7892b1473def8760cb491129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2eba2213c133086deab3704a902e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac9649205b3202649ffad3ac89be97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078e9ba3536d3980c1ebd54faedaff0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b456cf1c87fd13eb9400207143a11a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81cab894dbf362fcf2ebf801f03ead134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404a85a4b6565e5a404f64a78973676135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b920e634582a86eb0617776fa1667136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b459ad1687c8760568941009f2239137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111c9ca5a54d2d7359218b908e55cb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4bc9e1be82a904cdf9b0df73d5fdd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21df21638458d3d946b2ad5fca8ffa9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974541d8892ec467feef8485e1eaee29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14346e19aa0722b9e71768fdf9733110142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383c12e7889a2a2557a476956c0ec09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5b750994c33469a6568402699251a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a748a0464bfbb71018ee2ce139a92e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01a4b53595324138bad31a06c3f3a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61705776a3400550249ae924fc3eefd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038915e42de9fcbff38ee7c8fe12de95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1fdf493cde05e42b1295d4e4598e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc672be0880115e160921ec0d23f5a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca260f5ad6c0f8aa0466b06cc47ce5c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97e789ddffb64f08f86efcb8f0bc52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e1a3105bd029cceb725a6c795cd4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dec551fca28fa5464edf7adfbb3be7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017d7ed3cc006dc5f4f1a6abc1e3d37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832bacd6b9c653870203142cfd3c61d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07862aa62b3cb02c26cbdd51131d893157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3a64438bc3bf4dcaeff8630e9f5a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210f8b7c2c5aa855bc3389f0de3c9b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146678760639b5cae5aa00237b81297160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce74c91c925c91ac1927f29972ba9d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a3007ad69dd1d2bafb91062fc52fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ce3078463ab2a6e6ea3cdc18552ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2176b60d83b43154602c3a8bc35d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cc9f014f201437e7075edf1c58e17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546b8f1913affde7bf2cf15c3fe77e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258de21e72fa4e527e7397af005323e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e5a15ff588565aece91c9de1c18b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca99ac33c5df8202c9adb3778ea1294169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2a8d30b32446cf37064df7ce71e07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3214a3d6c4dbe9be17f93c06b64f8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2c277e2c388e7028e9e66ce57d4e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80659a9d8073888bac78823eae2e175d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7bb06c68c7d30ffab5d9b329f391f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3b263f062fee4401d8c435a5c50d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1486e0210245b006978aded370dda7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de6b0e4fadfcba9f57297ca85c8028177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb300817fa0d72bcf35374e3ad767d92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30414ba2bd2fd7877865e52d0d4e751179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9aac7cee892a8bacb02deeda10e01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdba47e64b523c20b826a8f472d4eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d56f48937443abfcb06edafc427ffa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf761a57702ffd74960e1d987d26d08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb965230065096d103266c9c11e4bac6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24766212e9516c63e6d5473ffc9d248185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc18e891938b9996f3de0fa567e9bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb483e71810f872d7ff3eda9ef2577187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cf8a8356d926b91e1d671abc22207188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f0a47f9ed0e8908b2ffbcdb89816c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7d12d1b2f143e3d08565ffd116fa0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af73a0006bf3a563452df7ffa7ae09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39246e779aad363435bf442bb348ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffe10e3f58af743600862cb91415fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c1c4a9ea65d8ab39c78767eb95a26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af466487ae3d02972befddc89b33b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dd9ab234cbf17baa470e0bf15b1d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc4b1d0d6e07eb5e219d4455a1166e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5641bc0ec375aceba9e3aed1226d72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bcc9b88d79dd9c565e0f3b0fe1a75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37211242ea817c3f5898ecc039534d6a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44ba8eab9f35784dfc6ebf8efb24d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17742be3832bba52ac0a8d1180a7ef87202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aad6548bebfce48d206951304f252203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a2b5201ace47bc95fc699820d83a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682e6af3ca2773d13d345473617fe18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9ed0f44faa0afccd73d07be109071206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fbf41c35ef453e709bf0df7d671ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf0e7dc6e832ff025eba489e094ee2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d7c5ebb79dc05a415cb6085208868209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795808d2090a18160f90b71e9933fd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92794513997e115f714100e2a98031c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29f345f8d47819faeb81ee5364a786212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff73a778fb88e7d3bb46ae93b62457213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf458168a32fa256ad83554fa2e6af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd553c3f9e7b1b8b21a7dbb1c040cda215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f80cda702dc92dd9bb264e9b27473216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f76575cc7d779e2233d16eeafa0b6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ab2e079b3fa6101eb6dcbeccfe926218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69125750a7fb8f1b99388a712f5f9095219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec694f995d9b41e366611b7bec6077220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42132a06a2ca4b1acd775a32dd3e4e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a44be6785ba412401af8eab0903350222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d405861e6ed7f54c5b3e80e19d0ea86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7477606fbfd2c7e41dda94bd63aaa1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fb79a7ea6e2a3aad9eb818db8729d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80c1da00fdd47ff0676dc6a1775347226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6197aec9292366730de9f5e53a00e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf24657a7ba1bc57ef787658900806228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04107bcfbbf2e02b459075f614964e4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cfe5af91a96bd4ad179d030d7364a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff6aa9bfde64671b550ef30d086c2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867cfc29a19206c63e4d6feddde8088232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529c720afbd579e604a5feec7ad65f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c88fec851c8c696e81bc382075b2d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1a7e7b4f87588d367142b29358ba5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7bfc3dbec5a1a91441c774fae83d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117b33158d7dd7e645581c879ef0577237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bc3d71e33af8baf9a0296e4df2867238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d771fe8d3e7bc8f12891dd15974b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501bb6039ef5bda6b4f694a3fd5f768240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c558f15792e31ff010c93bbc970457b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db93543bf15a99f04893d663910fe6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910fe0679a824e836ec3f684a93a3b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce2ad3c8a50e6b0c46e99ea29e36c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf55dfcb68cf288e11330fb8344626d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae071023055d9b81c5d85c784462e3aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febdefbd52af95a8d15f49b9b37bc9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff968b1c9ae66ddce64392e9140bd04248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2aa6828c8121e31cf762578744496249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66284eccb759d035f718a5eb7514f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee845af1ce0fe900746e2812c085918251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee762e5cb9809896504742d46c2c10d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638cc24b08e8c9c890f1207f7613691253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be53878415914b54529cd824e99a61b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70d6ebe86a07809f3b1e267dc67bbc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa05261c01870ce9593587937c92c13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc8a1680c1e173ef1270d108678ac0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d55eae849557ef84447958b19198f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c914aefa97aa4a659a9aea80b92c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa5b8efa0e313373f4e3f426b33b49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032f349c3d8d3cfbbc91a7d748fe0d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29a77848723b513e964c212ed7c7d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca57bc88d592e5a344846dcfffdbae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfff84df4076a55b52cfc07d5654458264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b664ac5da5f7ee14b0793481bf686d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c098333802c72c8265f9726ff9b926f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4a13fbc3025f5ca26dbb39cca832e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7caa78af9b40c05a61f0c6e301c53f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fc553d4999f80484f91eaf59123d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725845347d6a07396bd89a059185c7e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed3a3adad7add6adb270f56fb4e4ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c3c683342ca62a456a58c5f90c076272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db689bbc4cfc654a1a749891536ff0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a510aaae737e877e8f5941914d536de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8c79b76259fe82c621b82d7cf3ed9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bec44d000b840174a6bef833d376be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5414f89a91022ee907cb1ca322604af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2812789c0c09f28343174d49cf35f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441e8d0e377e90a45bd158a85a8c99b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b2989b77558b13d253e7515c012de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2dcef8db9d5acb486ceac6d25c37e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7759e13f7bd29215f621e22ba395e6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f163a9d1beb4da67cec0e0145f694283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ffbf71137f22515308dbf3f60d8bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5236e96106e74d42c51eadc01f93f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4018aaa2d1da4b9f89166fe64eee8fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a94fae8ec11bc048f31770ebf9ac23287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a534dc57dc72adaa10499c2d4f2a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fec8666023a2ce522b0388c2b1005289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b264c0303d84fe6b7170742c05dd89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d37d8689467900fca1b87993719e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af231543760cb53a08b720e9f7eb271d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16aac03d5272f0050f17013baa4a8a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb21202831f5b4aa38d65693089fc3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a2df9bf540ea1c7c87070aa572d67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db4b9307e37e8c6be93fc3f5b9f16d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6f8863af8ce2d051764f2ea2b9663297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c1ff9f133f5d07c7b4389807364d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba74e3753d383cc6ea097ad7dfff44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6fb64a9326574dd764d356ee65ccd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011362d50f98b69d5621b8cb72028024301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d94ab2affb7a61df6292eadc28f7b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27670383309f6ed28402e9f7509e24fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c8b00700c444c1e0052e6ff6fd523304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa02e5f560ecee30dbd7c9fff0e5a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5612cc6faed6b6721765063ada4c06b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62087b124a35d3a7a43d339f583d71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730d98b59bf449b0859f57a237b8bd0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908648255460f20fd5bffb1dd9e90aec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809c614b828add0f0d4df485ebae7b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790244a52638527ed5e9688e02067c56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ab06f3d8c8ea44ecd76e5cda6e93e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e1d7a6281ceefff4ce95148f36b77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c197ccfbc73dfa48eb2d3c183ef17da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff346bbf4355cf7380653205b4eceb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d0b0447340734b625da2e6da608a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a00f366333e5f5344049898dc07dd9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320f5878780dec0128eafbc6b9c8777318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce588fb1c66343bc1654eed238b1e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba351e00ccc71aeebc7e505c54fc8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea255ce48c8f700b24abe501ddd367321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb6d71b7c092b6b5ef2fd6aaf33638322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f409c00aadaf0f7c6631eefa2a04e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dda0094fe1e52a78951e4f6031527c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31231da4e3b59043acadfe01f4345f0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c88f364513901d60752d3201bff41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7099a063ef289412af73e167eaff57327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528f3acf4aff6811e9d9a92f03a6a91328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9acc95064a4c256d169db6ea12646329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08716466675fd9aba733223582120bba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccbe4fd3804b7d3d0b0bff0b506e9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59596dcfee66a682e2c935d189d9f97d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ce404862b46c1230ffcede51523f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c778c1d3d599190c97ae7195236c92f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d5c03a3f57af03f12d6ff8e4ddd30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5d585d9d1dd9e3f07ede8456eda2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891211588cf8f065f29b5e199e840e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a92a654a48c63cbc15b4fb01e97159338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610727a4d5e6f568e79ebd38c4a662e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de7eb547be8fdd627c5737645535b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e0a9ed3d1d04ba88fe9ab7fb09195341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cd834cf0ae7251c8563f53211ef3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45b2536d92aba34e47e7890e046417343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a693dce4e6949277d9d343657b0fcfc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a69a0a677e2a49934ea7b63a6347f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a2c5e141c4d8adcefb4a9ae0c67df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137a0ebd522d8df7ec462e2eef3ec95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e838bbe87eb23747e2c069309ce7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad831bbac1d0e2090a54ab22526c7a4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f58101e8266e91da92aa3ede536ae5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beeb58f899c54496e8d76be080c4367351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1290c204fe0f13e4a029d6cf7918de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfeb74a9950a7675f03c17ad336d5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dfbbd953b19ee7c331beff58a03fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df461319f099f8e0163218c33d6c1f39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65273a2643dbfc4498ca33f79b1113ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6493c46eca4eb5c885e6e2dd0298a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066f21262f1feb383278d6003d1dd58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c468b8791d06a5eebcb9a35ad3eac8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb852a18d45a048260b0feeb7262d06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acbaf784b3739e4bd5f19740e68ca8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea385f70f0cdfcdd642b67739df2f914362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f3eba10a92d9012dc413a4c3a2219363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5a221d306c914729cc594a0824fd8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73f82560ae230e68c9fe8f75e802df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db29ea5834e2aca25e3ccbcdebce1f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987a237935a8023ac0838b872463ccb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b687fd4570cdf8b9f4f073cec4a95368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade800b5f5c49305127c09f076934a6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0265002eeda0ebe4f268ef64204c037370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa40baee28c07a862445f784d43d23371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc6c194549a3e4e706e7c44e7e7e81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d413b7ca3fe243eed269787d648f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fea13af3cfd94eed2b0355db773498374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1a59725f88dda16eb4c7126f73a65375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02390017d5f19158502f1c4163d3db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15c23c44a3594acf7d7b31f8f8d68a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb146b3bad54b0936bb44f54d81ef8ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a752388fb5e10bd7b52fdb73cb37b06379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b4b4f54c75d21f8e3f2dfc215b681380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224fa858de182c15d773b7f0f40ec0d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9ea9ddcd6ba55a5fca6fcc9fcd8b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46edd27810bc7bafee6dd25faa6625383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946893dcfc098f17894f7b465e77f7b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a268cd58795370266bb57925c710d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533fbf0906d8854c3bc367a0d18ab11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434c1d77098e8a81bec8f616d9d81de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ca5439fda60b05b2ce906e800b3af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338db021eafb29a2f8a73725d2a03ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95057c355851cbea63ec4bb0ffc6a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5d26ff75438726b88bce711c8a39c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70938d96ce9da16e5248bbc27d48c00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12fbd87262d97bbe9e273db7366f03393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4107e7f3a86a6383f3eed21ee703e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c03ec3cf44dc105eb14cc1810760d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3ff7890ccbbc780489479a4d752cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e356600714f626d18f5955dbbc3c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8455f3994f56b3fa751e9671678185a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0103d19d656d85e740a6e18f7b3c67b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd750ee56498af65fbdd378838b21351400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42dcc59ee338b950964ece5fa1c470401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d7177d0f492febb25b072386bd5b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4327e060e13d3fd12bb11cf793ea9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a00a9f3505fe89f846a49478fa0927404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0202f463f07c1e9a57951e22db11ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d752acb618e168875699e28738cf6f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57604529e383901899555eb860f66a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6160175d06a6d939c88953fb0eacfcd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97039d43e929912014df565b551a2a6d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004b45e4b4af5f18c5ec703fbb5a709410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938228452817d53cf880394345414ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b7ea75b5400a3da20bdc60a234f3b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c63d3ff097d2562b29d678dc7b71a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528ad69c7b0115367b34cc73622a0af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5139d4a18b75c0b6adc555d08373f65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cab8f662661707f5ddfff5507fafd5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a897c8c4ee096fd29a0ec541d34b703417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664619c58630bab0b3b2f503cd4ca41d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af348271d128860c6f95cc327754be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aaef5eae40f9cfd237517652d2741420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530a51934f4b3e14d041fb53a30dd95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f11eea402038e4d092c6f7664136da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517023aa312c2f7f9fe041ef5c53d4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d2a5e72e0e5f8b015ae4c8b2f9516424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cac9a7c152178bbb33346c7e762e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8444c7ee1803a4cca64b636d0d92a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374364fae207113f7396af8761cc7e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813743ed8e82029f28bb123b19afabcd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cd11eacb2582f013a7efdcca80726429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e30779f5039c3ea80b4ff48779da3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc958b2efbab852a676b00e282a77703431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aebcb554863b882dfe77e7f227ce7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a387c10694b9c7f701b4186316246d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd665d4b14a0798d16781a46a8e060434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afa99d58a53762a66fce78e4f44a97435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ec7f281617d2ccd77657b98fb3fc0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204f306df941257c81f814c670588f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b291a349b3667830ef45397c28eaa1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c2123d515d92bac86896dd3412dba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efeb14f9793e040a06cafd9de18ee06440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc781f675e5df925aa6878a6c35648441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509fa7d576f60861f9022c40d76096b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866e4690b108b669c99babe2fbf6827443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81083a0ec0cf4c2e6575a4a6a37b06f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dee0bdfd1a3fcf0d1ff21f834752f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed92d7cd735f6bf68e550d349ea9bf8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32536c851b2041d9d8e2d6781efdbf42447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b148bf2c0106af14c1239ca5d9f1e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9324a97f67d9af2c27740339e646b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f02b2c58bdb4d2c689b655bd60aec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96c82bce40594d191330e9c8321628451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562256b936b6555ee858908612d0308452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97801496e8ab73acab877f187953a8be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc38e6fd69863739f83c2ac813cedc8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3c16ee0e4960401c134772208273c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6eaa7bf01f9d1c5fa7b903d4682c0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464583e477f0fda172b0b3d589b2185457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025db18deafecf5e2c6892b08f1b7ca9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6bb45810a2e19fc2ce41653427e65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732ed5656d7379e079a126d2fb1db23460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da8726aeafe343a2236e3b85ebbae2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79a473d0972a1768f782a021fba194462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e819ead6e35abdfe5b5db5f8164057f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82854ec9e57334ea5ed8eafb943a8ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fd62d2e8535e49e31c70358efd767465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b9d90835840188a1b8e9018a89e22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd97658edf457554b3ac9f1bff6768e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781665a9619e11eecb28f20cf33acdc0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea033e597b3197b8fa47077f48b50a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462372ed2eed554954c7d3db3e75a23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5c648ccec4be94e8cdf3e8d047fe1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020d56a8c3008165454c00446fadef0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72af0519af06f7003905f87b90f5a1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501af8472b010678603b6e96e7b3fc42474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa889749c096c0985c0d0f18a455c44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692aca926dba04cb81950f725bf5e4c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a777afbbb932bcfa19ce2e3d269cce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a1afe5142a9b10ea8bb3596a5aecc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dbe22ec768ae695129f3ddc58de24479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19dfd6f8238499da827dc8fd18d0c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47dc60e7716f8dc08545a48f38e420481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3c639dd01021382e7a87203d8015f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd605aeda6f79b88f947d2fa53320813483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955f20f2b760ed3dde6fb0a9921d567484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df01325b2068f10b6c348e27c0998c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d196b74b6480b228d414fe2b4d15f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07963de1821f74c152ad74bc367bfb7f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9ae99100f4d53fc4184ca07d47e15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e9c4349f694d48961818670b66c96489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ea3ca9ae661bff2f6da058c927c39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153fa61f5a8f2aa420e81e934a0f557491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fafd0c088d04252bdec04dd9cacda492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c87376a1efe97b667ccf06f0c49a96493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbdd79909173bd16741a9e49f1f138494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1c53202d47555af49a78d0b795ca1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fe9767146ac2c5be98b165844e93a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174ddf3ebd272714c6ed608a7c7322a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fada6831d7ec6d5b194366e6c0b785498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091334fe3e7df1370ee36859017ea30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfddc2ed17c26477d5d17d611f3f71500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21411f0e1d21606205d3c2bce77184501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d1a2bb78ebd9f394f37814dd9d71e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa070912a9d8980db30afbf7079dd9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfc16b2b4827e50e588ba6b7263e86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cf24cdf0f04c6357031e44539c017505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1788756002643f2500b1c8de8092b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87060573c927f35733e7651ceb69c19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144a746767af0db24c510de5c886553508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2996f49266b6df7a9a01d5b496745509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ce8d05c93102fbfdbdd2e81ec2677510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2e8f5f756e069ddcd3b4a78d119de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c7618fc2ffc373b3e9d8994379f1f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71060080cdaddc4fc549dd23dd6aac92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0ba107b24e9b7a2853697b87e2860514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649700f3477840dcd69f26e63c86c9e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169ac773e699d7303f319eddd1af093516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88079e3bb56fb780e46fc1a0edeb26be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61405344728fd5a40f6a65146bed2fac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c346e2d3d46306dad71dcb9a0fc70eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50f90ca2bcac99c1b7d79a649101f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852781d859b7fb076c6dcbb3e43ab8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a9d08e355dba1b57760a734b8b7ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3fe7f5992b6f8cf12d7141d0a0fe2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9f30dddb3d11e45c7764ef64bda4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f27bca4c1396b03ef9d67d2f1d7c6e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff21744bbb924d85f34aa0d0e06c42526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b169a380e7b707257c2f1d57051c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb4d81f39b0922faa9771716437eda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690d1c8b8bd51ab6551124a2c0a79f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904ed7f969af279093bae94ccdb821f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2122474ab78d346dbd71de3aa042b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d712b09d36e54fb7283fd4ddd4f8b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35dccbad1afeeefbe7f24fffcb255a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31daee9875624417ba61509ca603a4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde72ca71dfbfb9b35c010f6e31eb045535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762509cef6185ee2918346f55c855ae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaea0518c457806a36b3457c8dc8209537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5034968b462be2fd3e0b6a70c7972b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb27480956be2ff4801d02217b621ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cb2d3370d0f9d8db5dbe4d43da16e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75226c39e9c638d632328897c9dc5af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2da5719dbeb475db5648bb3d9c7d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26d9366c704b06cced09e30a401984543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa8f1d125ecb6c2199fc4681e98145544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5530882a11cc1711969e64817834f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2daed959779addcd9bb750d0abe2c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c1494ef17a9c0f1b702133f13ea88547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c53749a04a54b1c4267130edccbca2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdb80c87c3d6d3851795f7c65a1020549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a71056345cbf23378ab78300a70f24550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9745ea9ca0a6938650f3d201a596a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abcbeb01ebd23610005860513821b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a54c50f9eaffd6773807db4b99c42a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f06ebfa4b705efd1cd8b2c1f534ce8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf57f87c32557f43873bca0f0e623f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a8427f9ab342ceb9c13d3b74313f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489efcf07bd9373c00fba5b508f805ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39a8116e7f539c304b41cb19c67e4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa5dfd3a378efd851a50d113ad5cfb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d2e797e1d4452daed9889cc460e81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305113368b5fd415620afa7f1f45f84d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b2e9fea4e9d41b42488d1ff23d952562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db99f130724e5a9898f3d08988f6e01563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef24c276cea9c62bd9bfd60893aebe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12fbdb8b7f2820f286b19a16d34be0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2e8847f508e5709e25a0d446656dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54805929c10610330171732d322f7bfe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50765430a2d00db97c9eb5dd92507a15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f23016c4120a5d1290f8c93a135a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41603e0045fa5150b2c73e41fca42b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1603e749be48fb1a5f0b04d021ef72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ac593995bd82b360ce7d4f53865ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e29f3248723acb3745c9db4dddfa51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a824b179b1bc78cc9b25841c954d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d99ae303ec9904bcf828146bc7d31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd12ca923eb48ac3f3d2497a5e45d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042214a0842da141b2df73cec22fa22e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526738a56a2e56e1ce263f98add1d32c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e07175d923c5d11833f1579de4e007579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42c4f301b7296dd82290625f5a064a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed57e9ae7cf4c2b344473ec7b855923581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471214641abb1055b3135427a283bcf5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fb2f876f6c2b191df23a30811451d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b354fae83fae49de44b31d856215b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108caeebc5df9aee522514ed2056dfba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2316361f3b7c15c39304616028b0827586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402c9e996fa2e38ca4f38d09dc4ec4d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa425dd2a82f2b05c5cef7a50704fa6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982203f7afe12184de7a2196480ba8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771ff0906f35d494bdee3941534d77d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1948b2c85760c559c2edc295a1e14591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3ee7de39ecef1a59072c79b85aff4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df304ed21e57d650d8f1ae751cfeb131593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691d57be5e92f06293c0b7ed38afd81594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e8ba96f415f2fa09c7b3de1cb49b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0049d6274ab4499a0dd3e5a02094a3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742b98e2ff44f9fdbcc70415fc686a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c5a292154d344f53dc39aa93a7b24598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b46dcd8b02417b1f8c046ce6bef140599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1419196cff555d727608f58a87033e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97f5109ea2a947794aa85c65e801e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8b02c472175d3d6542845f6c79104602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102b06fd94d3c70cafca0448c0ee2c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f539732382a71fd28c379edbcb561604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e43c0ff751ff508ef823e07e8b971605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c327cf9649f5cd3b5a88a67c927231d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ca90358e2784d9ad00b2e58bd6a41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8451d7cf502b522c915f8e53b1cd3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a0cf13579dd5237bec665a4e124a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2b7a5d1ad53649e88b4501d8deb3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec50dc8fe887778a6d490a9bcb1d8e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5e2c1c125b10cb6c5e0bac232e833612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c9e51bcc6c77acd7825414bbb8909613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133ff412100d3d24f3ff90baf16e9ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd170b9c5bc8a7a63457dff95fa433a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94aba6a1119c7093b68699a7691a549616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5ccb619b10cd3599d61fafd65c799617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45d3dd8c78dcf64bc48d78b257bf12618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2329c0842639405d075cee7063382d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182e602248ac46d11b814787233f2a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dadcb11dffa18fe2002ea8af13246621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ff8738b977825d0b372074d11ed74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c379652089f44dea7f170d854c3f2ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5bbd95cf01c1a246b79d8a2dcb738624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608548e90c6fe037bc046c0b46294d09625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7fe9f95bda388fe5a7a8f34dcf6f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92cbd2081524a606d264223b3de9bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860491cc0cee121eaf0ad17fd16ff98a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a6edc636cf393998bdf255fd11236629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606a8f06c173599989152506cae61db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7147b3fea997aa768369bbc8dc4d1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e082a4da2aecc60d6d51ca86417a53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498111f1ab29c69dff6c8b7e79ba25db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250afc63923fe5d0fd4c484658d65691634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a0e54ef41393fc1a637c41d9aa411635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5134ba09557be999e7e450ee830b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5a74f04dd781638e2a63fc1869938637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e29fedb67c8fbbfc730ebcafdf9f07638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc59a1df8f1fe838812fd282f8c789639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747691fa87243eb3ac1a55894ba43a10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e2ce1f52caf4a86fd2ca9119c55dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2f188e9c99b270c0987bb999aed19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ec8f1cec51db0e9e07ed582f93498643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f74574c6cc7cba8058913701dd163644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc390045cca3db983a57b52cb5583485645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7aaf8b448e04b0a72e63fa551e102d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4321722b078f3592b12fed5b6fb7863647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441887c20e0e9e660f86ab3f273a075c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4c9317df1d1c5425b8f43ce03c678649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a2142af7aae424b25c9ca3ef78e42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5415cc6ee5499ffa3424603c80b56cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf15dddd27e83e842916126578562c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60529265bf36f4da0e84f975451a5cee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29bfdfbd361d423f2cd05dd1c66005654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d25577973cc6a50ab5423465b97e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3f196c580640e7058ccc140f67fb8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345b8fa1b634e26e3ecdaac1c9b8ca4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6a6477f66cc5afe69b7bb41b61973658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cd667944f386c07f7fc7679dffc8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5021d1cc0d86d83808f45e4127101660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3d145cc6722b231bb5b0f29f1a2e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e8058bf27d157f595f3c470314222662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69547bbef03bdd7c8ae5a79b9c9a15c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824e01e0a4e84f864a8d5bbeae58c75664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6876e9354156c2b31af132286eb51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcfc971af225a43a91ad6869a4a305666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93842c26c412cbbe86eec7b6d4bd80ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35fe9a3476b7d84e2eeb3900f85b41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bd18b16960dd6986c2552d86b8d39669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dfadbe8ea4eee8e984542e092d0a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164ca82d13cf4f40217bf0339cffa49671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139949df6127d41c1f20d92bdc5b9693672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cd1890348a3f0d83052917c4ac11b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae688557fa0f4d46391daa716a6755674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353d06e214c2e6f1b5a67f06c88a415675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93697a7109b1eb2493def54adc11f3c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e9876f021bb78b20a5177b98da0c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14284924118da75045c54f23f1f4b251678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00bfec5b1cd7e7edb5bebdd0aceea7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5252d6d962e85541b1d8375450138cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c303c4fd4e2ab0f35736dc2315f78681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff68cf76f17327b5d9fab2b9cced753682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea312acb7ab91aef9716c696d8c78c07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e611fd01f3ea63ba8d627a50c604c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c742ad33341dc6948da0ebf77ea0186685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4394d6741af5b8eb38d41bc2065aa98686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae93d0cc52f0b22f766004da772b693687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad252b6d967a4e17018cd90d7e1f8c26688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c926a9102a8615d6375eb4c7ced2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ead11a522ad09d910de5be8a8857ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766221598a3f2a946dd670ec62c57d0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff29f1e86de3f8138cbec10b11c13d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c119fc8de82866c50ba54fff542b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8159033b466c34eb3fecbb10b8a96e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ad942b46c477cd98840d5bd442fe3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150816ea3fc098ff0be98710420551ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09834fd7c1e7e795a7908671b88f75697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dccfca8586b4e6a892691fc5ea63a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06bc3b4538c7aa25bf9ed508acf418699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662d0c5808ff5ef33f111f6e7dcda2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622a2b64912faae1f5060bcf3531fc6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc7f12c9883dd2a5ac79fb838c2aab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cbb4d7438c593cfebbf63ec11c02d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1664cd57ef1fb5c6a3abf19cfe9d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd803458fb9455c61d8af469a8df60b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132c2e7b63318da214681aec1f553f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd29511285291002eb482343914ad2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c3459623d218d7e3d17b4e401f980708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c2c3662d4ebbbb1c1a9deef7501ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f13d3144105b05e53985c0de3d189710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297152e68e1e3b95177e175b0612844d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f2c45fc7084bcd906b988c35f756a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab00b65cf9e20cce71b2418dded8bc9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be8a1cbcff4828cd159a5a61ac5ca3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60283611fc066575900625a4024681a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73621253e8d7398f33e88bd1098e6588716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d56992a6e349c10625b29f49802e4a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f53cb89628da7c60257920b30d45d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5481befd9a395f20dfaf37ad0f767719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a0e2a8263636f7d1035f40d012dc5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35d845e95ee4f6c67571ae3e726268721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa725ff557c33fdbc1693487a5a46c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0f1e2e7d75866b816f6a4e1cdcfcb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735db8189b5041da2d00cd47d67a157724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e285c05338edec9455de409ba903c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc096ffd41e84b8c4391e284471b5303726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6676f17cbd424c31853defb6a05b565727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424aa152c2705921fb1161fac8c9f97728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befbddce8bea674207f0d8360e087a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dcdbe7116d11beea997120d8e89af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402ad9fd9551a16df3db520cbed61b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752522fdbe436fcea0858cb6e02283df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b21e6d5b2e93232b3142a668eaf38733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94d9c944edff2cd6009ebfab1639a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602a183a7e1a9869b9df858a07ef7f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d4b96a647901b5c975b2fd4970a3f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a7ddeb6a394d99aeade034744010a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fd799839df12eba36c78845006b20738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f211a7eb2b7dad1b06a6cf47ed8c016739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db686125959169670433f69f39a8bee4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946e594d10f59c80656d744174bb658741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a63b0aad2dffb16b1e88d9cfccbe9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cf37826af14fe5ab67b7bc654ef5b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad873f9e1b1ff502efcbceee5624bcf1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c847186ee1f590fbe30e862d3cd1818745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdf89904ccdbf650521ef15e72234e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8774c8deebc4e987362329adcdaa0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016c6dff78c35b92db4739a7ce0e42d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec9170e976a5c67b796e8cc1eaf323749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f91c812fb3422d9fe367252ea79cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b15de1711f3bc9b5e75b8f3bac95bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d0def98efc27f675f69d313b7f1fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc28efe24ca3f348fc77bc78f83845753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0da6d63212941011a40bf5309a1a08754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602411af1b285fb44369ab86ad9cafb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0fe48f8e65c6711574ecced21b598756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7077a443d378dba7acd8154d1eaf80a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ecd0869b3c86e7750e34381e4833c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afca5f82cc43f764c5e212364745d28759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f373ae18fdb87e8861f5374a7616a7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba50414dce585a6bc045b7516b6b484761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfb53d833a3d912f8bfdfa1eacd8d4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ef1eba60ed4da5dd9412848aeedce763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df6454ab3a6cc2751becff47433488764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b8d769d1c43cd0ecdc69e6ac638dd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a0edb076f0dfcdc9b1f2b8128965f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35e3d706c9a2bfc0d131917ce71be6767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>