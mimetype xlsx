--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c69f93ccf89ad07d37d0015c264f771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e155dca1e24a37b03804150b001712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7961da56634419a4eca4d5964f62c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66647bdc547ebe46f22639bfada6b82e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e438328c4b404c1dd4713b3d0849b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bbf5a14598e266f2a1c94d2c3400f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08439bbb081c990a19254c48eb5dcc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7314c7410a7dd212401a87db805f9008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc334c943e37defe0dbd84e0386bbfc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb0ea1738c1e9150aeefd121e68ad010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650eb4c42bbf0923685978040a9e11811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023a6a82757a99a75aec56e2b059aad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa887a623fe189cae251bdc276308ce113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45377a1f7b441a34238b068be8473814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8b50f1a9110046dcdfe6c7037c34315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4284028b24d269851279498f6cb014e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc440cd93ca8d9545a512a18db730917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cff153b0dfc1790de2e48b78255ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516b16930d4ed5793908edf889e9ffd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ee02df33231ce720600360b4e557620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc530c18798212d3083b99286d9722321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b908f09e70f51a6d7ff28625745fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99365c3af3a6924f8af6cef14dec777f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcb2c88be24f6940b5ba2b916fdf9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c483c1cabe982eb406aa13964c4a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503f580d8878f53d5918a6fb310eb1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ff3fa2ba38c840adff54d7b6f4efa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c87cc556112503fe9319c6abcf01428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac5bb9323a2a3d3fdd88d15596d67529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e0a10ee032ef93b95526cea2779ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996f988aa6377c13b7f402ad8a5ab6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999690981dc56a5f3fbbe1cc0025b1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e69d4d7c11dac3a8512841350d3aa533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ba4f6f1067523daa8b0a77811e88b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810910ed08cd029b1d25d210f7b7e80535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268368d90e834638a8c018b273a5e1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803c7e0c6308d2bf9067c780ac38e4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a17a93ae0cfec3ecdc0aae892b8de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda82d453ac36df1948ad5841be3cd339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a784780dc3017a380e6fd597e1fbcf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dca984b686802751e97611c1cbe7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9fcf3181a3e16a1825ff17cd72c3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cedafc0fabed2e8f4dbd5477c88df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71b7274c5f1ed1c8250d108cb3e60a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0d60bdeee3c99c5be7fc441e75d5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7387f193737ce5475871682f96e1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46732d600bc7cac0111cb27e1e75f69d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42901f36aef85b0e2d216d19758a0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6f4ebe205514a84e83bee91b4cbe149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2697cbc06c6fc7d341d272d394120750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcac1e09929fd50326b11e12decef6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546bc0074812feb1738cdb28b9256aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c974108813701d1fbe94dada076bc7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e19d4238bb8d03bf297a79f10ad5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d217fca11f150d50bf95ab45f457fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04598da8010b042cdba752d41c3e4b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eadba702c2cd976f0ef410bef63cab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6f0edcc3b6076d21ecf4fc9b66c5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af77d40b48b699cf70de5a12c0c6e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fdbcf694a15125fcb0b35ab2d12d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e43fbd06359a3019b9d66df791fe8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47931b0bbf911bfcd4263c9c81775b6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02d12edaff1f5b7243bfd09b4a787463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186caba7a6bf56901330a905ee5d34964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bacc973d8860367957aef11465004465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e509da5f64c5bbb0f45431aec4b20866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e94ac3a6912e9723fd0e1e2c4eb17267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9af698b72159cac2cb0b4b61d7773368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b8ee3a7e79cfc511da99061a6c8be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd0866a2f1bbff69a0c716f2cfcfce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b35d40327f7779424d823a335e1c4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8db34f851ed0d951c1f2ac4f88c3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535eb21f095c2fa9e85bf29dfc1c28b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e1ca821e5b7086d1b887c2c31d86074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de5af1e84c5e5ea12f5fd63c7400e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ed0cf7988c459765338886a70174576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74666373abc62bd6d31abda23ae7cf1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45af433aa856f3f24c300c2542249ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219aca0a488e2886f5ee6013d484287079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63a725c84794a069f099402fcbc6f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a8b432c55cffdf9f4d3483ad2645b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ae0138f1c6f654b9fe2b24abf4bb282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bee17db18cc02432a914383a5a903e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6189957f26985a42c2088f3b9b89bb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522446d134ebe82b650209c2936b2f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067302c500cce5d263cf136275763ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed1f9770cbb889daf126f08d6aa3ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253c9880e524b5b65ff1a8269cf435088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770eed486b21a1a10c7c115f79479f8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1af214a444bbfb3afc24db73beb98690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6792fd855d236109b72d01ea771fe8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caa38124eb41a6db0b240f7bd2442892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e9602108867528fcced82cadfeb4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261e1266c1af44ed19ed97f781bcfba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7e4d7bdbec13c713f07186309065895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bb615d52aeb0a24d430a45e0ad6ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac3efc0b371e1fa810f2498a23971c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed645e81c6fd15c95d9983767818047698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295aced663139cd4c5da8566763d19eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa15625a101424f8d253a19c926954100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a692349f2d49b0c493b7682a7cd9a39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc40c33b4fb9dfa9accae1cb744a03c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eacf60505d6d37335729b058b7b9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ae4d8378169e3d88a19c7984d196a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad8ec4128a72d62b3c4b8a15890752105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc1af7b130da2692e0ee5133e7ab70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f92d0b3cc2131490bca1eb02698f8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600b2e4324d72be0f9c15968af5aae6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223eac11bf205a991169d1e123ef59b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82f2984402af78e057d479d0d75b23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be688c040c7451f014cdbe8bc348ba7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cd2fc6d715fe319a01c9a3a34d56d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ba4e404a8b58998f08981029bf68f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd191950c611812b8731ea204830730c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088bb4c1c92b2e9b3c1960faac178c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1caf0affcf9910d32ffb71ffb43c66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca44d4ff992ac3e51874d128fc2039117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3075e8f7ef719a2507f73d22bcec06118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14571e1e21961343eb8bbb5262a55dba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a7e05eace25d0dac4cfaccb3b457c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff1b4860262237f5250603039938eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff57c87b1ffd5cc820aad1129cfc0d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a919e90bf2da527ba9502bc76fc6aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8355ac75253584d3a28857de28c03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf750a41d599f50a0f39f66ed58158125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52642d23340eb3982036d63e69c858d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f30f8693e9b10859ee634b6bae2bb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ea6ec18fbc27322ebfdc571020256128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6504b493d68a1032eedaa0453a37c86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844645c9fffc2ef617afc5bf8fb9ad2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43263f6e54f723a59cebf664695d7e95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad2a9a27da6a597b9b9d708028bab0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cb997065e8c93f7fea680df1cff72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908e1a0ee166a1184f499894eb6845e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fee67d73d498082540267ad34f1e1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4b8e1f1dd892a24e8103eae0647fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e93ff4788b04e236fa0d51c64d3552137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00c96e77f2cb69fec14f272062a828138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95924e9e1f6464ae8bff6376728e457139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87957817e8c99805e55c7788a9fbbb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb01f7a16ca170a3cc6e04d0b7e92e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f0086ca44f27dbcbfbc866c1ed941142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3fc06a4fd3a86a288b82c34b223c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ee929fdbbdd79fa80c675507d59c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8c95ce233f51e31fc86dfa7818a0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840f6e082f5de1ce73fa23800943486146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a6515df3a75333ff915f3dffd2c67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e894aea484aaa4cedf7e125eb80d2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031a93180befcc8e48461157d0c0b4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c909ac029691c9282aa0140c9293e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850baa60a6bca0e6233e44a752fffa44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a4698bbec2a4872dee48809ff273d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80726bbbe7624a85754ac397de33724d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c661901a66794a22f225463c069110154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71132960bf183437d0780ca2b0aae938155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5b5253220181624ea0aba80213e84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c668aeba3e185da71e526989a020d34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4017e7717c9274c401404998ef14e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc89fc736d274b22b85e2dea68a010159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579e81ca857e8fd981f598dcf667218160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba71a4e68d70f96c7504f01e232b16c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800d313112bcc0f95cd9084b28f42f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b489c6d1241b11118e8f7a4eafc80f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb8bbd6bee5dc53532f6552daa9be4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6e9af54afeea257a9c52a1e9b1091165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c89c9ed00e19ddcf8c0780f88ee07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a0514a27ed4322420a59a44a5e081167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b6617ed64e23cdfe226a56bd8bea3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d664b7fcb431dfa8b746c14cb7e9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014c1b229b48b4655c4f5a019a29052170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e782c103f6d889daa7a8a8d7d6629171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a70bbdd2fc7d15c483e4f1fa9c261172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ececb5339f0e67f687386a64d31183173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59803c7fd73eec06372f76deeeb68a21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab98dd57a5b4a71f2b6e7ea90d2839175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8244be5933be5121e6c83ae0dd10c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b491a1d4eb5f20ef6568e18da5a45e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26738e598459306d825b61e8b637ae7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2260aceabcdb06a6d164a0f141855179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ca2fdad134ca9bc9a04e5a3203b41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d636d3bef83752a21de371cab5da9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5d6203c3dfac4eaa3c96dd5451368182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fd86a12e7b522dbc77f368984d97b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac7967cc1b42e8242be1dac7497398184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9650f505d282cd8927d385f5d304b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6590e1326c027d346d3b9b8138e7fef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5f1fe2869f970ecfd892fcb867e98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b47c6ddf3945f8da6dd123435b5df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adc5730113affcfb4b8612c13f1d1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da4618d45d8daa02a74f38e8850c1b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a9553eeab4b41db208861c51506aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06838db75cf81559a08c349de03ad2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8e3a6ef7e5cb209e784456693f364193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720c95735b93382574fb896c8ca2eee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fa5b2287e37952b747e84325ecff8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ed1eaec59c239ff22453aeb0aee8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434ec9ca907f6ad08718c4015333f11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387386bd8bb95f821544955fff440c11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef842c1ad556cb8ced8720e8d1ce95b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464d802cb6aac916a9c5be4b9d9cdb1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b428a351daa67639184a4e8931779f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befab5e5b47629b2aabe8f4aa398abe2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c85834def77280d40b0ea428a5cecf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2bede66db8a0e584f5158ae403c18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d9940432ac8496f2515e679ccf9dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003519c1158b1924d0341fb092357845206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800a624184e5d430bf3784fce3f5d98207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7f93c3b1969bb14ce2f6aab7d4255208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25743c304397b450ab54ddd405e1ebc3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0099fb870a4874577f1a6873bca481210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdc8ded74557478f5de58cd91bdc5a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e70b794c6f2676ee5ddfbbc2447e4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7062e9ec1ddd7bf1d00d36e7adf5084213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbd22fefead58399eeb8d962c1c967214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ca29d07add4f12f98787bd99cba37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0fe0c9201f76494035c662938f1ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f982a4b0101fffa283bb479426105217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e496e9584cbb0810f741df49adfbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709db55372895a3fc2b0007f13ad129219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f731be33272b2b2bf725535dd9eb0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb2dc9395c9617af31801334e88ea7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2a6f234f7e85f7cd64c5e7a40d0ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32751b373f411424ae422d15b75710223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f018d3be0272b62e8d40f3f5a672ea5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26cb12d254ed1113cc4a46c38f1280225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e772b2f35afc32f1c2a9d15450c7a95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a02481e751b24b51e2e4d061921060227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e305e4c33ebbe6bc718edf28b8995db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a6552ca7ef2261eed003e3a2517f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a249e640c4a1ea4dc9d7f9454b56a9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f8d60c64aa755b8a94c4860fae831231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba322d32ea555f2e7c332ae28c0598232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34e4b9dd6978d87e9a3c47231d0b2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd489a9e2e170126aea09117e3576e43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7edfa5f8acb68627b963474bd5301235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3083d91c29d9e023ee9e05295ec433236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756427bc90f1eae76a0d700cb10982bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28bd98d2f3faf33906979f70d0c4ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e50946774160e09b2228cba560783239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8bdfa203f4c889c6ecdd9ebf66616240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbec40dae79f86399d687c5e2b11983241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c15842e99ede9089b8f06f32559a72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97009d856c07dcb5dcdcd5891dcbaa2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713da04b9f4f07be29da75f07475667244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecf67db243f79fc4496ab19bf1ae36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1fb25591ab5facc005d23dd8dd997246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f6fb41fd7e547cef07ec54be595f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35273b2cbfa8a07b9bfc2a77a09ebb1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba01ef53afddcf92c42165cc207a45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaba17e11bcfb8df2a94779e3970f82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975186c709c7e0594ba01698de94279c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bec6d793b158087dbe55551cf71d58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7c8e15bdab2c668b3c2bb3af6927b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0305302f3419992c291f430e6c4603254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6217c3af25b9d93cf16cc5f273338255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eb6c574258db5618b5a4b19693ed5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398a4bbc2515d5e6498828c3ca16859257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd82d7e49091f1a3f63015e74568e90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523701e74a5263ffe4e351562d1c8bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d135f42876e79e6a87478a20a28439260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2824d822d49ffbff3f8580b1c60428261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605be697c5fd0c3e5826df3c8da950bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707193ba018138737a914140a7390d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe81ee3084a5de1cd54d761122f8a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcd811e120bb9a826ebe003b77fc4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16c88ab1506755e027284b49cf2f9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688d6fd311e50073cc12969fd6308c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f6dd98258c1c00f8f0147b056877e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec42864d3b378b9ade305c8a6c5ef1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e8f68ca7a706048fa38d90b6ac849270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c7cc2d7b91401e875a400f49718f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ce413dab62f47bd94fe980bac2f56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b61451570e241f89dfe6f8cb965c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c1a6d98b34fa093731301bea32dc8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59ac1740b517e35171bc1507a8a18d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74948e1962a955381f8ee385940502c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b8c32fc21e34e353a2c925a973ee4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1421824b3b2879577195400605d9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dae253c7a3a38e2534ddda30cfc13d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b302679c95c8060ec20226cdabfbdf5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ae5c044ce238448f07dabd4af4213281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689bd1153a9104660108baeafb73697282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdfa46822250932158f3ec559a9350283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c59c612ed61cb1402396e42650f40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87311e53abf801298f6f5ac2e73e52e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce248b2a3949ee7cae5fefc5549d6bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a4cda61c076c616302214ba6c7fd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853969c21921ab00b6c1113421a4557288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04380d9ced8ba129834fd5de735257a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774514666fa0feef7de9cf0626cc0ac3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31b8eb7efb99adc910bb6b5c22a1a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7168389867536c8bd8f4b5f84943da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33810bb52936cd948be707a99576b0c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78948a64fc110e39d87ab0f020cf17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d48fb6f9be88dc94c830e71d92646295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807d62d3a23f00588e1182804b58325296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcc959ce5ffb3537c2a3fd36aac4ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f276380135611290604f1c9fb8bd9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fba34bbe75593d43a86e3aba4e305299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f075356de307786adf776a2e0ef45ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf83f7e326b7e1335d3071ae085b9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d090681a39a73a2346a77d8386641de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6400c78ed8c374ebf8342d9b816b62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f71585816916e7caabea95a613dc32304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8b53f8c8e469b2b28abb7acb07dd1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dee2994a8e1f48f2da08d97cea8ca1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8aa5c2dcd55d0b4326c3d474374815307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44a26821995d05b0217fa099eb16cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9862a9374dfe11cd614b44c1e09310309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a5cab657bd7f93d6dc3d44067d012310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb0eabf19b37680e1eb78e245e4a0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb54a9db9d847be4ce706a118d2c1a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6029ac103ae8211c1f9e568fb498c2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a1e64f11a42566ea8a55ce69538bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82c0ba6a61a198121b587f7332d11a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553731f34e36b03af14b75e149fd64cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8729bd4275fde9ecb3220a05befc244317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31ee5b48c1fde45657cdcf1f766b83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca797fc6149edcb53e2bdce1131afd59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635b54ba924e2a6e366ef7f91b84f66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac1f731db94ab0da740849ad43a51f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c5b06eefb70cc18abb6f71f3406a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f635d0bc3ccb89bab7f8a4edd626bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea6bc0716a3f4082c4f2d03f7b7bfd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87271825e6c3d35aba5b6d2a1e06eb4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2669e6344b81f61492e5ef7fba0c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2385a8fdcd5bf3b15d27d04aa04de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63334ba575bb7e8aff02fba4304435f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1094a04ab9dd3c7179964e1a27d523329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69605958551a16ce51739d6a2f9ba81d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153230d58470bf5fd80021cce22e5d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c2b5ae4ef6dca4883415df182a880332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225313066b365beec1d87fe06dda072333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba5eb979948a74b4ce1cbe8f0dbc46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195cf2744ecf5b7321e52b5ff3b1809335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e1dc23b56e81fe2152b56c0ab153c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f5be35d71ffd9791eabcec5fc7454337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf939e302357ca182743588da728b12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2abf676935fd472a5070100403aac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8113fa961ceee6ca0d4f0af1ee007f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf8a34d45020b4623cb269ba6e0a57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb9ea0642202c2a109f7080e42d9b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140ab3318d1e66dbe38b4cafb29c8fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24edf3f890c7ca2b1aa88315f6d05a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d1b7739feb111b086cadcf2443764345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f0081de8602e0b10802563c940b92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c0bf3a1b547ed1d58410ffd3faade347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6b31d7930f22e074976af5ebd088a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271f4a74c16934d077a3b56d86cda02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fff0434e72dc0f449f9fbe6286f43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ff37e84b4801de75051fab530d95a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d1081b6c66b8acf835c53f1a447b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b2c2658fc35e21bd57f627b51d753353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc9f1212f5468719d2bd8980cbe7e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d5d074e7aa752d8ebb23c40fd94a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279916eb247f7e013293a5bfe72d890e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab26265060bca553639222062e2e54357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e226528c68319c5672dd2bedec29897358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4aec45482b7c251cbe0c5dad320f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26ddbbb9cf819fa5f52146a541ad6b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883e4b6fdc321717b48185b965acd96361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d49dbb6e2e26bac74967599071cf9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0ba84d36f8c669111524c527d8d80363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b391d3d7b4be5d6e6aff590aef4624a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446d86bd98a2b13676ba087886694c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2e577e50065002f6f1e564eceabb4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abc8d20f2ec4fe619a09cd55a97d30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257fae2026a35901c118bf5086dd797368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3d86521a3e0c1dd0a78a5dd81e13f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5eb3af143244c416abd9f795548b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6179c980faf67683801dc4100f0986e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4c88be36f876344df0e4724df850f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8e334b86a3919bcd78722c18fb6e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5ee2262dcd90225fe1acc21dc0f18374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255cd62fa5e3b6b29047e613dd2dce7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e23817b1fe0600c3e868b587ee4c46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b8f69d9ccbeac81c8293f24386c13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013100666481fe075909002f940486d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23191caaf4bc15dd50a2ee2abdf3da0c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b49eb94851ba003b3d11363c87167f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7b4cf2248597e126acd981f508053381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfed903147f8f2c5bb652b055976751382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f4b4ff8cf39bd03edea2bf6a597f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6a8c5383acde837314a098a969d13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c9e53518022f38830bab80b442da8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60f0fcf6d3505070dda5b4e2f7241c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453cdd036f3a64413ef8f52265332e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea750a0b6b0de248df0705cc98d34d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0756662ba0636a1fb7009c98fef921d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4d20e07dfed10bcd36ad59dcb482b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af720de5ba036258a151f55c21acc7b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902eeeaf5a850046741686e8c945445392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96833b295f25309edca5ca6d50ca3701393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b063f5dc07d220ff1c6e1d052776291394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91538e065fc05015787938e5a76daac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae4732121c4dc9455784590ff73055396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f19fb17f13a1206f5c666b6bf6d47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9002273276ea38f86fc3f80f0afbd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe01f748d0f402e9111c7e48db82f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce14cc1cf022e312dd8acb19106b6f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cf6dcc58d27d1f98a7dbc667b0962401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ae820d708fd2f0c672b8a8e153fb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a234d788681c5c91bc9d2c3e03a1af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08367a63d83d096b6846e06e742b396d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6fb50c35b9f6e571ddf3f4fd04717405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488603669f4d4f089f371f89386d617406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ec819f7fcc4a2e0d507dafa551940407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4d9cc69aea240de60d65c78ecbcd2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72fd96abb9fdfb1bc347d535268fe8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0801cb5f118a70e6cf320b108d3a8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516557fdd58dd3bdc1569bbef316a5ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db36790bf5fa993586dd95f35f13d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20781aae1f1ff0094f90604e5873679413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e783ae72b97c82c042895731138d870414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260507f0487490d136a20bc647f5051415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b153566389401e9d76274010e3d62b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e848362f0afae5b9ee5994e247c20f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb2377f1dee14d7076d4926971e815418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b2bafa70006dd6e096101a37d04a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948d681b99ed7b95161b3c35530fed9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac307dd535e511ade6660d8b8b1d1f65421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87e68acf9fceaf75317d7fdff15551422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266798aa0d6457bfef0b5afcecd5fb08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723c38767038e51f8ffd6f6c947bd94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd049d5796254d7638472c2ed4dd0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6571f00a1235eb2c93bc8ad6b4437f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b07b3deeaa307463607e347f0b3b57427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cac2fff2b67c7657359b7097aaf1bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf598c22b96204e55d79884b8fb61da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cfce8efc0806bf57070b408a2a98f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02191af38ddf02cba8426aefe5ced374431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb8ed71fb44340e5a95f2de43b3f2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49b31d65e7ffdd9fabb5fc551df60d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e6e523bb8e85ea6f4d749170c6d2c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566f05a3bb392812c5f6dc541df3df8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c4c35ea06be2c15693897a73ad7d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851e494d63a63744155ce68ea72b726437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca0303a8a828db303f94750be66233438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c89e6b9e929fbd7dd4ec7c80f75dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a199e03f18d8e8f5420902bec65b3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d12352a211c4d6d5aa8e67a70a0d86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0fb03c7589789f54ac8b63d10e5b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb08804486416411bea493696086bfb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea07df07ab0066dbf1bb52355de058d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd711ff9e354b94d0bb3040be9c00e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2852c21723a789d29829e3d9ceb7ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6addf87dfc69d243cd23b82f0a39f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d296eb63201d9fcc738332a279f38d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170088b33a4c0c5369e431f959d0caa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d2b46fc6cb3de63aa722f22eaee1d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310e6b9c968c617019eb1624ee18a03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c6b9dd31589b96849f7f31f437092452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae2659cf48e6837a06fe5a7889d9b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a383a692b612894e94fc05f6ff553454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d669e02a0c7555dabb8d532d53c5a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42567bd98387f16bf46228a3f256186456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187da7f9e22ad29d713c1b060d4448d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92747202fb9faef9e4b0d0657f7b5939458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed6067b28bb5398c0f3f9187598722459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a61d3c5969d4c01fcf344cf41ebb7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd724e9b6f1bbab6515eb6f216a423461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591eb2d7bc52092e9904f19ad3942ef1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94880a75b9cefca800a36eb341cbbf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3130a13be8a4e76508afb618b022f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb1c098cc9d226aa278fdb7d898b50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902fd09daf5f455102c0853afcb18b0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950da4904958dc803e54e618537fe14467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982592abc2c1f97374077fdb6da1497468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a336c79b6086e461202351ad2702c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e7135d2cb810d9fddb9d8621b0a95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83344fe9c0f89033fa881cf8c720111471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ae333853ac577d7658588c49f8f96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705ad332b79bb1c09887aee50bcb090473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28d852c85291c4a24359fe34d82ef1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba2f4a0710f3c907a9501be75ab7b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534828dbef9111b6bfc863b41f862c61476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777171437600c3885ad6a19674c71c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a855275049d584741837e376c3cec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bf05c10eaefd284ec7719c2a635fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6516e6cc53e6f411b2ae827b3bec1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978af8f8b8d96217312267281d123ad5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40376add2e1b907fa24726cd2d9603482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff228641c2c59c998566f1ba2e79dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c3f808e1047e71bc18a87d9834882484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af636c5de08181309aa5ef41ad1ab6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bffe4ab29a7b49ee6fb0560f3e759486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003d589ee0838405b5809f25ba3b4a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1bd1e73d7fd82da83a8d0dee4dc38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7b9e1d0f7f0ed4c9ccf9b0b8ee8e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e2355cd9dd69b765aa4c0c55b1754490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edc9d38ecfb527f697a09696a2d741491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e66b08c42e0f8574b5cfab72ee422d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcd886383b541046b6cd928197939f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f61dca603cd872ccc06d9db4e09af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816da4b9892c13ca360191872fd103e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a07ff9fda6cd3cc27510a7cfdc002d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffa35028b630306ad5137f59de3c8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9de23ca8cb61e031464c8fde6dad7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95979d6f34c3b6f1b0be05ce97fc10499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9e79f6fabfb5f3aafd5e1019a2df6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae2898d51a85e109042bac30e95e32501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc165df17130c69be52723d6af8c58a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289920df0289c5eca3820bc15b5061b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd1079c07688b77f2fb36b3180890c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9049f15ef1590226f484dbb05c5dee7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abf142d94a50829eabe12669d5879a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f2f024dadf11c0005397976ea5b7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0959effde4cd4865d5a2eada4dce6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa180a3757e94a54b37095bdc22915a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db51a75c4327a2e4405b3bdd23267e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12134e3efb1766b2c3f8a76c376ac78b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ee049d06f351865cc4f0f1b26cd5c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6eacb1c55e6c84b456e9a1dd7dbff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da216f9265e827491e86efbe862a510d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8fbdc5d19d3598509e3cdbc2d7b0d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1a17428276eda3a11792888bae6de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fbce124190a3716a87eed3dc22e6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbb3e8a648a1032a1faac7989dfcdd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa466d1bbf4887c47401e12a95186b2e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa63dec3e13d9860cba9ac2c7b456b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd2bf1630b89862133125f089db561521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a00a177c4ee0448b2314c5abc510e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048936a2a824cc6bdc6ddf092d1b8ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbc37cbaeeafd49c3dfbde1920d4d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e284ee5456f966ad73492ce501e0b83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ada061e2f0de02ad70c237e2a24ebd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e1969e2a10c53e416a422b9ee1674527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ef6a5d4c598217963409c675f8f3a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4584b47d48e6a06cf706e98c89799529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fc155acc9c7e38029ac40389ad879530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244681d4051078c69d32d8561e7d1578531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f990b11d186f39bee25b35b7442a777532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539b303ee89599fc18fc250cf50cfb3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25142bb7b81efa90e5a1c5ce4722be54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185ae4c135f8adc6b5c9da57f2edfad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd376fbeba3c27a338718ee87b81a591536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823609c008c485bd9b5b9600f61772c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bde2145372d7576b66f1ec46caaad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315f78d4367ff9dbed6c21e84a0b51f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3686d8f60e68564b5b8baa9e5973981540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93dffda3447d1541ba67d405d98051541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fdb012e6038d5bfbb373116195f6a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5db2fc7ce9c0556c349d2359135f87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799043f3ae747b211170abc5b8661f99544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6e9b0dcf25c3c2fa5d44dfb81fdfc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d467a5211bd040ad61e5d208946ae56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfac3ed0f5d4010b9b3f7e641206e21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a0c30b3c6c548aa4980e6c6480632548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439867b518fa58a71d3922229d6800e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9932073820f51b3f6a093848a714824550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe957a0942e8af87640463a017092ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8c3a2165a21df4ff7b758b9e9c021552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5396841b98901ddec285dbbd6dc71c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c48a9454525ac58df4e524ca1f997b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881a89a50744e2b3c9a8af5254f0fee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55125875141c3c7fa57b042173915a51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3e8bee642b1e0cf5a2d299fd8a6d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d181453f517901602e7baf69bd354c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5807be5914b36c6cc603f6ad7e7ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1cc88b9da9595cde5b4c15c8d0482560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d071b2dad6832599762df3321798598561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0533c9fceea5adc9e1332211f404a65562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d3b3660e8dee39a2744484496cb64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88c447236096c9ef524e09862d6be4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18a0a2e0252e56d0043b43e5971f37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b46fbeec2db9dd569fc7cee01469b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9c52c2e7ba70c007b3d9e64f3223e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf4d137b09b11ea183e3241ba1e308568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0453e4fe2c094c8641795d265caa580569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be898e0c974ae00ea3540f5e70c4b59570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd18d36a20922b69b0a129b0023a96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ea0c9c4e48d01d5527b74793f31f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c97a4fb053a19c1d732d1d2d956635573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a7821e356f73728dfa55739844191574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55396e7eef24f6dbcb3bde61ef1efc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4a13a707bd12692547d7261d0300c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddb725dabaabe3753a4c1e4e558144577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29788004a496a76575d205aa4975c479578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d574dafc7e2aa67e8d239a763f055c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cc461b5eae9131b4c038404e3edae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8aa8fe4303740f0cee96938e46c32d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0b8206eb9be2c6c08617643b98f49582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca76dc2934def1f65dd8a85c425128583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abd4c174624246361fecf25d65dbbb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abbde472a8a5209dbd6395e45c940c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aebac0741d5b6afa4e318db32983fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc745636502ee4d2245291ae9595d47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6b11e329470ff1b1f3d150d1fd353588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4011613f62e455b970afd607f009f7a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9fcde8edca38ecff288c27d77d1e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151fec739fbcc9b6550af4452e13d76591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130865f3be6760a7734b12560b701a13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe833dee08f063a7e619fb503e567789593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac4becce17e9ee319faa3c67db293e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d84528ebbbcd49c68a2fe0765c09e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c224aaeecc81748725ba3a8b1d73a32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79b84216f46526aaf0ff4d69cde2a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a54450abe7ae4a6f4124aec68838d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361a6cf3a64f6ddd4f9c1a2dee6e78a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e82dad60093929a7d3da0b80041dd5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c761ee66035421cf4269f78ece7c1f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fab1353c7acb2d8399aa91008a9ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e8561e06be2bd2b153697fe1973db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9058d79b5030a16bb0f33115eaf21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2513c0062956ac6466a292a19c689605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1491aaabecf68a3b979f708b79c7291606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310c4fee0eb81a457a45988d3dd7c7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4a06c0f12f6b4f0f76f9a4878b0fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fb0cb1bb49ae8fe10f77238c8c167609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2ce7a98e75a49a3bee3c3cbe1dc24610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39170ec551e3088a2be1f0ab189210e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516fdf3c007d51f8a5391d3ab8740bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cff44c4579b987d7d942eaa3d28de9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf498ac4f50cd27bb9cb913e137fad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d070c254ef7bd25cd334ce036497c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046961ca6399896b717c2938938b465616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bb13d12ed49b5c80c7af67a23a3fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73d13dc19bdbb4bc79fbda7fe6ec72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cc563623056c1a977ea5784cece7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047bb564630ff57e5fe49766b9a9ebf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c1ac714c074b94660da678533dba8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438e30759321dfde0789b66b7fe5cef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1bf0221da200ece70a2770a462757623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa860e2eca755e7a78b38754a51a10624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6abebb9cb46907c747583829e60c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608df8691a9005e38d533cdd3b0ba456626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce239247d4637de52c31d4e901ca554627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e09fbb476be1974869a04de6196717628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1fae8d0e91f9c7423b53ffca5b588629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2d0cf4ff7062fc78b76aaea995cb3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a24b9b998d2a8516ff01ced01564f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655e6ad207489908f6e9337f37a1995632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904ebcd960ddd85cca84d964a04aef7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00fc32cb3396bfd40f6379ba63c447634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf445bb975f6e6031d721d5ffb95b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45c107944469061ff14dc467c417aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0872b437319760cf27d5752a7772b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb45d2ab4cff1a6cff867594b2bb97638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0f45d3778651911e50a3d1b168bea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cb6d4770eaaba7d6e5f737b5a4071640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5623e17ee20a924c59874d9e391018641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8ae724cd44a0959a5dcf97c16a5d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f3e37d881a121e98912e2109cf501643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e13ef96b9bb65d90ea0e487baa4e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37243b1cf6e7b67caa976545417535e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a4046e3707a344fbaec95d88f4bdf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fd4dc1ea71839c809226edabac411647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350b019e4106c141f0b5cd3847c4a20648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db022cbfa17c202540e2db9f9a9c50c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf267f0c98e0cdfc1067a398b9743d4d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced2e4ec8a23bdebd25932985475a92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0fac8d3f6b28e9b86817f8912e5dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80379830d5115e87e27212d54f267591653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea519491d30029d82ab1f7a46879f710654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60949cec18e3d141f0dc4e456fab65655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7bb4c74729cc932d8bfa1ba3a526e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c45e687dbc07a3e5f16b74b2b127d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d03c8d7498d180684baf432462bbc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd00f6e9b1401dd8f933175592741b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8713c98e5e9b00e900360984f37234660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda89dc3a17d512cb722bd5e2e07620661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61a29b5073507d7d0193121a9a8baf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9515f2b07f5e65e941c28271500fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dca706ff1bd833b59b23fd0c7991e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a28697859f8e89a0c19389eb63b5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435383195779a56c4dc2b5af0058375666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d52d46772be73d07855fd73fe4788667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bbcdb4f7bbc72b2e3868f6f67b904668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee789c9d6af9c6562b8838049d8f3666669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb48122b78c65f8c326c2c0e25ad9d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0beab6f80c05a4f086cd6442cd4172671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497f9808d218be9b23c597bb365e3b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90ac474fc40dd4a293fd3a5b222919673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2cac883950ec451940a43f0b33db2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d6edfce0d83a2a2114c2f6a954154675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a607001b289e3d64e2d7718732ddd0f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544d911b3f96e6ae746f335a0ed4260677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dd8e769ca7c0ecb689c9c8c4ab47e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8cbd8fba38a067a0c6c421a6e1cf4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac3d0cb45727ff8f62006fa8cce997680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090179a662f3510ea06e4f7983831c25681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24477df4aa74392912d4db30e37d4aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb2502baa800fa31c83ae6f7da91d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b112e3d29df9d205bef64cab588c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25d666849aab99ba44239996dc664e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000a866dad709aa9a4e8ac71535aa79686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7effed35843019b25be21cd81f4dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407e388dbfcdb20fc5382e83a629731688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ee785bcccca17ea40eee49ae0bcdb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ec4606dcb4dcda3317c367fb3aa14690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943076a473b9ab1bd753fabd113214b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dae36cd441eae398679931826907cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab940f5e7d74b21b5ba7bc8381e06ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1abb0faafcde5a7c4b3625d347a6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12314ceb719378e652a71f83f89db92d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d3e7ae4c690e242c89d94b4bf01d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd215f245598fd7c03bdbba9e366ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ab21505d0206f5cb0385666d6752e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6830465a98cc55425ec48f1858bdde699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981feaa7be6e2f4ed95d46edfba1165700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab155b0bbbdedf50017bc008494188a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e41b2fd87a91a390e917ffda4f2436702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa050afa86ef796979f658af103ca0a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cca1b5ca5d29db8e78f99f81d31715704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a393dbd9aab251b2385909092c3e82705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06319d59f762c275866e2390622115706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24135b68b5ab4496108c38168ef10ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc21dcd9ea6f92df5a3bd20da627aef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c906503f43a9ef669cc71c73c442a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789bbaca6a2fe477424af728868a28a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd6cbcc326f06ddb8b91fee63bfbb9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e9582d650e95932db7317d44dbef7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66ba4b7929a7adcb519ffba301a12f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addde9cd3e047c073d215d398b43172714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88f88f18aad764bf6af9c7880a6100715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8541ee5606ed59955183f2820bdc0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0f911d6757cd830ab41fbc82e63f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d09d47ee33490e25ee632e6afdfe23718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7470260f08c9cd4c212a86cc88b4494719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eec26bfda79f9895bb9a156dd0aa12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305d30dd5f2c374c6da87c5d64d534e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdb5e8ddf409f841dc052583a4ecf3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a92a28452e1b47843e2aee7575fbce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d218e742a860f51129a1f4ad30c56724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e24c46c4cb5533da4df8b636324ccb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c789f6c4e30ffde11fec541817b8fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a768ff56c98698b8145cc3b342e1afc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45016ffefa671cc35daf696d08e0c246728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218d29178e5ba8904e575bc61a75704729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c8dddbebf546b17132c44d78f8baf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640a45ce112ba57a199e7036f1145c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf10ef099014e58661e048c99e6fed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125abf2bdfd14f38b7d9f423e6c71fcc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d789bac1071c4100b68d926aca516734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d4bf18617c8d0d13840d36c75fc6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e7b6b8a6096b8584cef0767fa3b40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecbc58bff34997724652f3dfa74a7f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2996fb75101bfa23bb3489f685304b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24085741bd5ad257d65e602076893f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173221aeaf2950c25d7aad05069e476740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d11c6ac45e1de51f1819a79ca0322741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594822c9275191dbdfceafd4ff667606742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b25a2a4f5c5570465b61131fbae4dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebd2d7a2b7afa324c7e7f840c5b3ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d114c0875f4bba2d920edbfd5ea2f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e20396f4122b054cfde0d42324ebbd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3ff76c0587d381abf7f770d284da5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008f3c959ef2e6456ad5fdcf3bbc0e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee1ce046f41e69539241b172d6039d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5321a33e9bee2ab65dece3008877d0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f92e534eec7b9935da847aba2be85751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba136cb88a22929ee0d740c1e5908a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee43f6d414cdf32bcedae84f98c87f0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37af2f4eb31a53e1eac5112a2dbae1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c0da82396c8cdc041617637d14cad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aec1074253dbd476b2d7dd0fd162f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e796b44c58bb3479377026483ffd7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4483b728bdd0a7be3b6b0666aae6269758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa6698d974b7fe19d42adf64e08ded759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798b6136fed78028531935f5cc0b026760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998a4e43e2495477118384fa3fe2e5c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdd9af1782d75bb6d2cab777121bb6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd12ecf8de862bf7e583c84368d0d1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da0695fe9720b7c82059996405178f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71254ca4d74c9aa488cc65f0cef453b9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b615f797385fa0088bdfbc3393287766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d21413ce2138a8725a83228cfc524767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e127322be95638f76a2ecd2d8eca0c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae9a11ab88c2fb60a46ab42c13083b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a10dface9f219f82439c037246d41770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa86142e734c742e950cbd6fce28923771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233865b7aa522ff4058e72cbd6654a7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b219957ec138ae3c975e6a87869921773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bd412d5ee65eadee9c000998e17cd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05987897853568315d55856ae17e7beb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c900c29df126380272e9cfe07e5345c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61613ffcb45dd8f72bfeca6a34eb85777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb2107cb1bc0fcf84fd1addde67114778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f026cbc056754b1005dfa3ba79fc30779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b54da0dbca2cfb5fce21d5d73b3300780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f738a261e4e79b38cb49e142416d9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47172b13f0bd738f19048fdd9ca5b8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115a25d26a6a059d76980bda409c818783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696d6cd1bee8cd4f996ababd0d7c900784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d5a71e5626aff90c73f0d7a2cb042785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a252a1f82b390e1047e89434ac6310a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413759a9c8d42580ba1a67fbc3cf9227787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42370b235d940810d3bf0c6ae203e62c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61bfc092737d14830f1127316a3576789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972080fbb015e42fc21c812ca57fe48d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8fd878af03baa946c328e2a4d02bf791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6ca6bde400cf366b1288ae6b4da49792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d74cfdda1dd6eb82589667187df939793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794de26105c9534807051eeda28777f5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d9847482f4dfd56948912df37411a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce8095ecf35118833674bd63f9df49796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da2d284f5258f4d602335b5064367f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bbe06af1ffc270df162fd274ca275798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e79422321bc654a49b2fa5d2f9d0e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ef2ebf623b9cc8e05f6b3256ed403800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545f7159ed48343da68cce28f0fc7e0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c54edee6761e1b9d8df39f58a79c1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1560c748eb45f40c95409f6dea6f14803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff599bf20fb25d07d079d6d4392dee804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0341be7a77eadf4e3aec2a201a89123805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ecb0b1f1abf5fd8ab200babf20e19806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2d4754acf846eaf6b72c0450a47b3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daee031a0da0e5ee60e9a9e7719f13d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b11761eb1b5be935a98b065fdfdbf4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19557d26b6b93be3aa6003f01fdcfe810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b278d7f366d182b9ae2697889d98e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e254cf77e899170cbdd7c10c6ce99c1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93552a660c1cddeaab8d4e7fb83898813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efe7122add2f0ad2cf5a4401394872814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd65247447265b484b4fbb4b23abbce815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397833da145ad2c7dacd109d8bc5cd1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9ae7acf93814605307694dfe1b7f0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8242587ed5a1c0f5f966da29b8ede9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21aaf34279ed71ac7c298726808826819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6dbf250ad82dac360ea8357841b29820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43185b313ed1ed29f57f4c642ba8e849821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd160426e0dad4ae9f230825828b6b0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5485e124eebb9efdbb5ecd35b227c823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eace9402493efd580b8e0f9e6a5e0081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf8696e7667ee432529681653a155a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abafbee020d904c7394b4c0ddbc24c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fd9aea03e69067f6c2c99cc8931f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaccc7b513263eb2d71e6d275f8ea8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7a586dd4fee09fb402d09d9721f196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7318a85de79e0cfc1536baa1cdd737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5df9dfdd8d301b463ca8ed421a3a7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d3595cd122ace65734f33deeb38939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2fa6fdcbc37df401e60fe9e2dacde10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652c827e4e4f05366afd78a4096d28211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3ffdc5b47c70c38f76cb4cbfac6dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70303fb51eac68971e1486c75f8d2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee1d8c4b544f995e2097afec947f0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f76460050a9a348f58f71f909f8eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad47b97bf7cdbe0840b274aa16c30216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5821a12887cf860de709c8f17cbfc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95c7254a1000c36533e84bb8c8e6ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51d6d9c998f916670eb0b778999e9919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649a09460ca4622b5ae5e997080086720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44db1d59511f8892019e2b9943106321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ff61c4ca5491de549000bdc0e9a4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a38b4cf4edb9c61c792209ea9ff6b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb902c0d9d99b6165ab689dcfd6f8dc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961548a60e3bb1f9262513b2c8e410125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fddee686b946bf060888d00420bfb226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a9231163c31741477503828fc762427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc263f265a91a367658da2f0ed2a4fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e4575eca4ef307433d838b23cc14429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746add482cad954722d992e3856b81f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6e150f5118757a4e673ac901ad68431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ffe3a4342b34fdf5d607260782a3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46efcf81ee412032b6c91464531d9f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb73a7b1cbe16acd2011c30273e165534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aec025764048de33b375ba69e7e4c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff207cf659bd409360d48072b88b9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aac60943a3d68d40a50e404c07e8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1587f1600adc098fb864a3c7c70895938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d7c6d57670b5e269a03686688c52c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df273df141bedadda5248da8b4adb1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b67d4c77e2ab4309f3964c38fbcfd341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5be45ef2ea9f458ca2edca451bc9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667583fcf4229ece197c32a877f43fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b082f4ed61014aa9921865c68af00a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4639287ce34167a50be220d19b60945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e390f8bfdb30025c835ab7f616e1e5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704f1e896e41151e3a692dfc873003247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcde825cda3fe25aa0855758fe817f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cea6fc3c60c3eaf22e29990b08f25249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb62b3c1f77e618e83ddd2fa40c44550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5fc8f3703d840205ee277d3f82bd251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8c2e23a7a4248b385a0242f35f8cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4444e85451dcdfad54e228824c7a67653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adad1fe1871a94cac4bce75a2a960e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7d8b13a468a86de3f603b7e668cee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f166de8db32afd8e078299ebb18faa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d01d9739e0882b8b0e1a4611f9faf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d9b36b53c0cbbebe04f7893ac0b5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1120cc243c7495db3ea4b8384e2176559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc760bea55776f9fc770b5e0a714c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89672d7d5a5040109edd8ee4cb8dcfc761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014caafaa7e0d9b4b3edcee70b2905a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c867bfa2bca5f4ce4a4cd2ab0667063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc230c8cab85ca8fa9073aecb83cba664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f9efccf29abc68670fe01dfda19e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a5b20bd958e8f819dc4c3dc8d79e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781c6878d43798a902cdf991835c35167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b8c5671b94bb50d77bfd2783b77c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889b7ee1ef8b30569d3cb59c6956e6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660acd9c3e254db270ecd17045da43070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886dd5ff5e3362fa7cacf12f08676e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720aa92c035831cd5aea51bb293623872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97a81fc03c94fb4838b7ead546565973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1f89e14723f5e22b18734e0143a0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1add58776575b56caf914a1910db6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6a8352e822e5576862ad2ac718c4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f8661d0b1b48843e774c039daa02b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc590bd49f75c1400597be3a97e9258b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addac46e7a3fed63a0ed0b9c76abe26d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dfb174afe35aefd5d56cc8cf2122e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898480cef88e8a4096dd618a16656af981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29cd216d813387d8b2dad1ca6d884182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff645faf3243ef8f350709997e9d9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6fd9eba931033645d5799e62b4a9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d48ccbe7ccdc95aa651c52b5c0b5c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e982f143e278e88e78111c806b159486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435762446a85837928288bbea392a2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c26f9e19432ded71d83590ae6d96888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bc32870fb314381b8a13843dfaa6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed978867e416bb24020ca34c697168bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc934798d9533a43e3935d8519670291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b901abecfff6a51f6f88e8a02d46ba992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4539871c28797082bb5a3f8b21b2c1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4340695b4734c5463050a69307d743f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be409c643c619803164801b639582ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2765c7d915ac924e8b2652d53c6c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3d013cc84726e3a1608a12c8c2a5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994531cd97e37a8433aa41196db530498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcfa3b908f4d82962c109e88c0071199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e8784796c1bfac20d5c0c8172bb8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6799eca7a952317990a5cb8a333de4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ad3e9bc2582f2baddf77327788545102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0352ed488a56ec516cfde6b401015103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73794c51e38b7335b0774303e64ed02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae77251ac8e397cd68b0809d9d592a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d7fa53b61cf48e16738929f01ab18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75daa87aeabfdd5da7630276c20d28cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06b63bb03032c259e5807665328a11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1db81ac122560eee7afe52b62082f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1521abf2f9e3e2cab0fc22b81a5d06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b1a8307b48888792da70acff93fdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f69d46ac301d63bc7e68c492805da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472644221c4d6ccf33e0a3644263a96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b2873be97ac49abe25d8aa57fb460114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d9253d61adb2bafc59957683bbd73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31bc632e5aec55b39fc742bc234c1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3008d2e54e943c0935f261deab29d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2e2a2bebdcf9064405c761597a3a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de4eab0e99280df509a461e188c2e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e197c48335068000a0a8bdf70ae0b5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d39873e09dfbc87989f54cbf8f465121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6f9d26bc9551384bc6b29a5b7f032122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff6dc4b80f01308e566374dfccf072123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1190a457e68a79938d17eb155cee5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699940b689c6b9fdbdf60d7b1333730f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6976836bdf52530a0453ff882f57aeb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde29fbebd32cb44b2a67c3043df33b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b646f4c592e87047735556d00ba48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1717ce494134de731e62ec7ffc0948129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636611e4484e41771e65ce4f5185a064130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf62dfbf5dc124f4a2666ab321438d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063781d8715c3f619981606decf8fde9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6ed979da2758dee6d266297134985133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be32f738547b8fbff15761294ac181134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e55e5f9dfb6bd165df765b9327f9ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d16c2f917147d7736f497b50edebf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8db269d84d5a8b9136888680c07cda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0166db5d8403cc13ca7461f2db2371138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074c2ae35474cdbda3221fb9b91b968139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0821200b8f848a9a40a7c984ce4c4eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b34c40edbcaf360f0efe7785e40a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbf9e9336d55d1c495acb3ccf35607142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c79652052077cce8a70c0de322b5fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf430ad5b98b9881e881215ee70d5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f4999a50739984b947775cd3dc11c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a82cddfd31301f26aab614c4ca702e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051aa0c3c968d219c06c7e622724784d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b9fc7c143b61a65dd5afc1c4c85ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c444716f73009a17ed3a66a370d890149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a41316dc8b41599ce6083ae39bc114150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4e5c4205b032a9d608c437599ff2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7434564c1fff2e55affbf52999940c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a5aa67774388c19c24fe51da9f868153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4263f2053f495803e3355d6e02627154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c5948c982a4127bca2a1b6e645bcb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe580cf2b46f84bc30ca44b280c0ae5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53efe252ad7a085eb523496fec26b36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def07e430aed7de1211a8cedf547692b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392308196311dfd56632a94d2709f8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ace12c86a9690bc8ea07c3ae799a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8347ce8a6a9dd54fd8e1385522e5cdd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b9144b0a1452bd6ad506cdf9f8fe6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ec6d01bfd3580dccf267b8342598d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969842b5df012716d9c2ffd0716511a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3389ff2687ff41fe762b4c11ef6a18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a47d4fd7b44c5f629e0f487a4e54f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7969d5de8d1f26b1896c1e8317e82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d662a2f303ba190036b820a68acaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445af968bc614b79a90c60afb1d3ec57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e208f9e426f24528d03c64bb23a106170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cff47b51e896a9364038c0b0839e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2ce1daf833b2165dd67b70cfe60e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1100bc8cd41d81c8f097ab6d23600173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d862d4d104a6f98634fa5c4153051a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec53ff651779e297ec7dc8d9c2eb66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30adaeaf52e3425025fed5760b54a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7683a70ba68faa4c80f47e1eb5b8dfb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ba9e587176717aa3ed936d5043c40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f083b337b73b2b571745662ad775c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750c02f7468fc8486f8b493f91c8bf6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cb5d62d972b800b80c972c2b45bdc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af475e89713861bfaf4cd394ce602c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45914815a9b6e69402baa20b583ebac7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dc555d84942ae499a6f8929a933c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df798cc700867f07d66c86886a1de03a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52016394941f607cc48df69d0b37b69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ef914479f51e52aebd9c2803359b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1056887190f1af2ab52120b0b8984188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfbaf1c2d57dec7cf45f999f88eb04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e1432515161284dcfb653657307b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11ec7a1a3106dd0d055376749c428b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d266ab33594b913d4c7c38a8cd4f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb26b970bb815603dd76d995572c24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685f02b1430a29c9214b59c242b8ec4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3b700272fda4e4135234c1cf3626e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a489fafc9e0233e81dc994b9ef12f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34034fb21cf83240cc25116ffaae89b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047283aab4abc51e02a84bc46830451e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1ab0d9b9a41eba9cdeadf19526776199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6750884596fe162bbb3e8112bc6d053200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca941c959e513e2ac990d3c2ad87901201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece6c6c53ccbf5a8a189e0d911128b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715aa0e7e4aa54bf58dc909214910913203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6330ba54064984a8ed4c62ffdbb769204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc627e8ef4b531370ea164848edf314205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453c86c690881d41209cead8bf8d78e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f30a0d25c03d699bdf5665101a8e77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b28b4eba239febe96ab8dbc1f5615208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a02d7d06bd457b56a8bb13d822ae7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72b32b18d85c6eebb6957206cb2831210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3faeaaec67491f161ca2be3b6bf13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ed92b8c545be1b58357bf79e5c762212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380659f3a187f56ffe14f8ba2a0b50f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c611242c35112348ee22df359966a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713cacc411ad31c7c68687690b2ecc6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa935328b8140bdb4f996a6568a4e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2cd40d7dd6489877f396da670ddf7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f200bfb8b2c7b4eebbc0bafe2aef1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4a1f0d002107ea689b48730d20420219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59a75242db7a0e0e8f8d3be85ff944220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13812b4d9b9ef57ee845eb65448cc818221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0f2cf56cd0db4fcf291c94e2a4bf5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509ad9c3af5673d592a0aba5b21da77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93c9d410b088a726d3ebfa003729cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d5645a0d1c1600acbbfe79ac31a6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdb271e780b3b7e7fede95afd8cd69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863125fe93ae7af4d9bb8ee03808b7a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda46cb35184e9efd61b47f8b74e173e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef7b488decd7754f08e57fd390aeab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea7edc1769d3a51bc168170ce4dac8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7ec6338d8302624fae90e94ad49da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294ce6e4117ad636cb70154e2ecc4c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa8cdcecbaf2dbd94a68a9ab42f4b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651538dcae62c1bc3eda6b044901bdb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1c4a8827c3e7c0755f0d7721248ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729bae5d02d67969ab296fcd30b4e78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e219c6cd800152cefe8ade39f1a3f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d33eb705b15f373fc0f4e5ff45452238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a0438e7dc5856bedd3b9a582ba18c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32716a33822234df3ca1ca089c8f51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f3287a616562a93b5d6eca4a4e14c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b5b482cbd0550b5f00aef674aa322242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d63a25fbae3b799dff0a78fe6bf1fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91fcc7864e34dd4fa8c13139377b5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b033acf2d1ad317984e617b159c33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869a69b07fa6c9c15e297bf7790c3ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882d5ec8f86106a4939901f3964e941247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fac01fb1b4be70be1e44cef642a6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a304beb2f0bfeb61aeb8dfcee537663249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3711628f55d67aaf0750ba081c0e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3978bc0ebdd8a9adba5eb25cdf22ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebf3d222287ec13946187028efddca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b24eccfec8c61bda3e3cd390a40fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d62f2922b752468c9da2286a5ca63a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133e725efcd569362665796cad76304255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ddebda14a66c7193b845366515a11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc57c99a008c6bc7b891372ad2569d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e31ba30a3f6a7aa77707034e68e51258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f984aaa52e062fdf65af42e141986259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58274d6f7be07b07fd37288f53f3e4df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc32c19b2bfbc3807b0348d3c6857a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc22b8f0436711b2a03aeb22f8825a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b604cd5319464d19fe293847a4351d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049c6023cda1389c678989571a2ecbc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a5503c002d4bb47fc0048d13871da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75bf66be2eba52799fde7172bb4145266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02a762f2f67af49d1aaf3189144f02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad38b716df9e4aac5006381c7bcd7b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ba0a2a433d2878cbebd0f36e9b925269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66570f5473f2cfb387bacbd9e5f61aca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff55d25fd658ca79aae7097de27d06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80185816e9e90e1280ce9c647f3a7bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82518f4e9508c1730fdb744a56143fb1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8caef1401d08768893c0e329c2f9cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45242feeca7cc6071944775c80dde44275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fcbf2076c1bab8a5eaeccb082eb28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e3988a8005c8977ac09a569f355d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ba9e70ae90c219423d03e37ba25f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae500d9ca8d2b68492151368cc956082279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a0445c557ea5f64b50a9a6f74f24d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd14f4ae933a7374efd3fe83acf070d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a5b5c17e78a168e583ee16b134215282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6e083ef1689db4a10c38b6aa875e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001eb646173c2850ecf605f73900bfd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e86796562ac3abf4cf5d4959c2826f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74598bf942f02ccfd3308eca4ea69bda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24836dc6a20edb5f816f023bdc9e34b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13781d56e3dd0a38b95409598cb0ca88288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1be7bcbf194ec49225c9bf1e04c265289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0015bac2db6262f236232b5c420d24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb904b347a131435c8eafc61e3a9f7c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cec7ef2ffaa6facdfa08ad3166c40292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576f53840d32958676381f51f37c407293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad697208e56a987b35a0587bce7a1da6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a408187467bc45d330da6ca7a1ffa7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d32f3afbf29228bcd8acfeac325fdc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d7a37f7e4c23c3bbc2ab588456a51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190018d59582946768a2d37929d34041298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e5e924ea9c34466ec1db96df986a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e351c46df7ebb4a4b91fbe9414f31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eaa5ccafb151fd187990fa0e264b7c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958b1014bb9bb595b8e2d512344e2c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afe597ce505a63ce28ed22b140e7e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867e4c3c1f69c930e9f695ad14f7bf3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce674fc4b7f36e64625a93f662e2b36f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666a0c3b6d2b5fde2c89d15e8bd9e6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c666a7b5177ba593ccdd43f46a773307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1bfc3950f3cb66de4f9127b89422d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e90fd4f77036c1889f29bdc39c8a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d49be41bd13937b7ade6359cec27bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea974def0edb55b1907cc58192bf197311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22db8d52038331b237f0b09aea93ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b17ad98ec5d35dcfd5884993b2aa76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bba3c0bb8cc1b66ec0763c351593c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de351e6fb255ec84e84ca4587b8585315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9edaa6e69331303a9ad1cdb6e4289c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b599157e548432e4d3cc8d9009ab7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972c3e6b086790f1481d4b492aaf49b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4ab00035cc2896a5dc1d09868192f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d99df67d4511755fee0a87b025833320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff6a9b7a1c49405e2b5086ca66a890321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cad19fd09c573d1ac07fa7904f197d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598038783925d0cf309fce23637591c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587afbba9464494cfd82c8affc08cd6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08060fd0294f79ecc0b422f0c7010590325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c982ea3e835063ea5f6f1a7edd88073326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13cfd560fb9837d91d0ce6b23e8fce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a207396310209fd0f8f66a041d4e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577326d2aa9f3f4de2a6ccac3e9c444d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631e98f58d994821ba9b95eb512fde7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b85b61a9159221a2e8d93a0e7e4b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16f83d6c060b0dfb94010d6d6012d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bb458e328cb220696a87e17253932333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae09544ed9845a29ec1744265d140ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63535a210dafffaab68df0fb3df95a65335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783210715ee5db6f03b1e61ed40843d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c643fffbe8bf78c511a332fa1df9c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fa35e8580653102c5c3ff80c3f110338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304433287952cae88125131b61ab31c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c99c8d6c5edf57d9ca558b04974714340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ecea004846931a1817d4ba891349a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b46176c98cfb6337c55233196e84f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12e414c4dd4c4fcb88940d636e9836343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9cedf358d2a3de3c2d208b02a3eeb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f98d6df4598a1617b1f05b7ec948f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fc912ebd99aff68c8263a1794dafa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf15bd81d937a9d47279a28ff54138f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74135770ece322ae18c5167472237809348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a35a89ac8803fc539a37dc7b6cb236349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332a2ab24db032b349fcc982141bc80350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599cf4485eb60b3c9b1663fe95b8574351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae478f10b6bebde3763e3dc86d14b9e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d8c107829b29e915dc3010de9021c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ebd1100edfb8aaa7cbb1607a29b3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ef9d88dcd470b56a01dd5252e126f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c5c6a6db20aff9eee66d42035d98e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841e12a79b3b3d432eab95d3df103a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90440516addb7c08a8f6c4a32b8c2810358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac7877ef30dea7e858b318662bfc15359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571beeccba3604356cdc54f45fa8aa0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86285991d17e7cd7b0223dbb3fa61552361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0b035ad3f88e06257120ebf57631b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a3ada14f13b3f495763358a5f19a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3942781704cc4a5545c1a567ee636364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934898e7ae0709cc1928c4daa3bd375365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c6598a789f09a1b55dbc61170e404366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed6dbbc2c97d1616ca24da415613be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06de9bb632b30dd0319349363bc30f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206f74c19b4702bfe55648b3c7d0545369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566b28b67a508d3b429d02d43a1f2d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d450e866363222ba31f48a311e7dbc3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c509ed8a3536400d4361c29acabdc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c6325dda6ab138ac4d6b4ccc2696b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae30e011968a908efbddb47bf6d18da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cee68033a32cb7844466b5920a39e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417aa880de68e16f7903f4310b40b94a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aee2bc0c743aff967fd80f48be9fee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5785dbd4352fa5d2630e55e0240185378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca07d426bddf8ea45f2104e3917217379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63d631adcd9f85d3add9b6b676e1e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb8c3cc59898c60e99d05caf17ca3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d35d6761815bf4918a68fe568ffcd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bf6fb2d97e28f906326acc3d6372f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba794c4f13cd4b7d89276982503c071384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341cd75faeef03f6bea2ed67569936b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e5ddd5b33edd284ba1f94097c36e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3d5472584074da12da8ec838734b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55430ef978ff697dbe037dcc5a23ec74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2eb201f10410f8e9b47e14afd3419389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da71d7c48b127085b8fe83ff5f730c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629622acb4f19427720cbf39f01b1e3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f1a6f83623229f117db01bc6618ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c7f8f134c4909584c6f4669c10085393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bf58d590add00132816947f7e9d59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05368a3c84e9ca7d07332c66d66d3ecc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d87e3200b170dea10abbf9410bdbc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a0c22358f449d5717dfe9688a8d35397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798e91b4630661ea4507189f65cd555398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb631291f4a1b1af94c60b317b02fe2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ca01acb16fddf0b968217d752cb2d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ad617bc5f961a4725f3e7a559c07b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762c519c8d56eb0ea358afbff9a3a6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199566921b8fb9ac78ab494e0c2ff1d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee0cd5e2991e9f0d9c787f1d9b0eb0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fca8a208ed0a2c7337c3e60cdc080405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd438830f54550078a1d064c92b3ab0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d4640e54e41f3d908ba90ca1a2763407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2536f2dd4a46b2059c27193fbb6a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b616092f3209c25bffce22e45313dc9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90016877e529dd82e2248a73ba1e72a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa743526aebaccdb2de5480021b3265411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5832a7357f578266ea8c0e540c3702c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adb13cffe349d89bbde5455c43ca20413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d046ea7d10223d5d2e254adecf3a3c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c905b0f13ddb4d36bdb01ff1cb6d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555bf23d3f67998ff8b8f0906e9bf09416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4b2a4747d3213c3b6d87fd9492329417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1832e9329cc4e6b5999039a1b00fd5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a87612167634750dcef3b307748ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffeab07ee1248aebe59b8080e525c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f304cce6f345764fa400c751ea0ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b2969b659ed207e0717ac4ae7f74f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4d26e3dd004ce799bd7613d6beddc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee782eb5484bbfea50abca6b1042b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2e9438c4248d58bdcc29f4617f9e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c298ed7e15a268fe8e6c969e27015426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff228783a7f3d01ab420f6497bbd499427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebff6c736638d6cea4ef02121f701c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237aef1ee7727afb0d50c64e41125ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cda3df417df56094f4c0ae160b67c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4925f136dd74b53f9c239b6820e62431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e60bac05373e46051c5b0d72e08a6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ff2910a64ff827f2cda54eff3f11f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63788aa34826ea2aa750463456dfe1f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429118724e2065dcdf64fa6ce0d4f21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54b28e31f2102dd8465a7e5ff5939e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fce5c05818564fc86a633cad168263437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5305bf7ba9d58b89a42dbb267934db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc831f663abd7bd74f660bb50311c5d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c2f1be5b387dcfe4f95b812ac0bdb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f5b17303ee0f2d0180414a7aaf68d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1a76dd0c642f02b95b96ff077b1da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e679f3cd2a1f0a5751eeb7211f4904443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff426ecd05cc0cffbd51935b57d74d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314841c344e35785b1dcf363c969f3e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319fc6107b637d1f3b240aab633d6e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807894930887a918e4e2a18bf863dc4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e843545d4921a115b661da833c3bae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d00c17845e192ba24e4e0212b7980449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c60cc07cfb74be0f74f55a3863791f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095fd64e3e1d947f9e9cf93a9bb0d9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0b7b67516e6dea3125620131ee04d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e96cdf37582bb98bb5bb3b148277d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef420e9bc6662949d8623a675592f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e70c93479a6839091a65e36b0414ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7e66987ac1b23116d1150ad1cea6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75ed11e1ea5697350defe780bf06ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c5b94a02e09f1139a3c4aba2accc5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177c40408392dde1ef4b70e10b5481f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019815434e1946aeffda2935fe03868460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1578493ecb2b80671823e3f07a768a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83856a5a2891088a5fab43f142585d8f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69bac47e04c21528dfe8351d3eda0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adddcd796697fe693611b898ec07ff2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8575cf8b5b63175d6dd0b9ecd5d7224465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b419e0322808a576a9666041c93a6c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181910a9778ae19302b1eff48eaac78467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e908f16069a5d6874f16c6a148b49e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80a2c71b812d050ccd17ed3bc1a3fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063050de8beedf101eb0ee7b334d097470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f264d84edd66805cf744d4e55d07a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77161840d062af3663ed4f12119421472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05e29b40193aa494a8d00b56d34e1d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7274c3e467a7e12ed5e062f47eef1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bee5e98aa89ada8cde820d1d0de04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2e64e45802f8f0399a4c4fa728f1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299c4b23536f0d80f935a46501a5068477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3efb02f1b0e14cae28bf1ce01a9450478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c96f99fd3b0be17ab1219f68ae651479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387e13dfc1d62038650c33db1468484480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01645a40020136a5f5b33a06decaa36481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0c02e31e6ab4af19c3917a31ad38c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09727d7e1a4c1b165f8a8c86d032ffe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25d667535d32d789c834af36ac69f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee97453dc6de0627954916a9125d78485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d927c3f2a509637b2c762e6ba3fada486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634525598bef36d5b0b29ca4f79b206487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f16e8fecfd8f5cd09a302936c12854488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbae53dee77f747e0af50a05393a27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d431e3f011a109c1e2d299de475bf16490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4a2d9049daf6a0927609755398e98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c024684c4aac618ccdaf9cde8119053492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff98dcd0935e5b04707ab40646b95b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23513b3ec4da1fa53bce61865143287e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626b0065694c8fdf9eefb1e243e6abc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200f73b8e62a0b205af37effb3ec3ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a8e64db96d34e447c1f9ad4efa790497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f7e1de033dba9c9d89666657cf03a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e963ef45f52758a4e42be70a00d0ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c8d4a93022a2f3fc5329f93173a55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267901d61b188f7c8025c5e072319721501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dce0a9b4464a2dcb57aa07499eee99502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c01954930fe96d8aafb55a0729fa92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6fa0b343a8d32f7e8e1ad6215fff7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018125a6610f1c590a92394e8035b01e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634aad2cacdfaa8df13cef290ffeb4e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ca1a17fd6eeb7fdea48e2e57c51fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6ca63a7762854786768e20a344cc8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d443d790ff9f0acb3fd1bd4d5adc46509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d87738f0338d089bc4cfe009d29d94510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b4d51d44640033992620908a5093a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8a5ec80a5c42ddb648c2ae2f3b387512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c24b850bcb46eaf6a5053d4b0c9c61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a4441a8b40d0bf34094ec88272db4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c728b52d5a967224eab82936c7410f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe27abf558ba81ea9d60e0e3c3d0742516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6c469ca396e8fad4b6409ba2440b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffefd7d70659086de9f9e2f0736947518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e0cd1306b4821f32f9d438558ea9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc240c2fa6b8f08feff648da04aaa47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c238ecd4d4a4d80ba7ec3646d890c76521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182232b5d09b68338f6e1472912fe1e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b080d7c4a85a36a2f7b775420ea23d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76d44b15c7fc1f90c52c9cb1110ef0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8177649e9622918c6480b1904b9ffa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0be6e7f2f2dcf39045c1f0d6ef41b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619420104e25828a98009fcbad27b61a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883711dcfbed551982d0bb939dc97eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5bf93d572e23d1ad9e111b5da67e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f423adccc907c94417380a7244507c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351765a6c016557373c8142f1b7b3f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a971b989fbbca0d67c49d4dc723d6e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d1a07ec9dadafd4702c0fbae520aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76de14b57fe96ec538a293c333ce9a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee8915d042c91b32958e2bbde0a396535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc447288936bb8fe8b288bde786da39b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f7bb968b1272993662bcdbc7cdbdf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163229636d4ee3c4eed6dd93829bbe3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c191d50a90ee62524794496c8963c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf66a37b11b0d4c29e82863650aedc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2812db975a78427bf4d7ee575c4e68541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff72df60e6fb04dbe1a6e228e674f81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e31f143468e3f9c48c06dc25fc814543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe23a0071e6d735bf3894b3bdafe4e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf414df89e07b609ab06fc9cb3ec1a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d7c97408f09ab02f1f2a200fd3c8a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3d01a177825ab64df8c15ffc50b39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1b3e3d5e106227a43b9455fa0c754548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d053050411adadd17153a6470c79b5b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bc67a8f7476a6115f0179707d0d45550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315493f07999c9bbc2da40831d60a7b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776a32c4bdefa7ffd2fdac515683b9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110936846efde88c089bb1db091ab2c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8db0a23640654a0ff598863ade04a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30741a911ee8178191431797d0e97a5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa3e5859ae284236cbafbc2d2e1cf8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc6e7674ee1304a8521a7c3c7d2f5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451e9ea401ac68a9aee201aca9d872d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db54081fed6615619dc62fd9acbdc80559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a444465ea5e4faabbeb3a5a5775cc42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafdddbebad1139ad7f9b54c9bb9b14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc38e1ae375f34c5b9b9738d5a2538562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac5c3e4fe0d8885042c358facae56d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081f38369fd7f44350806bcabd3f843564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deae3c4d43bfc3b31098cee0f3d029d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9ea045ce18e95701bc29cabf0d20f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6507b2715cc79924899b20a408c0f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f908f2b71d3569df8c021936b455ca3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f098a6268c65357bd2258c2276d83569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44de4913b80ffbb058288377373907d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8867490b71872281d407ef3a05f84571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abbbb8b008d757496bddb8672fb1e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0a059fd8932833088939aca578a6a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8644469423f8ad02df8d0ac39f310cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9f2d40a534110814e0da000ccb273575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7c6847089ef1745c33cba5741d299576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7703b1d8843568f790e26f98dee099577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5af52d517ce3fb6c192857245a2270578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8d7bd0d3f7e92fac30f20531f04ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a3e8d7623a3836f5e949ac567ad92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba2e87ce2c52f37d4023371a199f7a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f59a9498327f06a579327edfcf8f72582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8b970afe64803fa5829153e13a247583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf75731d8eabaf96be370fd21d1a6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bacf8b26bcba1b1916a9b5e95615c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b058e7852274ed39225b67bc47f7e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99201823c0e3cce8456e391fc3e88bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0240482eae81122c7bf620ed976611588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af0bee691be3a5831ac56f57124fb3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7241ee90cea3d56b2c1e3d506453ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c741a68c289ddc4a0159c1c3bfd35bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ba3132ccb5fc458c0a6e94da3be82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6de8c3f46f475438241cd96b7c57e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96085734c6321735ab161437339db48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b5453bf10fb4e8cd433031923b719595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474093718ec48e8e4dcf39578a6d07fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ab45bc548fcc52124eb7eb162ceaa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee65cf019a1adfd6e4c07ed304c10b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae26d08d9dd192b0abcb9e3e049332a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbb071eca86d560bea4c4b6f9b628a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5aff18c1d228bd238c38d426e571d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0559fb8018ccf8673673d5ce21d842602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ae44de1d530cbcaaed11222c8660d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10dde80e2415d3374fbfe1192ed263604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc9461a3c180d1e2507cdcbffce2f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9295b6d3b378504e6d085c441da79606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1d5bef7cfb2c650b6625d842c3d35607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083779224e5fce9a36f2507e627e188608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18428e6c803a12e9f1c87ac374c4a544609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee40607a98d8e8a0b07f020528cc381610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f6e529d486b18230aaf74dbc83e54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c295e792885275f831b9821ce818b93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b092ffe9222cc90bbeaaa6945c0b9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fb8551ec7fe82ec013349e1280e19614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d54cb60552c873fb411aaeb4a9ff2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c223628aa891919826a96196d48fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcd02e07fcb39beea9f0729747c977617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451da89a91977791f61d86f9d77296a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fd8b342a767afd81ca9e0aba4147a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1891730113aef3cc928c4fd0444555620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a75d88eeebb58ab4f1e97ff2376781621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a008b9677d7565a325d8a0e61a3824f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96891aedddc3d4599dba8170c40e414623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20f4d74fd4f14e508cc890abf166bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2d9a3feefbb44d7c085a868e49880625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0c4ba7d38f16eb0f66db228f8715a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5979eb761a915da7a1877e997f8bb42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822f4a25aaff3d668630734cc7826cb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f2a2f930613a899131517f5cc2a81629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cef99d0d3469ef8f4a7e779a29048630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06d5d7964d1214a49ac77c0e40abe1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27624a0c04257af6b11baa819ace300b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47dfea3edfdbd9e614fd51d0e78046633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9263030bd1b6c55dbd7046da33511a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13068dfc463c84cb13b8e1353b1d36f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de5c88e3e83182bc4f375426fd7e23636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc6b9d03243a8899b1ccd7caa9e2dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fdff9fc769268e040ea58dd9b9e2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284a65284c0765e394b540e324407a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd836ad19d57e768394d2ed23062a74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5d86230ff436adeb77d80994c7bc4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8882f899be52dcd975522cb432d2f3e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1afa486ef9de5d8a7b838a875889c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e979d94e620c9966510f3d6d2723fd8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74aa06b62cbcd580f511e84654e7be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046fadf0ca11c21345cc4f43993a366646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf6abb6eac692c5ef13d672de9fe45647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdae1260d8e30afa6be86b6d17816c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f5debf62e6d5bfbfa87be5d1b1e0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa868ae41231ef31cc637aa25b06d7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d995398598f56d6142bd17a20ad17d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ebd45e68b2bfec3ccb67eed15f299652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79deebd3645774ff272729b5e5869065653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5f8a318b4533f7420e267ba4c638f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefa33a9a55e9c70f3d522b1e7e9fe7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf926cdb83ba25996456651e221ba1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbbbd84f43b20c3840a5f676e8bfa7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef05a9c85c59693336722c8b97f23e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefe13e7f0cde8365c6cafb23966d18659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6526c03dfe8f9fee500574f50ffbdc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32af3d8aa36cf3613554110ee2e9b5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db5f4bb69bb2d8c2404a7ed4f3c2e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fdb30fb2139ab51d3ecf57c24e352663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523da4cbe8e8fca373777bade5a10ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf99dd5a8ae87f3fd7e378d0b201eef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8c298258893aea086b7789a2f74e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56244ac2733b1339b7873f6445b27d41667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f9501035729375b6e9fdf8572697c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf27d3929bd7abb0296e08721d6c80669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8c96232c15dc898bd316e14a20cb1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feda6ee1b46eefa1f20324d3949982671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5d57bca0d77a791296c2e62613290672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec505354c9ec442e7d639efc0fc8d0d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5eb47c15b4ae6ddedd420d03d15e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbd383e70591b14be5029397e2489f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29266ed378faafcbaa3f771f115cb27676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf0a3c10b4804da5f0500b65b60081677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7eb1cbe465bcff36f6076ece6ec43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcf77c158f9940497845b2049bc237679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee575f3d16ec85aee6b5af41e8eda44e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017220cc319a05576aea5a6cec4592b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bf42d0d4cd57102049a9a247ca1d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edf291e1c77814761a5b973e283376683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d755d2e01b3803b322ed59c66f9b19684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3fe83ff4a0cb6675c789141e72412685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae080172f5a32fa4e76edac750fe0f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a69978c18b14c19a107d13b6adec1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abad113f57a7dbb42f9addfabba0990688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23dba9568ead855f50a8d84dd284b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5555fe50872abbf9d513b3973ba32690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e27051e142fe67b8858f291d46ef04691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789d8ecea555c68886ac33d675beddb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83626a6085319bc631bd50c163072209693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b620d80c00932ab84bb9e49deab50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8ef372247ba5e3f7e659d747d3cad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43f67f629c10617d4b3fc520822c41696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d58b5a9c313a8386c3649b76fe35a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc63e7b86bae282a11656d287e8e441698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2aca73e4b13a4625d38ad7dea1e356699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192401b6f8647da9047fdd39b3d76ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d994f708f285fe1238b8608fbb1dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de657a38cc6cf6be99bde5ff2b7f5027702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee599cb10afd28528b5ecc50be5b409703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27b64e639ad0fc8d93456cbf7a93ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e9a602ba942c12934546f0d910465705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df374b0857914993bfe69da4b87b4a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c972f7f9bc61f77eeacdb2667702764707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f27ff6e5eec5f85a0e9a8234baf06b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c624292b7d4435f6a15fcb8286504ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b34011e750b9fa85686b01ddb4bf4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef902e434807b948629e6a56e4db0be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec51b5fb3f21ae1ebaf7368dbf9df8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbf6383367ec50720e2368269121af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240d52e50b9e01e5d4ffe03db2a81ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d911a9ab0994dcc82c9d9b4e93322f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa98ec39e8c3aa08f000ef4207e8ac5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d78b9cb30ba2b15f1edaedf37b8e46717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54093624aa9bebca1cd54658dbef010718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a896f137fa1219f3bf96a8f0595501c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a573760e74a8267cffbf4bcc7710a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c2ab0c5168d6aa93c52db60514587721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8939a2769329494d38ac3c00a7db23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949f99de40f33307caafaa51397121b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceac3fb5c824460066a2fb022e1ca1d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a7f27c480f09191b5c27880701d60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad865cb4baa544ca144e13d9336f4c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793907ba23975cc8e70258243c9d0a8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316909cd82518669dd7e7e4ac844114728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcc98e061f7017185e0fd98f9fd1c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c267b41fad75a089feb06514bf571b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fa9ebfa2f3807b134ad011a41fed5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a062c8ced9b8231b5522e5665d21b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd8b51d5b2af414312a053ab2aac46733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff3324021c919700f62daa75a0cffd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995987602abb2c3d944f23a893486651735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82607a6a93e3f14dc0361800a3aa11c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ea614916cccb484c01763fa92ea26737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408eabb8a27709df7e75514d63d9cf0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313567525ae683660a8139149f1aa82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6def9ea463d121c666aca6ad9d0af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f52a073f0286a3aa17156c9730516f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ec3e57f1002480795376520f6b4ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf124ca86f652044c5e618770a2cc2c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9705c99e168557dd4b243a9e06c7d47744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac2395862abb08d0f727d68a1b90d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfd94d0cdde37506f4c684ebfc149b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7db034823a33bf0f97e76d54ed469b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39db01f8574a2e6b34e400afd22f96748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30d161266b8bc475550185948e3014749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426408ef0c0f7f18f3584e5b405ae3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d18d616f4e32f19dd73f27337b32b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a49e2d1fb30f4ee37f23a066d1e196752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f026cc5c8b8b247d0d298e7c0e16ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fab1c6e749e9355bcf74b813d0e134754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb10417798201c96352acf104f26256755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a110b27e28aa8fbca8e67d000cee55756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920d6d63f7a876a119cae3da576feda757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550ae9cc763877de87b6bd9cb00f1a0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631280e52505b347809885735bbcae49759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8701eb46bf15a515167350ea1b75301760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b216df3fd0319cbaa0803ba389e66a1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bbb272835a0a092533ab7c18ef514762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50eda575a297aef1364387be63ca1e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb35864d05ad194bdf80f813530d0a2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623158071259ec64f39eea21f78dd37765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe357b5cdf17214d1d7db732c51f83b3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfc451ce8da2122098596f8f321d02767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>