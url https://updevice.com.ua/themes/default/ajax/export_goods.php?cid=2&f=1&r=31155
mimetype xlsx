--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e9018bf914dffe8b3dd2867c584b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ee8f1e074fd5d19a860d498401bf32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272154ff5b7f13ef181ee39ee9c74563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470c4d1c375928624417a6c23b2d1df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c51f4fd7bc2612fa8b93cc0c6fddcc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc09ce08b7dd5d2e46835cfdee7dafc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5c9e1d04cd3466edfbf98bb9c0c827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4a3cf0cc6840f7c7029ce823b2a2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c6b9ae5f523a5c8c20541d67658b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0d18d53974a699fa2913c6c2f9aff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88553cb7370ffd02678f9be651215011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905db9d140f4b9ab59dc32fc2f21c5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e7729e8708f51c5c9a01ffbf28ded13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438911df465cfebe627b2bf5fa9b37114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25161ed1765b6496e980108df05f0ac815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeea4ccaa85825836d9563a4c101e2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1773de9ea40489265f0024ba701e9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8dafbf29a7712c098441a5bda24f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de2dfd03080db04efdd2a36554993719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4700daf15f1bd1e9c485e97a10ba220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55c2183b402a817aeef3e03842123721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01dc65126456f78f5fbfeb30b8523b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd45007f60fdda194c5c0456e19d0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8d80ae5d2f9c8f96c1f6bbf4042fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d38e57ce6f69abe10d801262a3db225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701f8f157805ebae5950ae756405cc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd723c059d79fe9a19db0cbdcc4d99227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cad392afefc26b7cfcaffbec4acba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27fe7825d84b48d4a6b4747f7ca9e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134eda98e507bc593980bccb4f29aa9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029b6340ad615d8310c44bd8f8d211731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f127acebb0aea564526eb51528a86a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf11246ab7bf5d5d441fdab18075d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de0fa6dabdae29b97987b1ecd9907534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9d57ba1fab49e07ccce2bcc78ff3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf37767b6f30312e74ea0e1947111c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7b525cacd4d7570f0ed212fd3fb7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48b8b27a316d8490eb7f76961ccc9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf93605482d2db4c6d117c8b29cb9df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe508bb1aba3649319ad9df8f83ef2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f4f0a206f6094ef0de7057bc95b8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232af1e9ed489ff13563033cb72ea3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfc741360863dd4cd45e3ce759714743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bcbd7e732f274396a0a6e8de735db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f47a17eaae54831fda587672cea7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3635cb4a04913bb48f0b9a18921230e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cb740a8c46a4f53bfcfe4a5458d4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52ca7658b271f64df946228c8c4a7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cef1afe7b2e2128e2edf851327d4e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a72940fc7df078da290c7292bccad650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f2c4dcf637d1bb07b457d6053086551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d868cc6f045444bc6ba06b181d84bfe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f16e508314fe27780b6d95f890d6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a3ea623e969fe878c20f9453513fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b3a606b417e3962984ab273e6c22555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef36b91c05d539b09655e3be2194c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bfc85b48969564fdebbd29a39ab0d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e153fc5dfd5bc7c40843d83cb3ae9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278e6446edb001e9c01ba8cc0a5310259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073217572d446eb38249d824af03a8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27a0e2a8056dd7343dceac57fbeeea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff188a0995df2314060d204afc04dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11b9bec5376f9540eb489643536c3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951bda381ba161e98b62215e2aa8f7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51c2bc7e5105afa0285b914a93072065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31386031bfbb2640ccf9b4efc6d950fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c0f59f40b09dd6208f1dae9247c9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c694e5e58140327167b56d8c3425c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b44d12bdf1719a3d3f31015e189e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b3ac6581c41636b48ef839558d98870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6466c64d06475b2d15bd34713af5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a27c2d5c0f4c502cef5357436c690572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fad3a19ec2f9145f36a9ab4ba195e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b9d45d4d6b4625a2453017bc79f9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65738db2397749a023e0b1b2123e826475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8696b0b00caff2a02023e417df2bf776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9a477bdc1d41511d6d6eafdb5f8a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420f5919a16b40c46af24cdfd33999d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c83a6e09f686e2ffc0dbc5a95e15e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791e155df91c9871e86ff4ca126364780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b214472f33f3e59b90d9c548db842cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297264eb5c6cfd0e3cdc3d686eb9a73f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf33ffc1a14cd227ea89745f004e45f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76776a0062063337cac4866d2e19a85e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f25c7ba94512c8d7648bda509642e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6540192b7755d130413d1d0532bb7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2bbfb6fa6c8e3ac492b9727ee597c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392138f55d1300b7af6aa50da60068e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dcd5abe418a76c234ccc0f319082689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f8a4ed03b2d78856dd635ae037e4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1798ccce216877d14e7219ce6168191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524bdcc98c0bf5857b0e01ac7138c6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26eb42d6e2f6e02729bcdfecb9e60da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a949aba0972d4172483394bf244ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675232f2e1f63b71f01e8812c353c1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa93197a832a9c56823eb55a69ac33796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb7a424cf23b40e3d2317e24304ba797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f9496be5f30ab7d400d990adaee1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b7f6f1295163e714bdff9c73a9cf999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14dc6fe2f84e82f39889e2f8dd7c47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2106d03a9c30ba4ce4f2c316d662aad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bd9e0550fa28a445d18b7cc32e307102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86e859981acc82bd0adec86ff621f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4896581850d5de49433a7d5296e2c1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adbf60b50ec6f5b93ea0d19fe608b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235b231abbd4b2b72dee4d3cbe7df1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6e99bd6913a0bcfe75962a1c2c36d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199510cd1d0cf30f0b3d31fde9fd1e66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be127cd3754233e69b088c66b3996db8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a0be4beee9d3f9c44ca82d261f30e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487940389eb1c3c9e71c140d246dce57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4e2428e2c5d03076d6eccc7285d49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac64052f506785acd01c87dff407825113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80091e79228f6c567988dfe4fdc50950114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e68016b627d35c2fc6b8ded8c811b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af87e08e46d0e8c58a43ff1143d518116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c6e87e25bcaf4eda16902b1d30d8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fa3ed7b87721ef8bc67adef15f03e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf0dad1473ca09f38ace0de64904d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5eb55e1ed52ccd168354796766874b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95ec3a4a036de1753702d01979da22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6191a9eaebd5c9a6448902ee1000fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415fc2cc43730d4171f7aaa987e609e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc60d0529aa6c1e7c4603e51d3ffe9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a04d345e5feda00e0de350695c1b4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889d65817fdc54b149bac989159ba5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbff63083b2bda364f992ad520933e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2184779d63bd040cd603303ac6f90f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554f304b747a871775e92a302e1b8f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58863f1ec3ccb9520a06bdbb3f636f59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f20e409a191e0ffc6a025ee069ce70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93793b4772c0006840e2baf6bc07fc94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb97ce23a4ee035e0739a2b34453361133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ca271031aa605b532d9fd621d91d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded20c55115fb0624d5fc2bf4cbd3e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cd24621e9888e803ee039178c5dfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff893963e76eb25e3f075f57ef9b42e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fc095b9e549c5e90e807c8e535d2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2882dc3a160974337352e60a86a83a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7248ac54bdc6d3161c8ff369e0eb15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d95cb611267d62e92d6f487aa9b73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d170e378d09ee339f98c82ea99a3f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b2814ba7af9ce763177369df9b9fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf6c9c6ffec73821922ae20d4311c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df89650d8f5695132dc9b732d48a7ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677af1e3125957bb30d95103600d0c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfa02c5aa23b7c61e05c29cba9823e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7a1f954509cf18d18c5bbe3f3e540148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893c87ada5cac29458d237a2a9d7d1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b49a9940587748e7742ada946068e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffbc9a8aef7cd44246ef13a3a717c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa0412fd83980a95529fdf945ded9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec60c3c5b7d4fabe0038e9b2ee7c19e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639845881a1df76b1793ad20e68072b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442c67a867115f932c26a1042782465155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eae354889c17243c69b8a7e5d089e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aab1d67d4993c68b5ba431b0f8ba02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef43bf503357200944f48e3a1b1a57c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555659b38fe53292b59901ad48f1c03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54815b66ed976acd693a3f0c87daab0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4d1ab03f35d7696f2cf9cf43ae264161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef034b8ab101adf24c09db4ad04a23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fa441024bc9473eb1f3ea22637b86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90e404a9b0bdef0abbc3891ad2a8fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6c6fe000969f43033b957b688bcb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73143af1f4ae1e29dc88d64a86e4065166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2a28ddfc76f14bda949a7034e42b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992676e810b8dd30d9e4c18e8bafaec8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270af632721d9a8a9ce13f778a97363169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee459b211415f2ea1857cee74c0e2c60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d734a81630f4eafced7b071d0b564171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15310b1d40da3a46b7f1f9c012c5f49b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80dd87e928dd3b0f564d8d17d138d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9926593214d6c98ac2dc3683c2f1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7156a09846096a6f4a220533eb2dc0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6de6da623ce321758443e91771b260176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d65c206075adf843584bfd7101f2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df58306eb2ee9435cb11def477971d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239e39973f4507a515a6043bb230120179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa0b3161106292daf7c28f6ae6a921180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62f86ff404e89e91ca735fed31215c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9a92915d30dbe72a461b4f5834344182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd206038e294ee56be1b80f43e63303f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e51c0ff64960a6082fbac0887dcf81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2d8410da1de56723bebe7d82d853b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931434c33451019278b5101b566b16af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a91b644f3c7c630e26344dfec7e9f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442258ca328d17827433554123f6f6f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd41bb0081b10b48e755f413a88015189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64986ae9ff8448baafd8d31fb975cd72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a3b1ccabdddd3a40e99e26f8ee9dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771135e37bbe21f8237e15781aa38e68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ff6a66cae76014c6d21f44172cf24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35531ef809b391ec7bb3425f0214aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068feeaef3ea9deb9aa120ce2d74f1a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da472dec706984fc3cd21dd570c760d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc2ea62a53963a73341facf6e382f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86988f6c2b014a806e776c2fb3d74aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46af9f84559668fafa7f6049956a045199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaa0b5f4c7224f85dd9b70f4812cca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7d6f21132f53704a881e28c035674201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e563d3ababfea3710495e14110f21dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7efd038078db7ef22b4aaf5b0ed1ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f61abc396db5bd208312c75652a61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322830f737f6ed371fe843b24a740e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25263b60fdbc265cc01179d6fbd52434206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a02440511d77b7051976c743c51042207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54399a4cb504f67a0cca2607b211e40d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cf9e6c291a087e72376da46f68b1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107897275bd7aaa55f53679b21f91277210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23991f02dd0682166864b67f07386eaf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9899cf9190587652aad2785966b82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf71518f489dc6849521645a2ae0bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd52d0ed841de2c7f23363e58f0489214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176f333f2bc76ff153983391da48605215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf036243d5499dc0ad0da94d1b2f6e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817141459dbcc438ff653882c12f3de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31453a9eb0b7561a6318ffe08c334bac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2c37a96453439a83af912d3a6877f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52f47d4073780aa517be5006ff8c41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cdbca0b084663c694ea64d0c64de7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb478f1f19c8d388d5fc2ea6cba779df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246f5dcf05c0a34db140623fa64f7fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63337223273dc6cfef791f049214ac16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc6db9e6a283cb9532b9e0fe1ca798225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89967e8fd92fb10646d5a4d4c94d124a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc3d103b19c9b9a028ce9ef10364e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482450d3fd5a2abd5dc90b7600fbb77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30216178608397c84bb4e2f5afd4f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ccc940aa7581f583e0a6a81aa69c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70591fa236805c37c9ecdefcffbecf10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472befdb6294aa9ab340ea100126bcd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66967c5a0ca4f5e35244aff9a152dfe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6353a597c399d6dacfb63850f6e44234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011aefd016eb834a793bf94bddbce5fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954983775e558582903e6ff56ce61e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf833fd6224004810a111d01e1a30c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc926658185ff736b766ca1b02137c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb97d6c2ccabe020368683ffb6d3b25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693632f6cc692f06c618ee2de6563de5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3747980c1186ef23c41f48c025d41df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7dbe720106066f900580ac3197c63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2281b1f3e65d7edf9f6dd7cd61df6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d73a94969ff290279d7707cdbb3627244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db58747f73660cd862d32209d37babf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35e91c24ee330974a1ffd4a240fcac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3faa0b225707d85d036deacb4c47a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad018b997260239ded63a703a7db565248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b2359e7bab62bb1d88ac533a22dee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad62e4dcf7b0d4b859eb1042db4ac1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d94b77abd8a14e9d541ad85231a44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee907b462717f2d3806aa3107e9e579252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d9df9b4eba3f53142b4c171b1b775253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ceda6a774d2de33e0364a5ff8416c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af489899263565b581cb371a1ec256e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ba0ba9f7f6be32ddcdfb0dd22e7de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69e16c556531ce7e7661b0671682f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d7289f2644e6e9f62339d3bcb9d69258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5f96012b8c828c5f468fe1d3c7804259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f072d11a111eceac0ff4ba892358442260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f5188f8c918ec0abc27b628d3724a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ac7354a2269438472763656103bab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d978d92b864d5a3f8f8d0f1ab6c20fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444919a5796995f312526fa1833987fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43d6768f6b55d0dd4950b3c1376b86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f63ee015081be5dd7afd3c312ff77e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ee7b8eaed1da7aa6957b21c6eef04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7552db64559cc56e84ef7c2495865268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc266be9d3fe11917ac4ba5b237e906a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7765dd4f07218b4bd34fbf803e2a02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622ce0ae7e68afc77cbe0c655fd4a83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a5676f638c435d5a8d4cbaf2ce4c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde770e1abc2d8abaafa41d20bf4552f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec22faeb822e52b2f9ca52fe59f0d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa9f745a88cc56894a0458715ac857275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f353ad229f102af58bae993f6c71605276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003695170cde7bc5bc3c89bfc867282277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027df8c5e4dbee6d15293ad0387f9fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443148af132dd20cbdda642aa14e9d1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8ae7b529a6a2b726d29c14758b8b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dd9aa0c7d6f2a7ea297f722249f02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2577e5e8b53b8c7a1356f25245e4cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f410c68e8eb6bff5888b6e4259456283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fefeb62503dd7ed01f73c8e067e611284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a00067bd74e7dd65fe24939f902831285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2720ea94a4ec6d1b31a4b1caa691150286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6303f2fd3661ffea9cc82bd80035b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ababd36fa4cd6736b54c0f3b79881288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d6f9be37b69f67cd57ebd354a3f8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2050dbbfd123e318c5a0ca168751bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730b84c44d96ca831d63c343addcd85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428ddcd5d45c9552060b329e737ee72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b666c7dc970e209309cc0bc2404640293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b028943357e68e2b4d441ee9b400b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef1fda0d4c9275cebc80751e99a644295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c964336736cbba81274c0113f65fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2106081b649d200b37ac084f3976039297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86af96a01d4b197331b6f270dd8a0f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb8552cf9cb1d2730ee7eac6a97f25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630bf6b5ec1452d1fbb3b945b384411300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ebdf19b797d2e05e16fcce2d52a80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b742bc983693d46676e990762eed1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61296f3855e99e5617d1cc42af5a96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deeef2e310e32a1921b1548c4412b7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55802f9645186d981e2553211582406b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7344d2197de9094df580da3ee1f6b70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6928273dc399a75880b38ffb9fb01c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af03ab04a6547d21ece842de10248d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcf1ecb099f0f93646b934e132c77c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbeeb98a3c7a5407293cd3b5b6d230310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494785802f0fe8f7622513a69b1e90311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179db85c4224a5f1c55f7b9e6c9d3cf6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fba82efefb4912edf4b5987a134af2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84672643159916eeb396a1884ae643314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0d83d2ec62528dd71e90e69542a4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408b58401671bbbd09257b2c4a9a98b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22e35d3016ea0978674dd957c6e3a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05adc20bb7feca410f9d68444856e0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f911f67f7254cf7feff1097a8e352319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e45c4a0df9e7374f68bdaf03db747320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8f428b0f9a6b71544eb3b3b007290321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72887e58ce0a32029fe5c258c821333322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45946da21671f045b5306337af8999323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954601597a8e9d51a4c9415245d04935324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc76c4cd7eb7e408c0032ea08df388325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22c0f94cd5f52ffb83492b8f6b3da6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4684f84bcaaf11418d6d15c9a381834327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bbfdda5abfd0c30f0eb824c45c594328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f97b36af1316d5b384c2ecc7b61de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f3ccaa1d0702c741e275f9a3ddae4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a18d9b0458fab9edc93d6eae8e6924331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba007d00e2be83698ab3860d04c5ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94611b2da545506d85613ce82735ae95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8821c26d9062f642a12e01750bb8592334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc871621181ae7d8a6dbac8c35c517335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ca329b070f3590e46a5396d279019336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96e6d8c638f089db8cc023101b80c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df625e9828ee2710e49c169f4710a14338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a41a14c11e7655e38e316182a89381339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c051d5c74e113bd5c1e4f92a17568340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7da5cc92e621ca6203e8efa6f662f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdc07d9e892bd769848c1c769d05a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16905f7a3bc0c2ab9fe830cfb4cd3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d8c71c395aaef9a3c3f05df855804344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0c3745e78bd1141dc427954907549345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b46cb7cd3c79f207b80e8d7451809a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c551af23512987334c84c1457bff74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742381f2630fe970cb558dab864f2f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e4548b2c3e6a33b7f7d662e0b3033349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6003dbaa0300354991a6e058e52c11e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79d843b8e46a4686c2ec21e42a7f4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3107abc39ccdc8063c18bd6b9a4a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d8a95ef42414432bbba81d2baca5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37180e4c869d6c82a6caecf252c3db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c5519b0e622da294af7a92b2b1eda355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc363d38dd4893692c79dbfa35b1b44a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db8be4f2092e2d2d39bf09cc93cba9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492ca304ed43938b038d848b4329775358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c055c81aa836ac25c7659ceaa9c212d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f99f6e05ccb2db1f0560b5cde2300360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa2c9205ba80cd7ebd688dc0440987361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0ca040655749e601398c640cf9d73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae9b8d58dd36e0f8bb4896bf52e864363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a26e79101b4fbdf86cada46a58902364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c82c7cc51b164f6a099185ec1d0b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead6bcfe168c66ed257a8cd571fc089366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238d01a2289bee16d3f7ecb761a1a52367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca51c9ea1679260bf738f8e43e26f50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152e1478f0bb0d5564cdeb53210ab25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f23d959fd7ac775714da5ce7b66548370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9380b6a1f6bdc3b71b30910ee75c50371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418054e83ae5db0c5ef776b19f068537372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016729909b4eccc9a4b2de273e5c682373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904820da725046b1057904cacd942230374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e61a2b3a6c681f485a44a76959e25375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86873d4c699e613f1e851ff769c83d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ff3f737f63599a70701b596471cf9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42abe75cb9db72c01eb2023f9990c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc012b91fa99b927ca067dd560e053379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472cd5b08d565213ced90dab806928a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d5f30fd93f676080a0e278ad44c7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77cd522a6e99efb784fbd30b105922382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56517cb1288e38bad4e2aa020f7a26d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7130ccef49ecada82ab8974b00c0b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f18130a0c24917290e3e21fb0e810385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7135bf46a5063fee1906abc8fb8b526386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af845d222528152c18f99337ba2c3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd2dbf25e6ab65a1f8adaf95de6b73388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb08bdd82ffae624d347d37758b6a74389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278749c358fa32d0f51dd8a2b8faf0c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e830d64857b2de964f3193575d110e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e16bdf18c381e0bc7b2db36a803753392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e26da67d298f964eb12e918c8bd20393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4429023bc2ff9cd5bee0ba2cd37e23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64af44b1fc5591ba9f69076a1fa7b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05269eba6fe18f845e851666fb1b9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38305927abccb90a61354ef9394865d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390abc61d78226048b390990acafaa5e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978da6b68f4aee3f52065f19906730fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6669c626512f9959b84d161787ccd4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd148e5ecbce622237669973075922e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160623337ef9d1486be68939f703e6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569a685f0ef4cf9184bb1626044156d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ba8f3c74580218c8df8bf9d6fbece404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f14dada6f97f6c341ac861b20670b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb46e1a7f948c8aa5cc86c19213b1a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a92756f62f0c5e6b60e0ace767b37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4765654080ee7a3023c541993d4a47c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6388ab0dc7920664eeb1446e43427409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fca331be32adcf6b897b606c2d2a94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048c08bceed5792ae4f492f3bc1c93d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fc24392b5f113562cd38b993b38db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8645b73a712c72b73c16cbf1cf04c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bd4223ed67785ba35005cefea4aca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42193d63589564a240d98b65a6548612415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d8b73a4977bc4ac6430b3e97b8246416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356110b2d8f841a40e6c5f78343c1fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930b1b04305b80c4eabc8d66be40f41418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a7f846ad63880f530b279f6b19dfc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bd7ec982f2ae6d3fdc35f80667667420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c7b8c5291c259c822c2792b1ab156421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c40f020ae3a0ff6e1299ec8cf2d54a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1871852a922571971082f221ac576423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22461d80e662343d4cd2009ed676a103424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafbd9b58460c6108af469c2e666b90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9b1cca4cfdfed1623e592b7eb7b4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ae598dafb063ee7b61c673b1155f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4c8a7cde1da0778903045afcd7064428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b313c998905d764cb4b8dcc654e1f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c08ea604ba08d763f7c2c0c440a215430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc8b85bb481c65284bedfbf3b247af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9512f0d0230a35b14f7893a9bb630432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb511a311ff1ae9a47b0c3d1a21dd93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eae8382b87b812b099b3f1d9011812434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71b1fc55f7c302662a05eb49a0e517435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0da73bfd3fcdd088e90a59ca16aa3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0a44a80abf82e42dfc8cd6e255425437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3759c5661e3723cffb977d3dffe00438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33ee23f4a2107754c6cf446fca1317439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a252efd746c5c272ffe734517011b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989d2edb06a9d4d8fada52049dc9405441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ca96b52c484cc17a3f08a8fe114d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff428ed528aeafd2f7e5021ee005a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee05d4d35b85fccf213aba252905b5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c884677c08392c5e91b956864cb71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f89279eab193c04a013df5f51e509f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d545fde9c1058dcd24f152772a8277447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9af41b93cd609b4663eefeb0ac4d0d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d0888f033c20ed9c6e22418a07169449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d557980cbc49a7cc27ef95f42608bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e18199668ea66adf9714e6f08c5e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964828e87cd3af181bf9453878f5b91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f821a4ae2888b0a2065344c145f8f4b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c943a981f8f4cc79ae211b5b60e14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f573c53259edaaf69b4a9ef17975942455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda174cdce59da671711e941fe56e930456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13600e675178e71f365f406522e8c1d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e97d3a1b67199ac45687a567c70b15458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002264cb8fdee9f4d2ee99eb734e2c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06952979eecfdfb29e92048dd9dde2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84584d0784abee66fa48bf958a7849b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580310df96669f034fc84023552355e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfbf4656bcb47f0016309fdfe284e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e9fb949fc583ca9be3a6161dae134464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a03209d328d7fa370b6d42a322f16465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cb57c5c43b4b02dce87ab38cd4435466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46251973b5200ecb30639af8178bcb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db6cf37244f38ef912a8e7fbca77c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39419b39e21ae1990401b30bde819d2d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd555fed5c2f8fa5505a5525fddf327470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1ef548b5ee20657e3ae8444f5df29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e9c9520437c4a72053847810369aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701a0a10a0203e57b827a7557d94d6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa716e6170890abd56940c0361f3ab0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb434f695884302b58ea807d6098270475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93869f64e4adc9f9d305b76525dd20c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002ac33ad180864700072eee8088ec8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2719d5d890fb00756fc900d9cec7f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd838e388f627d25c7b49d1ea6b263d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dacf75a02439f9318f615917895c5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a78228763d494da665d8595751786b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2618b201b66084db5daf290ccb8ee28482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1260d553ca5e6b089a59ceb0e0ec2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547984ac2c29a6593db6841ea03c993484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29854229735a0fd8bc7bf3cdca7f2ad1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141198b02240887b325175b67eced374486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6d3e4bcd2f9df6c1832f4d7948ae8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170bb5c10d7a04937202eeb7058e4ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd000679d7e386480f430d94ec0dca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0525dd156eebb08a31f54ee6d11238490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3b3fce15439bdaf8fbc6b9983e809491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2efefa679acc2aab41217d62ab413492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5424986df2fa6195ed71f161e699110493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6b0d15347d2edd95e63833d8bb539494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcedb27ef373dda9ab8d01ae7596ca5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed015df0aefb49a81c8cbd0ba8efb80496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef5f12679d436359ef1ae66b4f134f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24832eb22437f9dc8489cbfcfa0c07ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e2e5e98bf3251f380506d0167b306499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159a3022b90c7b8ec7a62e5f306b9cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66622c6d2102172ff52d753aa9d53f39501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad7108a160ec0acf691439e41f139c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27644fbf57164a7e40e689751dffe09503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8ad538ee9812968bf362f702466f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e24d4c704c8f21f1612007aa66642505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bc6b404b3efd3bbccece28b63a65c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531c5c30c53cb4396bf6257ad737a25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ad66106c88e5c3a2abc6c5117bf10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7810e99065944d60fb4b72a8fd95735509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8c4782f4b0a97a45017f7e5249f73510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcdb18b840b928eae0695937808166511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a2285f527e34cf5c72ff33553303f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1625d9f84a8af6f6317d7ba1ba1da8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f865755b642ed37fbd902f396d1bf8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904aeb78218dd7dd5071f61dd95af1cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0382462aa0015a62772b068d147977b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566089b0f0ab6f2c7832b2d342065fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cb59d1991bf4bf0b530112f0c3e7c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1cb0b6773e8beb5c460e39dae391d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae604352ecd22d3d4663bd806132e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446fe29af658c0df3475224617db7f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b03b4f76523d32e800c2c152f633d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7170702c31fb513812535c65786c6d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b78e6a7f52a15d2ba470c29079f527524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e6327b5588b9e547c8860a1670b5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bf26c8c99f6cd097fc8f6c395b363526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54524d5fb477d04008fc7fadbd62b57527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981df8ba676eef4d1eca220366f56b16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e13e29881e5db8224a9e0afd02b40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbbc5d3a2294bc9aa704da85877028530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3064df8905994900ca327546dcbb1b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4a5f486c8bc8e3030beb912ca7aac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6c91d3653a3b97630d19e8c00791a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1c9bac2293cd49fce93dc0cbd13dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622dfe989e9ad3ccb02cb11295cbb48535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfefe837235aa29b63f875faa5dee6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df113359123d9cb3d99b3a1f7cbfa86d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffb48b5c13f16052a9b21ea259acaf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d49a9686456d32def6f5efa671c3a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa279e407c643cb8d90702ef032999540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ea82dce410635b30c9af67a8264a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37a46f9ab6991906e10d60638834e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424d664ee2ad6272b4a8b92341c06a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794102ef1aa431fbb183118500bc3a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705726ddbc5951d6fa77300f07b131e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271b9ce40c1f591beb49d6b44206f27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ca4276bef78d9faec8d481a72a7c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93fec43c8c2472c19ac069ba1604e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7ba5f7794e6b316a3b01771bf0f79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be40c8b0d0b856ada4a17ab25f2c25a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213c3219dc8ef01578a09d0f6c23fea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256378552e0173db1f4c0de0345e68f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9000fa89f7039af765ce3f80ecc97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90915ddd434296a920df027f6c8f535a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4ab325f44219265c7d7d45dde2aab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30100c0892c633d7b57cbf3ba01971d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76c4bc6dc2aad35e438987179c7bd9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28b18f4bf33f2c37ae79a296c6cd75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f5964802452f07f1205620ae60c0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6598f8632aefae00090cfc3441b89560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd359a18a0794435c299c120dbf8f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03586716c6c218769fa1f4be5310fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feedef921b5e890a37a8ba681a936c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6a1a5b1afc59de2f92454c9b68e2c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0a7e26436c019c72060afa0b44d4a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2740943fa5bf620260e9c87e80374566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bd45671d8fb69c7708b5aa3f436c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f63872bd5e404f3d4f22607a4d1790568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3a17c71c4a70d269e459f651d2e39569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f09c12eed1613f27ebbacbb571fd17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa158cb180fc3f5d18c983676d4fe05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac74da267c584bbcaf5b14dc3f9854572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3f9387208df1a33ae16b1957002c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c95c3110af3517ca11720f3657589574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46ee836df74f74da6a3e04dd89abf2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d811e1bade5f44cb2ab780e3ee14d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865e351adc5ad9283d4ab78f9ce08cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd6f5a2107636547fed10f19850d9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777365a236656a3054b49ee2def1c20f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baf1cbb477cb3dd28544976aa4e324580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3149f8c2f3702da8b222efc012922581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039b34b636a94f6f330f6c0df27b21c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4dddb33fd258bf20331bf60709eca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd631d2e78fb7bfa8bf775d5052f9d12584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65de8f09c2211f1af6e7551cff1d68b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfef531c29194770743f713ee5fca2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac99bbf26f034d54212ab591b57abd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1691c30d4f846042a6f4df124c433c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff0c0e9ed98cd7b80a5fd8f073f997589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58957e624b431fbb85f7287dfe9bec8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bdd3fd9a4250a8b527c94ef1f4259591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b632bd98eddb70f44f13ed8d3e1d113592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb71c5714091982797444f62d387bb2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a2847636f50973341c15000af475b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0acc6c9918cd9d83a112b5e7cd9ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64154ea5324b62a01bc14cbe567bfc5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a5513fccf281dd3c04d62fde7925c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9615762b685f44ee52d4316d5f5b6f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe6e9441b48ef1463024c112abfb66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d05aebd0ff7d62b55118a79245ced6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bf00a0f428361399ff99e0c587999601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa06932ac49c99892ea5f61a1daa35b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888ced07d6c0831dc962296c8d911ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16282c197bdbeb087e95e91516c5a53f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39220e0d08f549691b98c27a0746ba50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ff77ef87b7258947f63524f1fd945606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb81a4346138abd0c3ef1bddf86b779607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac0020f84cc35d8ce7fe4adade0585608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8942d85fdfa9fdc43235f3622dad04609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e69e620bdbdd0ecced999c57a6d109610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62988f01392bfa2318191b52c650a206611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b9c517c8d6f6f53a41b96ad478f71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13559ebb6b00add99541aca0d8794abc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2b2953e69dc227dbe495debac74cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35becff4ac756c0505f1e3ee8c1e2bf1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261a10677eeeb8007ddd752332f137a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec23d8ec7e896e5cf5cf153461ef04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc00591d6ac089349d1498fe21a248618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a8c4d683e63d9d60b2e31a5efc32f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5075f2f5a3ea00abaf4745d9f95ff97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da002c19aeeac22e1cced045a0f00d53621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0028d03e03c0a0f2533e3e4ee98b24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df701c4497c0d584ea8a7e33c36c36e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b943f93c6cec86506dc75d9f57dbe9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3a64304ddf3c9bc62833a3101b652625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e52cf66952f030cb8963fe4086982f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6201a2d46e945b9d419036ffb80f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70f4136205ebc24be1229bce5ab98d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999b445d3eae93ef9b5036c6330149d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa28632163f48f338153db391196103630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2255d8c77f6613ed8276537c8820b2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bf5802ff5f3fb8ecdc04e88cf7097632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8fffdcf9d867a5535888ccfcda294633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986a86a75d62a247c4e90b5bcbc8eff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291ab79895987c1d04ef7d69e646518635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7873f4d948110d8c0c378f34d2797636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baa6be803a6c4a3ce79b91a95eaed6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d754f548aa8a8301fde30d86564b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8ba82690814af2f375b80395c2741639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f53b5bfde10ecc8d79cda64fe1f94640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d60370eda78d09e18f50c16c8b77bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4515fef672581e460819b52cbea86d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41315cf99062f959c9445492fc38af5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77ed5921b0e27421a837365ff95766644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328019ce7ab10aae625d6c7c5f2e90b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de94a41312b30960e7de001088bbb4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e01c1c3ad72439a70cd1cc2e16666647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509723ef9d0adf07a74c4951acd4eac8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c403b9848b05eebeb3f9afbfd0df1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c7635dff2e1f07aaf6b78e62b3616650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c5c60a60d6cb56283e315d0ec479e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8744333bdf3289f77184aaab0fbd5f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96d30c4808649f5de6b039e6489f07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab730e769e98f2b304877d311227aa6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f72eaa4afd17c8d350355cd3fe59d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8953d1df5650c003bb407bf40904c73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90d3aee1cdc5ae6292da45562bb7d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4cd608891479d4aa4c4495a2813dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a598bf688a07a94d4afec54c5f954659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d95936cb3a946e7858055707144cfb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9a662b78795d8dbec8344ae8f65bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda4595040594574fadb529467cd43f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f41e15c67c5123a8c6a5f4baf9878663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d11bbad5176d6c496ce794338696cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb702f396a27b866e884d57250485809665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cc77d63b8cca5007402bf3df537ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac705c9d6ec055c3c9a278debbd3d8d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f27d3def3461827f5e23614091a25f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1245718611efd103c95911954496c35669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733620487f90f25e8e04a2b842ced61670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61068c6ee1a2f1027a6399baf4a6529671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154989aebe411f7dd2ee260a96a64d9f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc147e15b63cbc0d5601a8a5950c8d69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43416081891da0ad0b1b5285b8ab9fc4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71342d03de5042d7d745cc216f520d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b7bd240bff46cffc32792c0330050676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937d2ae5e4912c9adffea2540d7de35677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e895006d389beace09264dc271ea50678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c4c53f78fe4683c5b3dc7311ae126679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdee2059843d9a7551d5ee409113f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df26a258b1ea24666aab49395fbff8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe33cca57f06b1afbf1e8b01ff671d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed650534363b4d8b756f6a33cd1e55683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc67b6534ebd3cf06442f4e4d1a4999684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8694913ba3fb0082c1ace7eee0c438b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40adda4228f770601b958666e71fee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9e61ebf4c3a1da3ddc7869ded735c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2994d6fd04a94bcc56830416b75418688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f740e676824cf3ac375500fece01dd0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38782f971fa2e4d290a9f7e6997dc9ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284ba3351175c3ea35a10b2d700e3f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0b47b82f3e2200428d0d9edc811a6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0925b7c9fa999850409ebb1fbef3a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656471f40422ef497ccbf60c14ec050694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb74c880ca2433a8ddaa949938183c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70b11c8e0e2c4678492c7b34418cad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b22c14f710b6a3dcd1c2a43c80f6f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c6c59635e7823bd8d0395c2ec39c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb462c169cb60c0b87ee985f65d1ea4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5de4b74dc2c322ca9b8894da2373b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e747e33f13e98187d156f72fd934f82701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1aed5788bccb35edd7e7c1a875ee52702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783e9e53c6257ef16a7b161390c2424703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a05e2261396e6ecd3478a9db73adc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba7468a1e89ff46394e0dca194e1a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12e888cb70ccb3042a8ea7f3592346706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb56956221c32df8b58aaa7a9ba589707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c415fd00d90bba1843f5594ccb20eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723f30c9676c0dce45eaf3cf6d09bc5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07608a20908f7b56f30c4371efd91aa4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd846fdb759ea7495616983972a38f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4518e788d2f8769ebeec1729fd1effa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9a8af3942570fac9518919e6ac507713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6aab13f64428e16b5ab93013039ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cde8a2770db9cc4d1607c45db73552715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06d8bdde9d39d1cdd332fafb015f4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e322186420e0fd09e1117f207a33c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ad009f9aa3318935a0bd52d3f50d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a099044aeb0fefa98523cb25cd35a9d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a03a72e471986881c5b25359fb8c6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d8ee475c6c317d56ad97e2f602913721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bdb6a261871fc2fa42b7fbf21479e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145cdcd982f127375a85189056f45e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de70aec4633d3b09333f1cdf47d28b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac57f3bfac1de7608ffa14744b08d43725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334e1e0ee971c46345055463972fc49726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9a47e79800a89b11eb9386a1f8ccd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb068e0bd9b1617ac317357c26778b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8b799406b88422213eee4dc20d0d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146bf486c6da1a31a68b54c40c4869d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20175b64358f8b4fdb676f7b0bb22e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01761e4cdc7221cedf500e38e717c693732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdc1fce3d1c049ac3f2d36acf861cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb289a5524d10125b6c2cf0940ed1e2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6782af76dadd0f25252469339a3b756735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068bb825c37787aba86f24c92830d9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f20d41955fccec1aae913d8c4ec4f4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91823924bea053bc785076436d445df4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3701eb37d94e269733ff0a0e0799f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348c10b6eda1daa9bb756a7964bb2ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058aa047010ae525628946dcffe4d25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae32caa8f4a99690388569527fb424742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11cf651ba9d2bce832a7302100605e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5bf5632c70540a6de9d0cfac32afd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c51c88212a5aca82fedf1a131594c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467dd4589e0f33bc8b0b95574fd920a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af27b8f17b03d70c8e9f1b98659afe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce051da8721a46602610949c246f13748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44356dc8b7764512baf01655dc7f6a03749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972acdeab259b6f00a8a85b4e9d4289750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1f333f7633508e06b8e589cb9d6dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe525bb2808d5a10f71f96de015bbb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45198f669b6e569c9b15cebe25c8cb09753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54316b100044f936f0677d5568b67db1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff072832304e1795f3f9d57533910865755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e0f609da4eb118521176f9fdff9be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f582bad93ad7ef3022fe58912edf8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092328ca25b6bd0abc7d076f1f13e5a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2ee5d4ad10ef427852d98aba34007759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc72aa86914f1456f7e2efd36908be760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa585b7a53f35ee9b382e2665b6467761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42404d03594ac42a206788d9309bd83d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4f6215d270f25a321b0bd77984a25763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde38cabdbe723a15790d5ede4e55d7f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f2dbc18116023176e8b5b4a65cfa9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7892fa3eb22600bf242525ff50ff2b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a85a82bc6a9d703ea6cd0ec8d6432767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d00e4146e8d933f4d5ede6f65b9ad768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded4d95c2f5272c849bd09a9d9c191a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ac5932a150e024a808bc1201fbb77770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c443eb1db921c727975cb45773cf74e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2924d0fc76b6622062ad480fa2ef0b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e464c7218383a56e331ebb93a2d0ad773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81139604e45c53ff0b0cb54fae6b9a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac377427a3effa8457961563a61160775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8557aaa828a309396318db3d17d0dc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af4a203876c36b45c7559c438ac79f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55373b82e7323ce05cc046b40472572778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1cf4d1e893881a6319c847ea67bf7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed476d5ec29ece6275fbd89e3eb3e230780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535acc7d455003f3dba9cc5b44c267f2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f3c38f7159c559ab21b867813fe71782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb731479c5e08ccc360e402315be51783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864c366a3444af4f56ca48a05203eb5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb10e3d42523536706bba8802fd22db785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b23ad7f9f35a7e69c83eb0e11e7c65786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189ef57d471f74db2355b16c039bd38787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4c73579975c5af0d8740e5b086aa7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62443db040fcded5574e0db050a6147d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31cf7bb48803a6c132e5180b768eb7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df858f330d0ccd62bae63d4f8d3a4f2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ccad470ae442610796fbf40be6fa5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e0c84382fb7d5a572a2a61d143274793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7327a82b8bd20cd5d9713c610ecf9fc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791463c17a6ed28ed0ece41b1d9e67e1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a249f903bdc325c429964abbbd7303796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4527c0add3dcd22b7e3a32b79d13a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d692ecf6e38e6336bb3d551aae0d5f7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98240862fc53731e6fbf5d87c22ceaa5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705cc437c5c227553dcd39c19962ad5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fe232d415b914d01e18769979a800801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df590f226a4b6dff4d906b225838f6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ac08465b94ad8b6057e33d6a219c7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a50ca4906e753ea9633f06fb19541e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d8dff02a3b8287381cc2a3ce55059805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae144fd191b60dd18612041ee3bf04806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766595618488d249491ec7c544e13fa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397c65cb5e91e4ee4a7db4deb682a8d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce916a7b71f549e0158214c13ba6a5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aaffb0324067a6647f7a0891f655b7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e04b81c44c507059b93bc82168e0c3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e988debb0bfc7086a19fd376471e3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb760d12fd1afe5af5aa25864c3112813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597b5b510e45e2c117cb6a7aef5817e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654fb7a58de01e40af4ce0de61fbbec815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764acb480a7de232ee4fda12f185f76816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953178f0a6a7ea86c4f5aca607ebc4f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957bdad431a16f39391d5742a75604d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc64861ecd43db3a03634cc60368a90819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dfb52cdb77fb30c540e602c5108fe820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a738e6557f92843a764973db79ce1d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf77c5a15e83b8fc90a0f8f1b456c5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24b27ed6c782afd16faf461acf10bc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdda7cc361844302b32354ac259f268824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a2dd6c13dbeaaf490f2a762772f07825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e344984f8856b2739e09d9310d5689826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1256db41171f08e484945ea68d62c6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191da17e85f1a1049e0ea7af8c317ebc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b52f00c782a5e90d9a08c76598fc7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45f581f45dddeee1193a7bb57375c2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec432332498f0af0d45de33126e7dac831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405013ff74342bdba34c1e5394d6e2f4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd54bf3dc7f07d0c4a3d01cde0ed35833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50572580a365db4c542e6e08d90b7be834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a212702dee2f104f44713b41687e9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94415deb5ca78c7982176a7b1a0f39a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7053f174975d0b4842f43d0019e66bd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc8b5b4242f1ae12bfc23c5750eba5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7486a0a737d05010f3ff1c31340d3a1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109806fa7178fa247e9ba8ef937a85b3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f387f14e06e789abe5ac487b07eefe5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c69932c818f91261ce72aaadb953f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7dc452d9261b6dd6c56812a02b84e843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12593c7ee6c24a7861255b8421cf122f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fcb4c23d133cd49016945d8eafb5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d53c41af8cbb622db7c43bbe8e6823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8c4ee2a84259bb0aef20d648008a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f691fd9b1d5711edb24bcb4b41f675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5350698ba9af900d2aaa2caf4c71fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c5f0062be5448211d08fdd3be2e5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9044ca616afe57004f7b41f3e661af48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5ea6fa30702503368ba980a2043bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6672cfc303e97e05f0daf19e790c07310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297dfa8dc1861f2a16b3911ac39466611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc0356d6af0d226194cd6d9078737d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398c9fc1eee9107170b247fdb4713f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adf6e3563f9d2b02f42f71887132c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116176bd53811faa8e0b1c4a8a46a1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452487c3efdb6d3b556cb472a49d6de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20499932a7027f7f9f64617ef762f66817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357894f6df4fafa489b034d1666cd2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfba2d347caefb4dd3dbb194a9420619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a2c024c99d88061507624bd53eb3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25deb2d1153a4c289a92a4534a085f6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bb56a7cd1df375e5f6a9b871d0c5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d298b5f1f7c5fdac35645b2c3901123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11cb468ca6b291c4bbe47597bb97f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b1687a7cf41a03ad072471e23085825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f68edda83dd20895dda3b9012a10c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea92a49583fb639082619529a4b03527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f62e3cea5947e26b90bcd308dddd6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f4ba22a8ab7d2118bbf614493509429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5e489e497708e80a657b46e56dfa630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f061bd1b3b69f696f05cfb58a5f5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911aaf4e7039ff04a1cc273eab2f6a6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b5d8fb54fb01f4e0b0972e07dde9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c9493455f86b13355dc4b7a3273d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d8f08a93f5e55065997016b07d7d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a03d9b9b3911668196b72f4f23efdc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218087b80f230ceee466efe6838cef1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dd07eaf0fee8c9a5987bd9612dde638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c4372e2557a40dc07ff49fe084eed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10087b90663d7607856cf0796d457ca340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577d3ef5121314736e7810f3b61492341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75019c93ce7a10211a3dc9d8b8949a0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558009ad7aef5865e5e98b0d182997643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d193d5e8919070c1d20f539a53da0b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b20eed70e623d9cb835319d2fd68bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddcb83a4d881bb757533cdf28ab2ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fe71fd720fee5ec72c1acb961c16a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6442d00a0b27d4035029734ad0c04848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd72a80ad9cea4222ebd19f9fbaa91449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2b6d3e1488a38a460339c2986524050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf905d2f93a822e2be9db87368dc8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fce74ed96fe27db1cd371175a7aad052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14e983e22225918e0f2dd114a5229553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679d3eb43d5f955f0afbddcd0687ec954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dd41702308f2a8d190659809c214455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44454fd105ea35fb90369dddb61e3c0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aba2e8640d52be58327d331ed7e71157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95ecabae7201040c03dff4cd84732e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bf0185bfd48f15ba4724d16048bd859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dee6c31e1f31868c4f62597ee89ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de1534cb2d2dcadab57a0719b38c3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f5b6e63a8a54b33d819da9afa888a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336afe1c7f14baf5bb0019039d319ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f9fa059ad98f1a64d78cfe09a0e0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3c43248fe9df2331c5a1afdc39c8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34ca8119a7cf4657c6741ef25dc9a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20463b5d4fbf1ee11ffac3d6065c41a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f61f02d06e67b6b45e33f4a5eca16068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978046e477bb6c80b8f0372e68fcfdf569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757197a4530446d3f03f125c043023b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dcfd597bb73b4d39c630c0f9b6fea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370e157e38835054e9088c6d6c5a78872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed78bdb1753c4c36ef74a5cc5165e3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e433b6c3ae4764a100465954cb5a6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723da8c941da809aaf0d1250de99714475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c248ee3491c0b07323d526d9fc4a0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a728242ee07a8873cb7f21efe05ba6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838f780ccc6aa08180e1847fdc5382f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4e35ebf8f1f01fb1b1af01235189d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9713b01c7e300f677bd6a78ca4e45580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464024a8d610ed94fd43822cfbf5b61381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ae615193bdfac9d30ca59697a826e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fb6586f37c43bea81159e8836e85083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974d33cfb793fb92b85814be3451e6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0057466da2c0a0e9949e635dca9c6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7be96c838ac89a2e31241b44db285086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366393f8973cb17c5331e280d901c8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894c467548d985e8a4c46a006818e8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f377e88392db549ab9c57cf6f395089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13074c073c555d79e20ab117d56cf55590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28956078b31b767323ae8d8eba91b36091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec985c28f02dc6055a74d63cf7c76492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631e07907a5c4d3ca7e9f8d430e822193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41275b98d500d8b07bb6bebbf698f05994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c4be59c685a60505eff4f323c67a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1534780ce05bbec607d8b3e6e1deb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ce2a1c297fc6b7a69abfc201bcfa097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b91cbdbae5b84750f01f6fa9f103998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465f76d4a5dee78e34bea523d05c80499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1ffab5900b09be52b802ebea949b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede642229e478a9804be8090dac8b67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94869b263dd4c2fa1577408f2a342b02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64f648e86d7c560b7ec6509f8edd7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43232c42b85e18086d91244cce6cca5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4fe6eed17a79050f728cb16a9e66b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277672a03b98ca85e3b420abc300cd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0d5c620ba39bc0b8658bdbe2758d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0a54a1019b1dd8ccb1d65b7b5abad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd8a6498686356f3e064795f2f7212109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dc49e5423bcbe9c230b0749dd5264110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f078878ddcc0d3d0d84117564af1a21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ddc6cc0797f657bff72eb4f0aaaed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62904e2fa6f9dd6315b45a65ad76d927113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42c9ec08760fe95094c9671abd5475114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813b151660bf536402e62af26d10b31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99b1db7ba2b096b496e9a502c57d26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0318ee788b65fb1d2f1888af588f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dcf4906515cbce9e4855a6e87eabe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db3829bc5db225b7f58cbd27efd486119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdeac8999f3400c75365e153cb2066120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b577d12e82bb122189ce510fcfd0827121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ef955d0c61f4f39ba63908810342f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe7ea8c2e8db6431735cb738d9f604123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d351a08ca2f0b71367ee4e49586ad26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b156bf000c300dde643c89a5ca4d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69345971340fc098cb7c1e5582ffe73e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7a97653ad44c007cf548556a0c0dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1f9c3d6da830ae618e7b94fdb246a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050eac6c32e602e9f840518e007e19a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88638ed3468ae2a4c69a36be37cc25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fa9a2d50bedc1c29cf43d3371e8e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bb963a9c08caaf6030caa3460a032132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83438b96159b0d83a251b1f8013b9986133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e76ffe537ab8401a958e2138b4af6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6fab03d3df8ab740638162a40f4fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced35d15a4612078647db19b04117c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f94d7afa1707729c43f779387c2016137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2f11907648a7e5060cacf1c3d15a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8f714e1a2ddcc10e8d4bd9214bb24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43117405b2b9a68cdfe66bc3a490745f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541882e5171e061be77bc7379965a1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e47b41af0d2f2b622359faedc463b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe80a9d46b7eede51a4de9efca33a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b08705ce4758bebf9af481cd73d01b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d474c6ae458ba3131a6fccb324a7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaba47672268aa721eb7bfb0bc2067b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91c4c651e9a4d124e8c76b02f8fb13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5985901167fec59182d3be78f2cbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b87e314df2a3284ae53a635c348e58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfd4b6f4f1055a40b7036c352b6af8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3d6af13bb4417f57b7964bb6ffe1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57f3321218db2258927747f3a56757152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc5b9fe3f9cac359e9db203f221be3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04321b3ea310b88a999242a8b0de0277154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642bc56a5ec93cab596150be781a72d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdeb53c389ec39f767dd26d967573c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c78f1a830279b06c6ab8110fe65ac0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef99b8c6a0aaf477c55a6c9897a1739158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b58535345b165a0f9fb97ce7a75411159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe710a55d68c4379b12d1539cabfdc06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599eadccac0355d9d45a2b64ea84af7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6512fd7560d3396dd9004f42694cb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc66f5915777f0932aef4d41c0cce6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2bc42b897b7afd180ae3dbfe28bb7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc4d090a609fb06c5b36e17e882104165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f230912ed756208a52961e45b7af1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a32d559bcc5bc4bf360754547ba4e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47e6e5a1b0d9fac3d6d9bd50056db9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba85a0ecdf0728e6d01db18408afc2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219f7b1c78cf0aafaeb40ce14705790170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f8e9d00a22c7d56329b39a258883d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574638eb2ca2ce7366d9825967c48c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf0d09678d8d8c077d8ccfb0bac4bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78140513e178335a09e625abcf139f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21dcb247d53331cc19de067d0aeadc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb29a0eceef99060fea8fb96a29239176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c99f2aa6ae6ca457a826ea23486a9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c15a396740259d92fa1c57f04de26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4232080c368d7b7be881c02a7a481c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11e279eb319712e72a3e1a682b6ecf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b61b2a43bec311fe383b1bebdf168181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c258f5b06c1a72764460126bb29da56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6653812a0d561660be2afe1d6dbd576183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282313cab18182d299c0830627219c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d768e318d8f2b96b666a7b483356dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df10ecb530ef50169cff81559c63061186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68ceb81c7d6149b4d8a91f7a75cffe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03dfc9ce8fd319a9979069b3038ddf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fde6d91932f1f00bb40b03e02d6253189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe57117b124cc51213db194031b8f18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d3be664cde12ae028da09acbab13d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d49bd95c3375b15f9e3a96a1c9de6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd83f133e0501afdc6fe2898af14bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e5aaa4d9a1e0a65379f6480c3e3cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c749902944729c9967e0e37d73659a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa878f1082dc350d490126c03f85f36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ad896828a059c3003d82e68379b90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536325d00a8646d90e64aae098c3264198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e734b5d375208df706b754e84a9f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb75a4d38c32292711d5b731155695200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157be9ce6c21dfde8bd5ca0239f0958201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4c68c2969ec9228380a30fcaaf77f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b66d1025f350b42a2fb0b87f67d856203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08584d7d4d3df74653f5880f487765cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57039c6117fe9484882c2108f35ef18c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed85bc60949e500df62c9b52f669511206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313ea6877fd34a0f44e911d66819005207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d46aac26a1ac2b3111f8e6c9dbf46e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242baacf2461fbc42708071a7a3b8e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7023f173d6a597f76fabd8be730721210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263aa35e3e96e138f488bb1684b1e44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea06190b26baa8d89e1e3fcf20f7df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178a545fca94637515d5ba3fb01908d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4691d68f6637b8c3cf3dbd99f611f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231770892e9dda718fda426f01475dde215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449fb004eae78e1547f07c576c1b7d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790045b37ecd4384c427029db907ed63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b201dd113421c666a3ad76a0f0a78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614391c8d6b162b568e325d1ea015543219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c944d07764a33b69d5af2fb4904f12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578a3ff5cd95917a48c6e7a2235de5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a42491bfeddcb74d6b8306babf137222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88812757779bdc2293aead5acc543afb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ec8e2f6066420aea732f9a3bfdfa6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cacd6b4a27212dfd9bded5e958863225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ae789e7c5296904e26358289ddd42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57adea83434991ba1fa4150c4f28478227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fb6e167378c660bfc1b721194565f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23161a0b56d34f8395cbc545d16bfa01229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488972a45af8d8ef98beefd506a0020230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b3c0c9d6319d9397ac133ca28787e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f3af97917994bc10a1015efd513d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690b7f5940f0eeb9989be22fffa999f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de22b0fd9e025d38c6f147989495f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e80de742ed23a6841ab61e1483860235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf744c26e4742d9fe86e5046472ca28e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2f055806af715a0f5e53f13f01a5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bf361e5b0130df1c9d4e1e3efd335238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62158c7c3691fc6c1b598216c515cfea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaf8640c7da0665f11725b8bcefa49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d384a57ebdf395858ea30a6890467241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc9c873656a1387c4e7d720768f6ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeed728e4549df412838279d034ab9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a615e932164ae73720c2fc78825c77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f554952b99b154f39b2604f0b156859245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b910bddf6e04df6576889cf8f3c5318246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f8011c53357add04d94546d9df98b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbf9fd7db606e8d105562e560320e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b545eec50d923afb1902a6389b5e16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652e25eb58d13e7de3060f42d325074250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff58ee36047738ab7e259c721a63de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db21ecf740b09e5c819b717ca8f190a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e191a27c7a47004923a89c5811248253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023b56ebd58eb55cdc66e0c065d1ba6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc435ed8907ec5acfb2e74526daf8ab8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d28d7935d944dec789dd7143ca9ad3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c38a19146ce26a112696e4dc61650257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223c8dc7987551e75eea6d8d55e748a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ae6e6ffc7ffbadddd25ba7c73df1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b4493dff217e8958339d7729c52bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168ccf1b428b350dd980d0d9ca5f087261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622503a562b404770979ac902d17f5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d198a4f53bc42af438309d763caa5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a99a4afdc7e21bd5f3e12e078a6f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86482831e0fe2824c98ea8d562de22a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c82f097591e9871c04053a340066a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb82a67ff22998ea97e629e6d04ebf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a7aaab7a9b484dcc3773876587195268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e040f06164f1d4c0f97fba0399248269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf622deca4a09fa6e84f69ecd1c2d5ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661583067e488eb02285d7b74b1ed70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176ef34f3337a6067b9ddd0ff415162272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da774226366e33cdd4b1e02e6020a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdc631cd4dd3d805a5938d3ddc3bb6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d08174680951d4a2e7f483b67edce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cf898340bca8cd1fd382ff0cf87ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6525543d5d7120209821d03fb3cc1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd02bdc34b5bde812ae7f5a38de301278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf759a3a91d3f52f96cca3a7600888c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f708ba6bc39d9fe85d4ab091ad374c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf7ec9b0993c06821d1fbeea495236281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cc017e71b4d4a0e779e41d20b9449282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d6fc4c0e2e1558481d79c47919f7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097357774375ce77094b5210f6b4299f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0422c9ee6928c0195822692bd7c28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b989c9e1f14c138e460f594399bdb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29faec94b9016c8fb646cafaf6f40a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e831f96c70d3fcbbfa242be20f6868288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfce775ea0d53ea798f7b60ee1a7066289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b33cd534853ca9597f9b74ad07a3a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b98e7e9400fef07c1d21797c5535a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b73229028a41a99dc488d91cb1c5b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56f4de510656578c40376627f8992d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73053d46c1f3bfe80013ac2d88fe9402294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec591867739a5a7e1691039dab57d8b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e5b302faa7f599443a300f39e01cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36591c3230a32a13e6529a318a7dc703297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919c1d2915514302e9a8e052b93f082298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442080b2524dc789b200d3a7bc72c38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb256d285ac3e1788b370f9352697aaf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c90e2c296753cb5cd63fa21b1550b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff3e0a0aa049f154b0d4bc3aefcf61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2dbca421703f5b029ad9d1477dd23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150aa296c3395203b9e07cd5b4ae60d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f46710bd397253bf5589ee10be8b1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b4df6572dcbf9a5ae5a9b3dab5c4c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f03f26fd513ec7d6df8035d27c470307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ad8e6ca4381dbe8396bde9ee06f32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118ad4c2cd14d0549e5f851b293b9fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c163541dee5de8cf592c31803a9bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6025867bf5f7a717b3b93447028f5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a0769d63fc391d4723ace1cedb7a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a1b6074d49e9ea690230c91651795313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8f4b432cf53d70545df1614d93f74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc73cf5f42ef632dd76d0f755c41b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832b82e2d974031df540a356e36a6cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a021a09b695b3d71296f95754e3e7a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08534d6e55d56e44cb29dccf4c9d85c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c04de9499207b3a7974dc6f896c12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8b876a2519ce0e1d02ace112c18a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faaa530f2241542f3ef5471fe2b1a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e13b6367839cc60f5a910140353dc8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e47d888e556656d5fe3602432fe84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d63c8f14c020ea80d7f553bcb0560f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b6c8f3f85a73f78d049ecc7c32ebc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed99369f56ec43e550be1c8fe22964326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffeb782d17c8c51611a6859565ebf63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2089418da577563a0a0fead62b62e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8255da7d1806bd094568f730994cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45b50e125a2108cdcb3d9a5fc4f95f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491b56765fbc7157f49f3b4240f04b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58585d9d11487a31fe46761018e361c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95b58955abfc52eba3435451fb6d8a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb736800d7600e78b2744f742862d06334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16bdd8244036a8a09eb41d7022b6b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6fd82016f3d7945921a22c7e7d11f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebab02a05fccb464f9a099aeecc8aad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c13d79e5d31de92663e990846066d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa5a961a7f5754edc82be8f05af4fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61200ab81d327dbda004ae5ee5fa8a2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87bed904a690de83da173529359cdb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d31789f63ea4b590b32b9bcbccac8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c0518f5e63dfd6f032a0735f06c5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af737ea4caf9e63b7f095773dd3df095344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80e614d5e9f90732b5373632b7a688345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d911d3ea41afa26f0e0ca71fc60b856346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8224d525c7c664260871bccb6575d31347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07b8b3553f0302503e538a0c40adce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ef3f42aee90522490ca4c7ce076a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c028f27abb7c9bfd6e5d9d230287b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c7dcd5dd2049ed1ff7d01954b35d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251da2b9d7db40b0ebdf7d70c0a55dda352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67314da3ec009ff5924f8e151ed156e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681947f38d1b5ff731d8b267ad14b7a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49499a104c4c64878b4775af45728d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b59918224ea132b1037a668d14c775356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb95f6b73ccbdccb9d842e6d01f75a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6075d5530cb41b48ee447779864b79c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf749ae2ee842c06ebe2712c00bfe95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ce18291f5d8810ab49bc38fa73f0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eaa901307445b85d04dbc8119449b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291d7b1fd2148d1ddbe5ff280d21f0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47747f7af829c97b66d5516b15c7b631363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf42c949a02ae04ac7eeb31e75d638364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f6828b08a4586041f2ab7f9687fd1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c264b603b3380cab82b3bfada183bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc68e000ac97e4660719104171b30d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d5168c2efc5a505d31f59dfc5b5b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9336fbf7e25902b38d9d80a55576db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b2bc55625eaada59d81863e4db254370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea6987442695f73f04fae8b3260845371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a0e45a3594009dc2c6e9057fb05fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b18ce136849b0210d66e0844d933a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc37a6f422079bb760bf27806aa437d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddd4d71079895fb76051d498c62510375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3378dece5ccd714782824ac302a792376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505daad79a473fe040889806b787518377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb3063e3eb177498b7c85e22e96e4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc73b47e71b4e08806a3d1a7e4cbd4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32234b640f99a9d7b8d9188ec767d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06f5868d23f10b464c2e93d90fb343381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556304b642e13b0d30f9cc164fa7c11382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed32a0043d8151ceac7c84739b5709383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32ddeb4cc4ce297a919fc1282f5605384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e1f9eab87dfe42fd46efe1bfd39e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c6bb4335702ece2117f05fded88d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915281d613054395cf34cbd92c058df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb42a539ee64155bceb6b04ba0a02d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dc39a70eede4cc7d73469c6366865389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da82cbbb274c3450ca2f45e1280f0d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30260b09d873b866e2341031455807391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4bbe70fd998abb76e8e2e46fbb710392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b3ce89d66b7f3926706a8019e0416393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77450ee6a714f07f9577134104622b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e5ae775d64371c74f74d150b7f1c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cd2f0a81a62def03a4c882349c00a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea1a7e721ce1db01baaa0b18d6b922397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005c41b6837d40aeab0868e22fc0362398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24a67768863939c829adade738cdb8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec888b3db45bcf859f8d648315fd5ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44762a4b23cc74391959fceb78cb949401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8972bf6e789a8ebcc6a168041674014402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2102c90c2106a10023bab2b4215c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab8388c1d95783980b9379cfb516a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3cc1632e699156885e23f38dd0f79405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bfac72ea7fd59079de9a8daeee14c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe22a5779907a5c11f44881a9c7766407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cdaf6b82e4e777f14aff6a26fe34a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18236be14b5730626ca0a6e865373322409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbe458eefb38010d509901059c307b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef419a4cdd121a04fc30e16e85838e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ede7c6cf2204ae7fa0e531c9e70090412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2eef631d73b36eb68cadc4a1c7d7c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d1388c0fee74779ba3d73ec185fad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87306f561ec3ee8fd79cc1c72cb8f2bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733fa4ccdaf8f7734fe15794c064e52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785c715f615c08f7cb2a4675ca42f42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea10f1a452a6519929b149c406f968418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968149ce2469efc7edadf16bc11b6fdf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e9498d88d8c5d47b1a96da864ec91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afef1eff676f591bf3e6307e6f8fa97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3deb39bd4fac89fd417174ea6e2fa8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5719c056c33c0d0a27d389ff4a45c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed81f30fb1723c330a10a3d18d6c285424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6908103888d43abe2caac44802a12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb886096ed0e519835baf6391ff2f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c86cbc1d4878d12ed14b165bbd5d11427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e488ba1f290fec00e6630177d2bb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba19e0b8bcea03c2e02872b3e7310f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc5aa123820ef8c7881886e3a51256430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55c10de9181db6bdebfa072ec4c50c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d6d2a8ac74bf777c0ba226962121b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ae522ffb85cd983fb14121fa446fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22951382c4325d2da61ae1fc84492108434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ef0dc68c253e92232c0a15668e1fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be2262b5e0d3c9618228c8bf8a9cd9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7d4468aedb3304fc18a525d95dcb9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0704f909487c2c8e6fa5dc418079e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279d0e54ec0d4bd84e97ef6775e1298439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3908ec9b20375530f85750177c0e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cf5d652efa057c1f00bcee3fa09e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaf14ecea6bbc369e39e17cb907d64442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9925e12167ed87f3a0cc2943a09a4e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36732528db77545f76d5b38a1c6d795e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0982b0ca279c69ab2460f6e0bc6ab47445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104eb62e22a5ec8411edbc6a7fc2431446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee7adae877ce5abdf418d2492b86ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01e23275b96513a217ce7933a4c461448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19563776e0e54ae78f393030703fb9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cece7d070751aef5120446d03be4c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b9ec989c840e2920cc359eb615bbf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f22066715cb37bb41fca324152f9b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb2806abc161357e4039e49b9e44f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8808b06d34c507c43c2a1249b12db7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344394106bc12686ecb1801014f356c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200019efcafd836bd77cddd7e18e5ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ce23ff5cf1e4af4577bb5353087db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5647d716e41fcf0ce922163db2a61458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb98365a2cdf5789820766c9354ee95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532ac93b1446d781900c5b733e6dcad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac587fe9a80fecf41a157d6905f26b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfdfe025d0f0a0fd213d4f9bea1c82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7ae387270643eddf5833ee5d4acd7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565709e7817974731c0c5c7376c221a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d2270d926f2b00c7129393b99b8c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d973bc20541610755fbfd762be4c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52e82666343122301261b7087f3197467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f857f8c7ae065495e8f93681812c243468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a168114ecb4285e306bb0012b35ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fff2d2a0450b2b78e687ad95b985b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a8da0b85fb9ec4cb131c3ef86733b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d3394bad7d37bf2a5ffeeb5da4b35472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23fb2b7681ee3d5ea014161a8862a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e2e8cc40bb84b8960c660b48404af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2005c3d78b3eaca82fe8a11ef7040b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26048113d0cd57c50be64d1d73ecc2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c385c579224948e9fb50c20bd94fb95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570702ab97139870176002a2eb914749478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0adb9c2424f2b580752199966265f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa29e99b291a386f917ce3f5a1a6576480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9a75752db75df5f85504590b8040e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f70f96974e0100931e09caee91d26a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4932ac0eaeb0ecebaaa7ef5dc8583483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e765ee0336c59f16ef411b9679d4f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59489375be74ca6ac88c1c229e1539485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c78c51e9f42ec736c62523c9f3e035486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1679272cc32dda824b86f45c6b2710a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10f3cf04155a5de6f89c769e8f0a83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c727e002bf983a5260839b3194c5850489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659abedc11a22b20e96160a67b4634c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539516480151ca8058c3aae16e75e07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707af256cfe4784bbcf35b0cfee80bfd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016987e9783ba0fca467a547230efeaf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dd5ef1e68e2f1c33d6a5934380aae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da9de7acee6486021cbeaf88414fe1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746db06f8b9d6edac9270e40269a494496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d3e68c63934a7f70750224c50af6b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457afbcb8d2de1f81d2f89343fddfb2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572498d35071c2037fd0a9ed3db99948499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8b4487cfe14988ccb9880f58b8708500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e3a9c9d4a67c95f4b0922f2231e60501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5df89feebb76bd3b9ef6148d1d5c4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e5da0a235c00bc73adfc04d7e5206503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a682666177d1950be4db032e62e6c84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993b7adb5ccbd2f5ca0d3076afa58fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebed2c0eab2abbe4ca9680383d1e79506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eff7f16bc3c497a160ca129347231d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da329c75aeb55c71524831242cd81d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fd974f699f4bf83e16bb886c809b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d54dc018b05e75e99bd20f7e397e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f045a00f17160c8f679b82c9e2428511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ff5f2f78796023b8763ea2b337b6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243052893c9c36228875a14d0207a42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0856322d46e616c06800fbfac3ca5e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965826aa301f01608f6ee2a04bc911b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f826b213f6d0acd935a75cfed1183516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054a37a109855eb2582f8ce7a42df4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15193fcc92e9f9f21838f0790e1c87518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36079edc47553eb27b853e5b397bacf2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e2bc251c38a74a512ebcae276cf08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321efd39cb38c9c6d31a1e666b873d7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aba3455c8e8db9a002271b701e839522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe1fdf7488cb94491bdc8b6a4d7173523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b23c738a11e8e8b0e5b6ff0a28fd7a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11f5f9b02f61c52b270a6d57558f4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60140bc246d2f525b01afbc0bbc920526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9502d82e94f2db281e5d5f50e2bf24527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3596628d8cdc0f1bf35311823d9f7f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb0fe3428385288b3d973161624fde529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0989782d2011fee53926b64d86e377530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2252b4070e52bfcfab090ebb90302531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be1ee86a3a41b726af2469a50e71e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bbe8d230c04c0ca31c1cff96fb1af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78061f007baa10a7f38fb54abbdede534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b89122c4edd93cea14c3cfaa09168535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e9f079a2583ae605e02e1a41a23ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bf72f4a20d8e1ef9572a72f36fa25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d486d8281daabdb092541140a81849538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d439758263bc8f75f2b48081b936a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a0b23523f7bdc1e008344cdda02d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043f4d9c38961d2ae80d9943ff745a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b5a80066af33a1e15d5230ceee055542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5f1e748f99b5fb152527f65878c06543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa812f1763410abfec3e574cfbe368e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8ff0cae08a4b3c4d82d1ce753d3a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a07700df40e1f2dd67163b99a91c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde83135440e7400be5455bac1512bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8135ce91215a4679ad6f9f71fdfbf1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b57465895ec7f972a4a5bcab4e02f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6413dc0e7fc7dcdc90e16b7d525f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb403aee0c06d3bdb3e57c176451a3da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfae9b31f89fbaa65a1f512c2a70e1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e260a67a5bdb496b9b3eb485aae5ae3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84d77b8065d97d71617deb9dab7f94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea17d04c63c2ca3d8c51c4d9e61c58555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a14bca017452b037dd0642c784dfcd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b58f76d972abd7da5118e1d5241dcc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2feeaf48d11cba6b447245f8f00ffd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c847de838798c68b7f9cafecc6d23da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f6c382ce5028f5a644531c79e9046560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348055cd8c5314237f5847f4969ba75561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051a6be304da7d4a8c41c7517b7ed59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3dc26cd3676ea6c242c2bdde71f1a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46276d25b8957ae1a756fa1a891fa3fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721fc5ddb7581550d16a3c9b37ff0ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6871475f51e24a2da8f2f3ec0a1f29c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1349a266c3de3c8b8410dac080d8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdd9dd211b77f2e380dd30be9e7aac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0042c30d9431ba647834e0b8fe0bb3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c371213db77a91662d44102db7fa66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6138025c9865abad687c40607952a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4e5b4bbdd4b9184eb39a14515fffe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f130a867ee141214f442fddf2d4135573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b8b7553396f954efa3852e7898929574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee05bda638e547264122c3bba9e9b2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e6592b5741a0a310eb157dd4c5b8c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1b3389bb737149e6fca8faaad1637577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829fdef8c16aaf0ada2d462b29bda7b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dd176d5b3486870cb62aaf3391cc1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88192bf3c35303244774b4e945e39d05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fadaec140466eff7cd22530dc6ed5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275847f6e14da08fb2b2669812e97456582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d50068c8a218b41ad0302af1d25d97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6a7fe1e88c176e5fc779b00e73438584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f9b08d3c7caf3683a4f9dc32b2c8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b1c26be343886284334a0a6135426586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745010b084115a4b367bf06c6b011e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2e36008b93540f8aaaff3d3f2fd3d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0a3b8591dc048432ca1da9f258ff3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e287d32ed83c65a66c285d55f6effc0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bd550a368d4e27f9fb2639cf0efb1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abac825beba7de52631fa1a185fa98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ac8e5863f06e1908ca32b15d3afe6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e98d464aca0fe75a76dd9fac0fffa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b714915c42cd5b28570d5172a3489595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3bf9534d5c1dff0edd3c69b8a50cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da549859ae08b634ea855352c1590e51597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea267dc248580658d6b67988acdc52598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56d94f5f95602c27b9b95f19f20943599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd668782d4fc02a3e037aa4296c9f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb1e28ff3807c2aeb435eceb0a7c9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1ecf5c50514664f4e2e040dbd17b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dafb76b83a70635bd8bc13bb3e9280603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9351314e2771f8aea4b9ee2e479d1b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f348ebba08f200ed4b044cd5c9a22c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a965dfa9a38023a8665c93673877f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b5e558258d85a6d9dae3e23c474f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b92b6036eb6dfc580c711da4656e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570d7ee3d6f8d839a9591a9f8a073c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0f247fa2bf07289dc05c2a8ec37da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7340416943f28722b7e9bf1a26a222611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b04ebd790f1d2fdd433c2ae5f3361a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00109cc8b8ac2d324acd33823b41a449613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869aba677bdfad5b125f85ae709243d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ecaf44171c342270811bf9329087b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cbadbd0f401e7fae09cfa3e61c0cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cac6e7dd78ee1644b2122006ed1a97617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349e56441e65784a62c060241bb49c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed4409983234ef700e0de69eec783e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42a7c4b4d795641a47544f56bec6d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbae2961193567273a208fb1c30155621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfe9adcb60e6bb79f1eed4a69ae768622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214e55853c2e622ef0e6a8ef8c9c602623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34806324d875d04ec0c0c853bc16348c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04d601c595cdd80534116dc074e513625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39757d83409a86cf6210d7c9ed362dce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c04a7d3f8cbc08719d9e232b3fa63627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95201d1b6822ed77542d3df4eaa5f0c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68e9d21d8bc644a1c6e7b601bf30d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3707068d4beccc99d04a91406c5c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bc064f0e0976ce4c513a2c44cef79631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753da236ccf059386772b495aa7d5c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acf71914bb26c1ec4932a50208d679633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edc7f6aba6312de8a3b8c330e02a23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0efa7205a20ba57af77d8c142132c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6bf562e8e3deae9e781817e3901b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24c352dbefa9875c75b533f128bdba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8b8f6dc1059269e4096b766886281638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6a18239ac76e9c350eac6787174e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee088c4838e93e140221a86af7027ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef31edd2a61b41b7e0de5116cb7afc0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b3721a378edaf591f0d09addbf54d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8ed09ece1ce0d3eda2f737a00bda7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33302ba42803e7a4f819f0d35f7ada644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1c82667b68c9c6535c303afdb2c00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888dd386355b53bd314e1247a7f196e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdd93f232e6a90f29334c718fffd46647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a545c487d3b80cae56cf632f8a45d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdce8f5d9de570753492a7a6ba209ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981f62274901d69c91639ec0a6da4f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddf59690aaefe705ffd80aa1c73b4c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2b6ff51039b0bb57786b471816b9d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1d6213dd4bebb9df80bb1991b06c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6d4a12ba663a14bffc0f9f540f382654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5b5dc7acd2f4af70b67f652347605655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783cd28c2a7be3b272cdd9c9827cd70656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850bb27504a73f216484d90df528735657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c243cfdb1a9940afe32015b318c9884658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab9d1823a681fc3074aa2cb2ed014d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af682a954551b78d1f4bdb8ab8dac621660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acca4a8759c0f075fdcce13e700c00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23e20f1526e852f41c0ec558cfaf28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8f89a92ad259ec270baec3e8f6b0a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a434c92f55d97d56918a758d21e59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7738feed7ad56ff994edad6b68319665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c200ba6f35abc49192009c0a966c5e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69442610b65e14cc8df21b5de36aafd1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71373626192adcf192cde2803972c07668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169819f4e4b52d9eac5b17918b1473f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ccff69fff007d968b69367985913f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726df9ed78555707b00dc0e49f331aef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48431561f9901ea28a6d086a1db6cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9bdbe21d7e98b4535d6ddfc8cf77f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb76e094b183c3dca5fbefaaadf8908674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df0397633789d6b2079d370cd2e080675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0e92ebfbd19c104b74b8f51de8df1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee45c4ac357550d6ce24c56331e40a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b9ccb5f8ac975be7a37711a323f9b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee09bdf7b5c32cb42aba64ccb59163679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2128d6c2a7facd910373419d22a15680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83260846bb2c34e0552f1c7dd42a79681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb59bde031461be407d28d220fc632e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b0a55ee2b59189fd0c1bc0d4e54e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82385f0b34d7fa54cf7e056381a99162684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924261dbe9594f9b6046c203cd9f862685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d8b6c44ba7611ccc64ebec93e3640686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e4d2f9ca277f298f23aea089e856d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486be76f43484d31404d3ac6866ce0e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8ee77588c7768d62da798a6ccaa0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6638ca811b04c0f969f523a305eef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161e347a51fa82c1275e954da362e60691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b354ec7ea882177025814bee7855de0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3545a39ff93ebd4e5efc014ace6169693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0de8aeb1e253056a39cfe009e8e162694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ed3a698cbf7a8cba0c0c61b05cbdb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0ce12338b5a1066516ab429ae95a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2922b124507bc185d65df261a7382697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5df564c0073c53be3413d3f7b42ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce219f51ae726486139ba41a819a02c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec36ee36254096f0ab000a7fad8fc5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b53654f25ac2e0f79769e5317f43e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe51d2f5ea007428d79504830b3bf1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c369d03f1c5a4be84e1fc96b6db0e11703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cdb09d2bdc25181814da390a27f97704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc00fa83e18b44dce5cf8b0eb4f35f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce506f0f8fc7106ce4f7e726b4db72d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1f07de75b55f69a1980e80aad968b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d040dcbf06cc9189c8b6ffa68d5f22708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa64a3b52a1ad9b3993f1779efdd5ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac31ea6eab7644d8e4e349d155a03a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afc65fd8ef33583e9fc561e6d77d9c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf212d094b70eb68b04edb14dd478d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f8d7c0e1afddfe240a3c82980fb1a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cf7fa9d12acbde25a7622a4c807bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565aca764aae287a30860ae928b36918715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fccdcdce59358f9ecb637bce309861716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e009a8f5148e17ca4fd3de39bee3f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9883e5515f901ccbc2f64498989812718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501826dd33ad7e298c2d557fb9a52ff8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec287c557c8018c31684a4d70d666996720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae559f6aec3ac8423bf874a2f5bd13a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b5c025a6ff57a95877f171fa8725c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a39a1e341af7599fa32929ecb15370723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b974170cd3bfb5db9d0f80493147271724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778ac83b65990e2ce3ce10679233205725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016a75af70b32a3dd6c1b8b1d7a38ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3e5de2f1ad5b9d9b52743f116e18b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae5ff179a57dc6870833c578a545c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ab70ce072730c54bdc46156ba7b65729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6517bc4753c3a5a5678b2371a650e0a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e0db818221093b9611b79f0762c83731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440449b66115e1ffa719cb9c0b4be685732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde371f2955efc209fc978a2990f2a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167e00ea1482468cdafb413c584cca2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688c1fa92897161ad7214f0154a4bee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f300fb89cd0d5a6e8309965625d342736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3147bcc2679f969c8e1b6d13dcc70737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bae95ef9b41805db2b3e7bce547ea4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76f0dbd543c2664a86af87412c7434739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010a89c387cfe38e6f3a9fc713fee80740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d11fde1414a58464329d1f60d41f09741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4d0ae4044bdc52a94e40fc0f6c65f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a2c3b1f4f4a494695cba5c0e616de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769ddc991bb76b4671e470fc987bad3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a93817e752a5e5ff647221592af37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4581ee413a090bc151846001520b6e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db063c433f6949200b8361f72a7b797747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e7e60b342f806d646d01b443437fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858e31780e8fef0d1ad6fe2f75a7041749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f755f3a3185ec700b987f669af252750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e45a9531a4aeab9b77a2500857058751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b39e09728224df84dc95a618a4fa6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c534b0003c66b250af6f4d8ee8accbb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1875aa0fe09f8a358bec7c968691d33754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebf31af4c747d066f58797343468b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fc008e8f876eab2532fe82e282d6c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb97db06765b9a4e4df70a14a971670757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64418887b4cce3091fe614c233a1c179758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa825f2bc5437664b13a53133c14accd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cecbfad98508094b0b925395cc4699760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23919206ce0e5f3d9dd8c7a9c68cda7b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c4f872de36f483baaa21737e98e12762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20937dfe61f654fcedb5c6b2cb352a17763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c40b4b2015e145c89214f6083a9bc5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a5eab2c165ba2c1d4d09763550b6f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f389b8975f370bb74bb093bd052729e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b544b612453bd235218d5388226f383767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>