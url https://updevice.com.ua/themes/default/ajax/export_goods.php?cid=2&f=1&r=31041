--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c8b552bce0cd1bd62773addfa4cbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e6e8b8c4d4ff9e01090328fb65d0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610f3a8716d9508d41a1ca85e26e1f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b42cb57b1865e45bb446854041c71e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ea8e4cc654b61b8f321742a39eb9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa4fe464f97f550bb33aee76263abf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fff8de61d692c8f0af5e1ce99ff237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f410c10944330f8e4445584dff9038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9900e9975971c5d2d7d119384debe429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aedf8405f4cfd2529ff2a9080c7c1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986b684b6ba91e5c23efcbae7ce661411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5407956ff93b233f06aac673a2f56b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef77caa17ca77c66c2aa113d456e8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc827c19c8e62b0ebe8a73245e0618e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4e9864542b621d3125ab67046dcc315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c749acf4b3615b02a9a1b5b1089c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedbb08a71a8533a88201d118b7b87517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522230e6b37997840762381dcffe88f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6b8ee98de533762a11a15473ff24019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73679e994a727adf460ce06808f3ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d59808a93006072ebe7a042f45cc221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929e761e0f79fb7d8bd9906217544ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b088ecf91c9e695b32309a5574a0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510e865598eccc818ec6da84dfc459824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5adfc3be7773b964cae8314360cc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144ba4001e48fa02e73ac83f366cf2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d49915dc218738a3a4f80eb9ec41e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e5b4da446efda983725d434967ed728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58100ba5222097611989762cd810f9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8648c1a7fde15d7be694a79745e6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b7d9f77bfaaad5396d516c393e44231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d1280cf2e565c0a07c7d3e8fc7ce032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f2d160c56026237c3d2ea8d138cfe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22970b232a0fbb96aa746dcaa7f1054d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e422ed7f7713174600efbbafa4f90b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf1a6d7f51c2259a1d098dde51818836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1799bd136ae0a8b047c3242baebba937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28befee0203dd37fc8b41c46189612438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732003a5cdb47605658e6de44552b9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc90304b00b8a0cbcaf65400f6fdb3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68dec95d5d7a7d35c156b13c98d02441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be636753c13ab48b5086a6c6337aa242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea30ebcfc43dcc85dfbfa3602b20c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882f623c507b0057e38eeb732368b0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71672f9fb5116da180229c23ac3af0fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82ae1021dfae5eb9aec71d012da47a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b359d070cbf14a5434e58f3e2b913b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e7b3c336c184a97dd4920fd11f20c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f75f1ca1af597b84c7e6da2cddbd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f2b4b57d1a1095051f9d10ad357c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75053ca685eaa0d151871d64ffb6b8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a0583ba222018c690fe5894171bfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968228b2e52bc82c44c9764f29708e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b1c99640a42211c707b0730ced86d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2b0318b0d63c78fd4c2293907407355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10ca28b480e73cba673f907eec91df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e8b0ce559cb7002f4114ae6bbc37257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d28493c5d300c07c3d6650dec6e1d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482b51dafa09a0f28017a4d6af36a1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc98ded3e00ada343d341e6645ab2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8221d05fa414904297221aa8568df761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88879bdd809566b809b177d7e29d694662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82283b8e301c6150f9d8e3d1e30de46963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e59e92ac632067e284590e3a78ccd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aae8ce432fda596e57e017708edf8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c6bb24a14598875aeb9d6d1e2fbd566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3114922b73ee2b33a84ddb3267d212367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9a5d9c554de1b0ecacb36bfa27f6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb47d0b0a65f3ddd2a790648dd5ee6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3f9d5559b6b55f5ec61bd7c25f2e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41100bbb75eb80033494692961a2806871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fb1849b7586b2cc1f2baa47abfd9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed5db004c059249c66df7029a2ea2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db2676b93dbd9425cc26971648ed4574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b614998b2c24124fd2fd8bee93e02575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a044a79e6bc379deeb417be42301e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86568ed36063bf6112aae1cf086cbe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9b8f1ceea4d083b5b7849b86e835c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef36f210e1a3d7f252d07366408cc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a70a676c0a05c314388542617c47d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9566cc7318d2fbf8ce88e6a82313a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f7ed76c2287243d6e29b1ccf1e14a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e49e1aa5b7684dd3545d7bf3245ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205bcadbacba40046db41b365373fad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9170fe48b670dbcd1652e635a8c665285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18625cc5463dc7a390d4e6dac5186e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035b2a88a5efe1a11618abea1a8937c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2b2c9154c407d2b45aa973118594a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e013026c0562d564ba2ae02d415b3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b8bf1ba16608d964d246dbbdcc92590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999ff8474071c5d85d94131a4620d5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe405b50fda340708ae3d342b5773192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360b3a56913e946b3ae220a55102a7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4235254af3a67faa9c43f7561b76c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51001b03bc27cf47e4bfcd483cf508795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6618c131953a218fbb9b4a188f14096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f973fceb52d21e3481c4df9c76bff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455940257dadadba814ac316528455d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e815c66ef67a5f7dc323910ff76973699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bb74df78df324906f5b80993c6469100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23888d27f09983d38cdc5417ad4c6554101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bde543a3e5ecd00036ce77db83835b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9931db6b46b7158f81764dfdbe7076e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c77fe3a97775fc3d353dd181c2cef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea08259de95f27d7f0690220baaf30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274155d078690c10721b775ef8a44d71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127188b1a4bfaf448ece4528491cf37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56583ae852b5a24a3f2d063fe8eb1cf6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622eef1369e1143501bc7b94a66ba51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0fa8e46a03b43255b67731a606b0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8bd222a409132635d5f36a2f1703d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6f10eb1d8c9edb30835f5151b0410112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c177cbf1e5de74f87f51dd59ac9925a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbee6179ba8ca138a645e90b4b3329e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288bef67b77a9315db394910d2b4f26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623986f69ab5b5ec74168cfa28daf86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ba168abad8f76a0d68ee9b2ff8865117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce556b8458d4f535e612ff4533e002118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece703e0e7663c3c7628fbe01caee5f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6374df322cec9c445f568915b07ffb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8754d8ca0f4b3beedeff1ae84b631121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f87bda9b0a34803545c0db47ae9f18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb523e3755e0d7c75c848fff845278123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99123d0a679d2d513288d57a182b686a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90dea111a091821bfdc7ec628408ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268960a6a2008a8f9e1e2a89f6badb2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93ac157cbcd2027d4fbe7640cc2877127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44d95245d3f1c1cc45e9ce4bc0fc66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da3ff5c857e50730e6f3d595aa838c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a441cc635a374d8eb9705c17cd06c2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b0c1a846120a277733df4f0c0e01d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311877e089599a8e23e1d57ffd630d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cb3095877d1ffe6b0082d6ae851c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf199143e21f425cedca23e6e1fdef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8dbd437d074a427000c87b42169b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a0493840ef490f52b78c170cff1f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fa32825b838f1cdd673c880232a0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2d70027f62070e5eb75a9d15249d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c1e789008be291fa3c71f5f77e553139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e3624024ff5fc65dd02a290e5b9f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a0ab8c449a9b5308b993ae0ea85ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78593fc5475beaa49501bcd779cd77c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d811b3a5f8a9434a880612104f4f280143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220641de1cfbdc7115c528f70cc432e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1254acf314bbcb51dd065aa4c4975145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936f3697ece5ca226d82fd72c2b6b9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905971b833f98a1ce3dfa6a4da7486ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d34844fbcfd23e0d563a0e88584f9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e3891fe1f6a7dadf45040bbcb87c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e089e048176d117ac9268ab3f3900d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751df98e5c1eedded5ddc57b753c6915151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71048f361bb717587ad3b06fd091df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0889249cb4bb94fc149879732d5a00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1fb310e8c5369d6094d941ee454c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac586f4dab8fc53c214c66fdd39c939155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10fbe79acb2519a7534485e6da6871156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25496ccb7d313faf4888b4f40c892ce5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c928bf7a70089e9a27786a2f236d3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c1e45c05527b6e2149d49ebf183c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45df515b7353b861647c169bcff281160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416200d873412de6fd017a505f5d9c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b4af57697640a2f1f0710b06a73ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732720c37714d4b5715cfc5618f2e85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e9d92a965e44fef4a5907860c55f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c57b98548b490cffa1c8909472bfd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810566a251d3fb14880ca18210fee09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd563e839b259f4c815634bc96f8a7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291427a5aab7a0967f5c2fa67058899168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0ccfe0c954fa947ed491c5c9af364169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b81df49eaad25f5d2d241246efdc3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb1af5223c256e4d3a8f167de49da3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2d1ad5c777067e44eebc400140534172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b904727f1cb17fc817b704639ced2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84683c235e888da72850fbb915eeb9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bff9087fbf0961df42c941bec42d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681adac779ad81d1228c9fb00e538332176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead66d3b719134d469f79e189d9cf3cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2bb42db205cf6ba1023ea1357fad9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106e70ce9fcf9edbfc93a598ada0035179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcf14b34f3936a18647dd9c954465c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ef06382c1ee9e1d4f3f5702de0953181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eaf4fddab3420b6ff5e02d0f99238182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed3fcf702077331aac55043f5460ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483c406e6f964c7e6736b23c3d1ff17184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486c8a8a3cecaeba68c8ca63b822b56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7502e2a88022838a40b479ee6af2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecb8fa7bb220bb6aef986262c0db77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab49b66f8059bb73ca7e01f4be4e9ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd628fc0e66a50032ccf86cf7eb9e90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8c7bd4d52e23e4f085a933f402feb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a530b92ae7565f2a8c8e03a048814ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c37446ffe373019271757b657a419192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764aee421f4c9102c3a462ed2e5aa32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f3d706c34edcdab6d45f734c6e4ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0f5a42617d71ce8ef23aaf1c3ef1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028003ad1bbfd15354b07e0422ff6ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247d80bae5fa7d27dbca12ac474f944197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f85f00dbcee2b108ada7af8ea0a18a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586409ac9fffe03d47ba0b8d30fb1cc6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d07c36d5c10263ccc6ea398306ba9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c00e56a4654105c087dca996d2c004201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8799f249091b8137fa285f3d67b07f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e80bb6dd80dc2847e76dad04a4267203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee89bbc0ff1f345622664c2da472e2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4f1203953e1a49efdc22df033dc9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb2a70b9fea1e1d94d1a9a762c61f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aa9bcaac7f9e4b5fd8240504e1567207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f1439d6c6f1b043930c6bf07aaeac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe509e89730f71b00f61fa05c170e47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7b6d60bfaeea3cd6af9ff8253e0c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0ec58e429a934bfd20fda810711f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b053c577fd950027a422c930f7e80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2a65c6fdb6fe978841bce866bf6d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cefc49a2df0e31d85814373ea9b5fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b8394ead31c980e4419897551bbaf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c7a43b495ea577a909f435d4c6494216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcf24738facd5f9aa2b7c367bf16a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64233a6bee5e902d0423a3699c9226ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed89a8ad47f88a84e10852f142745b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d8f85a7bf8ff21768ce5fb35cece9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ef5bc49a6356deceaafb9da6f503d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700df9fa229db508d7fe1c120ea2e080222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da71c64e879367673281b74a619bb3b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fa9fb62076f7f435eaecfc162e05c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3882dbd28a9ac94d2d41852933f7db9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276d658514de97587c140c09476574c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3eab5c79187c1f78aeaaf889fc021227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa05902ebdf4f69585ab3fd3931436e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4e89988f75e18f5424153618e9dad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2512905ea86a335bbb9f449db996d3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdcbacc434f213f21405b90e13982e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cc8f1fb51ceb390e6e664347871ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e85ec18a971ee970a1f83b67246c87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ede05b1d2537ebad38aba3e977d74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe45af8a44beffbdfd2943a7d91145d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9525a23a1ba139cc495141ef5aeef51236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f595779cab26085e73a31bbb685487237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d61cb248f698f6f79192af203a50d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac4dfb4f0bd5a26b3b93ad28f81449239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c62c7b4180715252c13572c319e31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bb04ebe6a12dcc5b430f25176179a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79221fea000684b0a3dcac6093fd3c2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1c2d6b4e73e6cd50b191975ba921d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadba727c1f0006ae88e1ce6bf02686244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca3e81be582ed2a0bcc8a42fefe795245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad89bc711d3587830da9e3a6460141c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397443dec139f24c3c41822999f587d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfaac9bb2019ec2c815f9e9adb8c91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c3c8f3a33f59aabf295403150d102249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223c1368f207e409a8a305894b5c925250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135a8a7ec2584aebe9ce86243b97a34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e31b45390ad2c78eb5104d8a413ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd0e5475b178f7602fcd7352a584d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c22da9cb0852619fc40d6dbd8f9c91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb03ccd244b54ea5e394cd2835ccddb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51754cb26dcc074981dc17908a3d6043256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7afc3ef5d3d390c6c093a6a76aec5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ba38c3ab0b0c84b098d81f31956b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b6571129c542848c4170f7f69f853259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbea0e9d873e28ee60e6500c566c1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c75cedcc06d4394bdbafc38403ed5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec683035c825c04e0c9dbd1490a835b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c1908fdd41e1ebe225529d2ff33b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a5f7641f903ef989fb6aa9ffb25e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05838ac496b077ad1352bfb92d3db732265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194e0497680fc73bff3c8f1dd5b786a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764aa9e7cef8019b0bdddbe06499f4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62437fa3f6996cf24c27a36b747d624b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015973679c10447ca37e33a01cc8ebfd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18db6880633ee56bf9f2982487c51c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4323b46c24172c7df46c2dbf30a08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28edda754ed8a4ac007eeaa76677d39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d4f70d7da79bddc4a040ecabadb0e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4738eb0dc63ca496c5bef849c5bd568274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3231f5ff5a9c99a96020d4680bd952275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7462cf6dddc06029bb2ca8050e6ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e5010fdafac028a83b5d2164ed1d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b542bd84274ec2b94cb048668755e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd31828ed6423620fc4e63afcfc312279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf46b4b654cc2ae3a9767e880f590f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc0a2b17382f2d63164bc360a01ab9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63127aae2990fcd5fa692187650c9fa0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db82b055577c7292681d33254f15037283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520ebdea374a48c01255addb44e98d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd63d97eba16f7a57897e5a344f7255285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe1ff29677c04c49f11b0d4d59e0a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f6f5c97b09dfbb842c83ba918d6a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb414cc45ad94a16b9ce03a17dccfe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16268aa28ad1911414d66a895a562b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b67c3939c2e0aff86573cbf165d71a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b51bca452b56f7ed5a0c816b2b9d94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e76df6e8cf1cce9333ae233aa296d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa33b3af19d644e0cff5fdf5e66eeb7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ac509fbaca67a2a61e9dfd64db75c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d5c7b8a66ec42fb2a0bf6eae089ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06fe70cdab972711bdaef441432327296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7020a8d8fc254715dc01cfbfafd1e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264b6af52393c8d358aa425f5c0f40b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea85a9a23db32eabc1c75aaaacd5ee9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706a28b6417d9549872b966dfb1b7ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b306843aab78f4c018cfaffe868581a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f057552dd844b6a77bdba61189849302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c225e3dfb3dfa5b08a227c8e68e7bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889899b1ca0bbd77b2069d3fc32f4cbf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e67326c9099c75d24c5e8fdbc36a98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4f997b34531b9213cca944fd61012306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeca3ae092590e4ebc139b4990347cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b954b3c579f2948616da378d378a11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef438e8e8cf9f7309b5a657efb10e727309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8995126129f25d11f111933a5c888310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5461121372e2264fe14b7147f6544a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf74ebe79c4adb7022612c6248501b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca54a93568b16f94c7b9436878075f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ffe312fc4acb7284a621543d61e9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86f8f81e1257388864bd2db8cefd07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf215742664d45632d859e6247d764316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6a8014a1fc543c133c512718c7fa7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b5a9522daa26264026269cfbe7319318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce19356a9c25a2a0c458d97a72925fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5764251f6e018cdaf80933031200c6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626245ce74835ec014c3275a917fb065321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4fadfe13ab20c873b83995bafb86e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e7b8b37e905ee36323efd7c36d5e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916705f25a6d321084a05ef057e56ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c6f8410886b28cb6574ad9c700d56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7b793b68f83234ca1514bda4bc519326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d5029f3611c903c98d3c5fa459644327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca68a82dec55b46c0bf508655d54c68328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7057c289edf6c493efec342a46a123329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4e12a90ff479f2a42cb42a0832501330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b431dcd95139b54b96aa51ec80eddb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ec69427b990632e314d1ff443fdb4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330847044a0584961097c9826a3af5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceac157bac43006b64d80334804211334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c0f7c53ea97e5a69132a7ff0a14c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc414fc0ed60cbfbc9ffad3b35d8089d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346967fb88266874ff5cd766f5ef4d77337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fdcffea5d7c1f142f11fe8c2434a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b86b7fdeb431c84cdb4717df59fff3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5a44f366933c78b17908299a0e4bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a858ed19ff729538143113ce430010341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786bbd9705d2188828f2b43c7bb2e3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d4eb795488e9ab451f2d4d86ebd99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e692d37e37d7689cce9b31d4b06bf00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c0cdac5cfff589faf867edcc2296e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c434ecedd494f338291ea5850a848346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab6637981a8a00d5bdb69558986ff6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c077535d3cb67495e28b984936f6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10609f7b14b68d55398176cee87218ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb4bac59f7750c5457146012613e4a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff65faa85cfe0873827e1d3bdc70d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb2ba5d1e6fe8154eec8e495cccb73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a65f4180740de8a314f7ae218fb39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd1b8482b027a0a42478caa90e186d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15105297d041c4890dbe39b949df70fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bdd8b7c64e7db3cde0798236bdf81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d4159d3b4446ee3d11eb918834c2d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba20c91f55b80f365736bbe2f3ce64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39d88108ee7517bac00d2f09acb40d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ce2e30724ef6d2164ee9b7bcdf554360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9f186c343d5f05d31997c95ba7b4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a417d987231e1a47791e9545e0ed23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9d9234b3344897d0058c2093f46a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6fbd6b2783b5ca3c669a2642ef8e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a662094a0a49d376e89e5c757a34d5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633a9377fa092b0928f727895dfbbbe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ef8c0fabce377a1b34b0da9aa79c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2a358e0541d6e2c644de47a3786e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008ed1d621fa08445255effb75473ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2856164535ac8be4fa0e892da333ffa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869da38311029bbbf01b651d90bbd85c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada6d1d127705c679bf1f9690b9e9b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d642d33c7627936be5db6b89c6bde373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec348be2c02551287ad953311d64efe3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2ce9ca5ea142bd5d94e01094653cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa450fd2916aa3d7115de0a382b7045f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe66322e118ef2584ae3f74b007c4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43d0b1b65ec583b3aa188e2a54e20a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa31ff49c919e13a444ab75a2e5ab6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07446a800fa030c16c701dfe3ccc1206380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce3b1f261223fed7c52c07683db07d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e44d5c38e61f806abb92aa4d5f6fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968b86088af2b17d1b8e724613445c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364b5bd73735a681a6a50dbbd33aaf7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5dee1c8ac9699dae59e6f8364d47e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2649423e126395ad7195468fb8faaae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d159f03f9dfd2ac7bed7311f8e4260387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35734b05b3acfd2f9d36135b949725a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d2622df9c0f799103cfc4690a9221389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ab21f2cef9ce4446d144668266c72390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbe678d15aa3390a5a3db23d84537e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a33b2b5dc4d1d4911cf1470665fb3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234ae7fadf5123bfcc53f7f268a3c49393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724b602e4fcc3ec2256b8df8a84cce7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf99a6b13d636dbb1eca3506d04711395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4ba7099d1a584c1e2399ace564631396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fb8fc9ff2bc4ca0df6097a988817b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dc7a83714cef4e3e09f0066775ec4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b10b6e581efe628a6d83ecdb780c58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25051a544b04b8f5fc899b34509a98c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e31b30ab20d04dff86c3a70358e132401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1c29578e1ec91363bf2a9f8cb99bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f2fe94ac1fbd5e158b49a730ad753403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf352d91ce0e5bd41d5776c527c1828404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc5f1ddbd6d2c862f70af3b322a0ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75b0f22cb41a3315f463579e7ed1ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483156ae341a999453424c44ca7f0cfe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ecae4284ecac10667fc985266b77c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835d4ba3ba249376c22fb94b1bfeaf0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ca2ed04a4a21391c36ab7285c7955410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af450b1dab6725b8a9fc7dcb274b30cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf3aa6ed6b4b1421316a8f2bcf1526412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdfe5de77c667157484226f13677c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6f4b385253906662b19c9c10e30fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539f4bf8cc8cf099990ca92fc4d5f21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce195dc01a37417ad87d1fa32b31f85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f4cb8ac48195e8d30f0c25c1fef58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7c1fa3f849d884e13c33267c3a37e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f425f2a6af7396e03a454386ed2a28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25a8de748e6db98d7ea2b3e926b74a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ba254e9e6553afc12dcbfef862db6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00013e3dc354fbf43202628765120d1d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753d8bc3f8408a8e94c648c55a42d41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d9aaa6e4b2a73cd7374685bb4efa1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be6646d5f18bdf2344e3581daccb5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811f974328a5af9967e5f56feba041d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277602768b0316fa5fa3a0f1202ca52427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128572494e2ccb1d67918e3c0132359b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e837fb2f1f6db27abc5844afea5ab9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a00967e4dfec7444952691724ed55430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613c3ab1a0f0b2ec13e12de802c788a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252da2f5881bbf67e65eedb152793dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6a1b683090ec7ffa8780d0aa2eb13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e20fce853e6ca1500953467b88213a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7a7a76917b3fcdeed6db3b501a87c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8ac92985099f44c0a5fc1b47b474b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96259fc26fb120fea3f1878a07eee9e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95eb2a8bdc3f02595a1d86dc578f0f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588dbafd6fe0c455c126bf055698460439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caa8bd219ded40dc0f5be01e15d764440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d82f97a27127a48f565faf1d88765441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02727e6ebb3c2a071df9833ecd3e05ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e79fbe27215e3ad20e17eb99b859eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebaa64d564ad557aec0c46f0f48fc2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63147989032c0e176e6be1d50e8b276445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fec3fb638b7891528fdc655d19c28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f311550afd5e73d69fe9225e4564ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee299bc075b1d05c695d7dfdc513805448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c903a720df7aa7df515400251492c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75e2613fd9cfc8befb050d7551bb64450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6f1efe877aacc7cd28be4ca1bd056451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b2b8250da679090405064f5b79eaf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f9022f7eb80ccb811943906600436453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cdb4e8ea2f0378e28809f7dd3f90b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af894943da5262746ee8c82ad3205dea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a39a473713af3bcf830ccdeb706ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbcdbbddc32cb90ca31b2cf43f8cb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34793a262dddaeea4ae997cd3c84518f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2d3a62c3eaa174a4277dea61fde3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ba5edf9ee2465a420f7e27909a9cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0cc56ccba933aaa8fb4d24a9cbdb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945db7bc50753613f9bfeb3d3411aa81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd50165d6f76e39926cfd6bb13eb4b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5876f46c4a52155d054df8cfc3dec83464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56105d67bafffe77a2f7ba8d4706970f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35188d745d1703371f8a103bc66b9200466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810534cfa9744b3e5c146b199ff2e3b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aef3bcc31e05283daf4f9e63d70212468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad947eb2d24f023f6c3c68b1fa5933469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659414e05411da7cb6aa04529271359470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177c9b477a70c2a15fc5ea1a36727fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bde32f49f43094ff9ebb001844bbc4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d29476696835fb89a366ffa779c01473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbb89c51d10f0c9b4563d7abec9cc7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d196fbda91b497f49c6e0d95fc08e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be1ddf7c235054ae71627f5e042ac6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc69408a19a6909b46cb5eb027dd1b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394f403c30a91f883ba132502f80449478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2863550f4d9dcf8ce56b85d7ccc003479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd827c8cee3f91a83ebb0ba1474088d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d2d8b2ed81358252835ce768b097b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b696533405ed34efec24c1540dc1f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f823e386469e4b0e2e03fa77f11219d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4526806fc54ab377fad28d50bbb4724484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665ed161e01c3ccd961f8c0c0d73d67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfc26c20038fcf914dc2f9de8d4b6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f42059c5030ee35538a724acf07d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32250fb5d7973551da21588c27f9a2d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fbeb83639f8613228de7c9789426b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f44ddfabb7779052b016a568490011490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2992ca335e915706a437a9e1c96d8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba29c6672768e76f717349ed4387281492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e60243be822d8f80efdfefca1c87bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0184dc1340d469b3810586b83815db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526eb0f2f58df288ac39f180cd7f996c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107923d40aa49f8d9f0ffa36d3d3f625496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3c5e06d927e564654736db7c4dc2d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008f310da1d1db43bd3904957ed7f5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16cdd8c7d3568b15a757c01a7f6f05499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7487eade708f7f052f68fd6ca730e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b487eeb2fc4fd9207f726a66d1995d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e278b571ea8ffd0f65881e9de62bc2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4d1132478b90d7b954b5771e55703503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfbd3dc43b243d36b512399b0240d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e6dcf656b97a9308e1456be1d1684505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1ec939017eba2afdf4c67d9f131cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53827654336043b119cc3bd74d45c0f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbc2e6f61cef1354d4f5fdbe723d23508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf732ace66bd7adebf211d61128993509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5782130b438bf6ea6649d6c67e8dd65510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68d76b99d6a864887f3c7123159af3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b248c5d793f728d429e2d73b2c467512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8e0fbf10aa467e851e1b168054732513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573be13428c294e8fc625e01cb11b12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ac9c5b5f168b3959740c260e7c839515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db6ce32281c69a715531e0c990b5ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbbd0de5d51f76c62f197a123a425d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbca0509013cb8dbc5b11acde3c486518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ca60e44859c59c381086c4bf7955c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53448f83bf48f57276238efc6fef0f4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b262bd04116219da72b11a6cd897557521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a17c203a8c604a9c7f1fcb54c046f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169e5c860c29467fca585867c2c2ceb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c84a0974e3901116d8fbfefbfb40d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e0fc60204bdfb4b4940f3d579f025525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1954b79005a2e5f159909b65afd578526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87687f632fc211bd29d6e44fbcc191fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e2f26cb91ff316431de9a75ea91bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1c82a3ba02e1e01648bd019eebc05529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa015f3bf355738c7a53b24df43273530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d63c434d4d9a94172932dd40ad2d8d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7b5b6d8c29a10f891eab2c45036d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ac5232bb4dd5421b17542ed94db80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37139ac641568a5526d0080521afa8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaabc4014c35a4f2560641537628b4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e3a5db7027b7922431731735aa0cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80b793ec526a88edc0a766bdff927f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599390c743fdf1899890f84baad5f4c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe4cece333e6c7bb802dea6b49f970539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721c64cffd3872206983f299099dfb8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d58048f7e196ccbecffb0dd26d6d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20945149ba006555c09109b8069b9a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029d7b76371088eb1345a21d958d6ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb1a0b897e063702f5ba323dfa6a41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec06e424dba162d0aeb49fdbf223f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69114bcdaae73ac74fffa644ed52b16546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45396302ff3af0f96a2fac01e6a3070547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a7c8a309021a4334e3e8e247b85bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a792f76f2102e1ceff0f25b5625b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991d4dd2f879e83917de64536c1ffa2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426995b330897a95f7a9d34fa35bf3e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fac492d3e1895dfbba46213984c0e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83690d986283de482bdd01a2be29a358553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0d6f3be605bcb73a067fbc443cac3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa95ae1dd5810f1ebc76090eff1749d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a55416d088cabaf8f83b1bd5975ad7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57129c63ce092607191c61714cbf7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0a96cc3b5f0b9b9e387030bfbf32e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc841c012f60d008ab6452e83522934559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600591d20045dbbe215fa94be3e63eaa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed6b3864dbc6fd75ac1ede6b75b9e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05370b3ff1db73968cee0732a8501e24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e26673989364618f10d177d56784bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e41a6ba0e9d2918f31dd61d766804564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a858651d85b1472a2a66eb9110431565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578e3433310eed80d452528b9770db5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b23a4adc826e4cfb8baa3057d5f03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24c853e2a9e4d80112ca7c6dcf41fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6eae63662a969e1b07cb6bc09f7f59569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf145fbacdf971c5a549f4b3545b02570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fc11f8bc0f349e9cef4cbc2cc1a76571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90613ab79ea5318fadc1be1f2f741b35572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa14da032f43ee65d57202bcc157956573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50f873da2b56ba07c467754e73c225574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb2729c11c37e384e9472f4315b909575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b531cd2e7cbbcf47058870d560998576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0fb602424c54572a98ea6c79b4968577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715c01a7e554cd98da9f77631a51e28578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5320ece42f856aa800ed2b3fdbabf8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d742ce1e838905302bec4d4866421580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43bacbd14a2d8f94bc6a005e4fd7b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68481a858ae22cca082de90865c9f51582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00215986d142973f464c979e192673583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce7e6e45759d0baa2b69a374c4d102584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e45e21326ff470af079aa53a8011cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9f5dde0a54066b9d4e5581ec44b57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7c668e7532b206ac3f24bc3f3e956587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84501a7463901533f83dd3ef795d95a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e43483c6450510881779e371f9f448589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e87fa72a6012bf3741a0a1198488a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25327564c4289f482e43f136b3a2e96a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d657e7a5d2ac22b965443d78a66cea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1f2399fd3a3246377ec78f984c257593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4630a3f90830c2cb1656bc57c22e5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ae5a4d82d8e25d617c5fe3a1469a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920acf7f016606ce141eeb1f563de7d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b7aaf397974c5048e67d65d011b2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d13a3ce7d80e2a94090020914281d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919d13de1038fbec70826710ce8553c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12c7b852cc081a22ded0cf824c40f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37280de4020fabfe240280118bbef1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414d267deec09e56363e7011894e0c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9aeb97087556fcec6153bbd4dcdb2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855a028f39d73ee6bf312f9aba8edfb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352b3be7029164be629e1153605fccb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327309a17293e12fb41e57ea9399b21606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe16535a7dfd5d32aac7b225fbe51b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97731e0b69a94c664458dc94a564b19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c6f7ee1d817fe3684c8b13835b025609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc492001f1ca27428cdaf63702baa1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d967851bc85c7d0eb42b65abb6e3f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d96ae5b7c27fa8a0254f370a9f057612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b8f825ae5081c9d8b43a3a1c291a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88376275a4b3c5d19f74d220d69a996614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091742d74ae1c599e75d9e72d7b25e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fa6bd33aa10f225f0a9efeb90d710616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb34ec58f50383bf727ef6a4c0936ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1858933e05ba5a9e1e03911e0bb7968618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fecb4313c62d5951c180d5b41520f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f4f7d925602a89e53e3e9156e5b85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414320844eb8aaf0f12bd76b5d6b99f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d6eb88d7bcb34a087cd7bb738aa24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601fdc2b17d9ba37e6f0e4a11428ba1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b910e81d33a5fdd660743fceed1a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e53d97c3349594a69f864f035400c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f36d6183452ae19562620c05d8aac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133072b1906e26ca77880bac6e292dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50304ae1fe0c811baafccc03b419822628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a5f02d3e930909c311cd78febedf5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4223ffb8735cbf027cc461f571786c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50975b0ba6ff67ee069f7669280fc37d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd82e264aed6a918564814349f015e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac96cc375128a757474b829ec840d06633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505db638d6670ad689d84d9dee2274d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699591d169a9cf06731185049b467ba5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374c0bf4f7c0c5594287173163ac9b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5a803b96b808123dcae9226261b30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd2f2b13d2a656c9c3a88ac608d513638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae915b1cedcd082060e7b4b7cfb02c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a559c45bc8f0ebe2bb59fb9afd80a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3887683de320516c81574d7389d7f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36218dbf407a33c5247a08043d9073ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d338d0cd2899e67a168922388dfac4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeb826d3ac94858dce04447011faac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446183d0b5ff52b5c73277aee38f979645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576c284fd80c5c07b5f5484a2940097646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80538902e44a20098e80b1d1e44cdc03647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee801d825ddc6afedaa3ce2b9ba9cb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74cf7191481abadf47daeacaa5b9a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57177fb7b80495e6196f7b271fd63784650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb89f1d77de69856fc53c0b995277d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8500494937e968c67470e013fa6470e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec58224fc1667f9b11716e51e70c82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ae0241acbf14e98f65ee75a14f96a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5779d4173d73e02573596a32a80ac04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72eaad88f109ba754adadcf3fb5ddfc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a505e39cfb4fe6668002adcf050423657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fda44e7261969814accce076ae3abc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e0c3e2a04448418419ae87a410bd0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f1dcedb476df2923388d6b22a648b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156a87fb1b8b44a7331473c96711f81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58c01db90bee7b9f0151a535a1efbf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3500266bcca3d4ffeb3ae000fd43d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a5edd5d7c7df03d71ed1f0daeb199664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ae1fca9cb6f81f7ee014543f6e9d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952eb0958ec42d039b15e473985528f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b551acf0174c87676bf8fe277c78ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbb60f326de5986d321e65172d2efa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360417ad016f22f70a786214c97d1309669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a39b442b1464e31013deb50295ec7b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a90a7a77056a6943e4d5129c91f450671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118c5b8314dd03c7d7cf5a16fdd12f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6e552054631ad451d10645d019661673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cb7b2a01c9edbb38ba3eaef4bbfb9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598f2dfc7052fd3c84ebdc732a566be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018467146b37c7fb09b9145b873d80ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bbcfa68d7d3a8f0680de85b7e91b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95a7ae6a2e1e1f533d6f9db0a7d0d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922987c7addfa65f587ea1be825d6d79679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c9cddb14f5d05c65920eeb912b05a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ed3180789632c01fbda4e4ef7e1b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344715fdc639dced62e2c6144b75fe4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fa45c64e58e3240f101ce05ad3115683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d6b980ed949c4334f3cc40e02fe25684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e24e74a32d7c1515f6e56f979bc29685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fbaa17ff2db1e3c79dfa7b68f11b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19481c3bbc76474c0b08ed7d30889840687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8ec44cc6ce0b98ffbd5de15f080f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15329f76221528db3f2805ac7119c3e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be6db46c068833363c4220bdd4865d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16114336c20e73021701ee7e96d1104691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b017d74f3fe9e32b52141ed063f5fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abed2f16db2956ea455ab025c3270b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20b9845360d1a7f900434bfdb96b23694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146011b4a22d9c10edeb16db9f755cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac779dd12a27978be539a674141e225696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93de6acb6d533b5d6cd9d3a99fef95b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424a803405adeb8651d69045316c6f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdc5223222b8e6742acb4879b63cea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac893003b4ab14588e1e9223d8462c1b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c456340cf5a80d0e9add96c9f464d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32764cda2b475d63b35e49057775c016702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4af3bf4fcd9811f74b14108ce3c834703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a422c291650201562d73325a6b4d7f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86920e481d47b5f38fa611e59e2ba9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065217b4e2137de2a5b273d38321067706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad3e4f696e1cf1810c58d27b70924e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dd482f170f3a46099a97f5b0e567b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca91a06ada3a8e5bc9e59eac9b71b3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d51f5e48a03042508f0830011c268710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86af8fef3f05ffd3e6680ec79a55369711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6afa84f35e32834894c6b2433519c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdfb53aaaee21a8a69f07baef5d40f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa41370a588e1bfd183e5d2c2044d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9fc5ca17aaa14dd6911cbc0348dbb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d0966330811d6ab76044c7a35aa33716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96143eb1ffbdd25063ae24345f37c2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a62be1f7ecff85899be178faf678c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c3e1c7eaea9ea342868eede54844c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e7c986ffb9cd3fa40cf3005b3b168720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c81ebc0a64420b2f021d42a86305be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a2829aff426ed26fdb3e037666faa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf12de8c9773963858895e712306789723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa078c8d891e9b36443c5cd6b959ca0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10b84b88ef5fb0781cdb82a4eb78b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5831fafd68096159ecaaaac1a4f794726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1bf6d960d9368ca6bb4ec050a4b5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5b08c71ea5f4a4f7052bf85d79eb5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811d19d53dfea5b9222cf6652d3cb46729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794f3333125f4dbb9e5f2757279c654730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a7d2226e2571473e8a2998f95deb0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb186e26013fb81c5379690349a613732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde47f0901843681edca73559755947c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48d94c001d63bacf7c604f445c955f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac4403860675e78a725508ea7a26ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d4e0ef0b1065a9317027cd974adcf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756772dcceb99266bfc46fa031f60bd1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed4084b8b24f0043e68ab59f8b1cbe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a550fbf1489b88c7691ea456926c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb756abda13be81607291dc404c053740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aca17c56df20b070f9d5d9b311cc2f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f21b8d652cf1542bce69f9b9eb0101742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88975d27c870bbfd1c0508b4bf30c36b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ee8dedbe697061a1532f4823d9a85744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af35b127e27e15eec7c4aaaa69103a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797788245be295b0a252dc87052c2f88746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01803d1660b8fd7af9178d08914f8db5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98b6cc00d95edbf7efa920b9b893ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0404e92bd935a5c3175099a3af465749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d528408247d3f2e02ca52512ee6f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca49792ead789f82d3d71ae184d01ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99e97ec311c6df8dd12006f8988953752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069acdf60025f6b750440f40eebf30c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526db44d8c4b91a6fad7cb7aa5bfcd3a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0406b36f4aafbcd803b4c4219b704755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ee8b80a82def9ef0e45adeaa29408756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65650ba5a22fb9c65ff85d488ba7474757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9045e92cdb3ee15d10e9bb100c62c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d731f6a02885b39082ff0bc37e7ed759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa650fdc04136ae38bf6caeb0c206ad3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad671bac6f0a5709f6b46e3fd7fdb53761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab1aa41cdfa6a3d407169200a8f295762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceb6887aefb22c022550448fcd0489763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82f3ec6f352426f52fe16c88b3d945764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d29e0a1670323d03d84eef576e86ac765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f1dfe29bf46c6a9b5342b3fc75bd7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae560cc4dc1e5763c7739464e2214e17767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df238d79044af54ed57ab8ac315e10ce768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c32a74acaf001f8a8a2b51139b81d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3328bddec835e601d29c027f423b8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b606f9e613e0dcd9ba998662b424600771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e567dfc0222a3a122be9aa0b3bbf0f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886054c2041d30e3b6c0e4ce55c53de773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3559580ea9c010a6e8a7a75514626774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab834510d6d8f08c8714868fdef34dd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce6db5e15cb3e0ad373d7376ba5b77776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a54a50a21eefedb7130f25a463e690777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9788b00b1d29705cb4bbdaf9c3ce2f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ea90c31854c26db3ecdafee6e247e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4baeb8a5d10bd38280ee171e19fb07780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c364c31c3e383851474670b16df9de781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e53a0d3e84f9f007b26af7e748bd6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932840c6ab17925d9d9900a6746e737783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a1fcb200914608bccffedc4ef6d221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1ce00315a9d4ef7fe2362003f34802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc39fe9b6e0c942898fa6ba451328883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5595b68a104a9cab427121c3c40f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3f6f7e3bd61a46c40cb27067504315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f27c683edb557be2211c70f935e3bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2c26a477cb4226dcd66972a8b033b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff26392f1cbe24abadf6afa6ded5318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44085f81a8e436ef20f613c7ee5f9bb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf4d7ed9b2955b9fe4a491757c79fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2a4b8b41908e570efa88fa769f24511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553a86e0f5b5d3033f76c2f9f56412012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f0941e29ccd6e29072a9071aa9f0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647377232f44a3f26f5fc10799d1c5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbb8a81b9dba1cfc363d692c47c27b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b00f3ec14902dfe25a7987e9f09ab416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dfa046d99c51881565aff7f3f352d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cafa3cad7f7aba7f5748ed933f8d0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ef635420b16dcb3fece4366fc1e4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090899433b86a7169a72f02905c5ce720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe24d8dd777d02a9111e2f0d035d8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083296a1bf8eb31a3e71ce9d47cd32a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d062dcb19cef8e3bf44fcf713dde9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb0773f38136de53349ccac64362de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c940d5359272aeb257581a0eaa58cd725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189742d3969b18611506eaa8ebbd666e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f92fee0f0d94f3a6fd55d38d334bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b79e50f169a826534140518d998a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbd931aa7f94d57b6a56abd87434c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f03b38c7ee304210fa4e7ac01065a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5aaa14e61cb0f95f6ffd2d11d7b3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4f7c54b229dfb0a58126d4dcfecc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b172474df1003d3a35e35cf15332733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71feafcc440a925f7967d27b2e67bc8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d2f78e5ad404c35d22dd639022b0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae3bd1afb1ecb0bd329ddee7e61eb636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6be54eb1b87406cf640dbeaf3cad237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6d961c3cc504c476b45232ce2a98a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee00c1184e7019e6825e079f424cd039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8416f67d62664bcaaff642ee09ce340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33984748f710f8b682b0b588e4ad092e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c0651d6086df646ddad87482b6b2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139ce3d4e2b4aa12faae8871d61e2d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0fae0c3dbeb9b57cc41693471a77044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa67440b477a477a37cf95429812abc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e41691b43f0fa5a030c81f11bfef846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62efe8383c20fe69e39e5de9469bb447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d994041e0ca7e2f3ed3676691979e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6a123c42258d9924f96158ea6a84049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aa29adb48010f0810f85ff4a9679550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d29e40a369d4a0037f6343e94698551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d44b6077558909ce6f67f357a38dc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d59fa012dc31e14894b02cd3f16fa753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6d135c0188346ba5a84f679d559e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a729c211f5165495f47dc39359f0b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ced40a30671d4ff9d7a5bcf58d5f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9c6313828c1b318a8dd39bcd69d8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e69ad70ba40b12bdbd7f5fcd97ca558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be61275518ad666caed28acf14fbb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb0ab463b87bacb3a387ecc48d5f7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19137c9b5f61589bb327d84b378464161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01a4a7567a1b3d39a5d0c5da1dab4362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cf628ba9420f07960c174800ddfd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c3200b97981f76de8c6c0565332f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12c7d4c065a755646ea8c97c45353065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce2eaca263853c6323c01da10b144b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c33b61069dbf116fedf478b3d587d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474d2f6eef000cb6f38465c20fa939468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a76cb02478c7981bbbc886995f91e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9f5b11c71be2e5a9e4777ff8a079f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278030d0bf1afed3b3bd4c296305e3a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ad52823a53fd81dbe17be0e360f0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac58e6422c4efe4fac41b293375ba373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1306c5f8ae2fa17ba091ccb0586fe5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4035a3fb252aa5448a87be2a0cae875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61172319b7af0cc5a7d77ca6f9e2027376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df125b2a710382239f601536dc66d7d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22770ade74b955d087e50ba101c6312178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f7da58d83ec84fd8a93769f8bf19979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5242d9f057d29a6940b7b29c8802d1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f8420ee34f241fbef44878def521181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a986eda2c6ac530cc29e7777b21c76682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c9daf790f4b2fda461e2ff529983183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe5730c7c2c0ed6d3f8e722f53b97184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de769a4e76952107cb0e51132f47ce785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897f90844b97a6114062edae007985786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79479730388e1fd1ba02fb6470adb55687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c54685cdbfdb4dfff51aa285070aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81cf388bff53b89c9fe4bc9761601d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a40b09bbaca34e334f2db239c3f0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1ad41c22081f83257f58d8cb98f9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c68c1a91a29cb8cf5221d6dc302c7592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd8f9fe312cead10255fe875fd260a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afa1eb43b0ee803de3b5b2cf01ee9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76d25c490b5a534c6c556c8afb19f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aba2a8b7b99d367009d7660ad846896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f314e568ba9ea06c4ac136a56ed5e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511843c5396ed8eb1585574225caad598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad1db43d65360be1564e2befa653d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c9a790c8531990fdacd1cb670ed89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2661afa14b4c6c4a65b6e6c245eea74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce1ca9d5e51c7e3aa6af12997df055102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f95ec1a81d98a3875cde1d3735e05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83ff3e1e7fa70021201d94e702664f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd463e414222a798af653bf31089edc7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbb6d432d6265e54022b4cd3aee4c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c2cac7ca00575130ab5dfdc7556d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d4997b16a7f1fbecdbf3e4a0e24e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdedb0838f69bee48eb26c26125e17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597f54e656f054481ce20468fa12e3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e056ca94f628d29c200a7a988f9078111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740a9d79fed2906843a2212cfca3dea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62a467f125744e17fdf369fff7caea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d952ceff1490c31446a3b94c833118114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf8aa597b22ffc847609373ab33549115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15e9ba2209376e43819cb1bafa9e8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2318d644581533affbaf71c778458d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d0dec056c429f24e9900193441e94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48b839178704a3f388b116fbeb5ba5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d2fc17b02b5fc225886c4682da9bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75098b2c0d5108021dc0e853de824d42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777ba96610dccfdccd1017a3b2e3c24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb0634eb891a35a3b6512ac3da40f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0906c43a8d4eda2f1aa7c7d8e6754124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9e1c64a0e389847b8036937b87696125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cc08252405b67e57c9c74bfe02a2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf08eef1d5d1342d02ec9867af72a68127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9cd9eec322fc4f44557113d7c590a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf6edbde435f34517b6f849f13140e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f0845bd6b19c9f7683ce49b332150130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1ba244a956cc57f014672bf79ed54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dad393ffdff6dcb5e4bf5b40c447f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a49be258b0e0a56c7b2f8dc03ad0b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f354aca6fd34c43bcdd18e10ffce7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89a4b09a2fbfd1a8f7efd221608e9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63ac4f507559a520d844dfd286bfd3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0519eec712a4ccbe386dff30ba66e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13595e95ee0c1cd66ac52176766700ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3579313c53a65509337f5a4b413b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfad71c2e76bcf824d6d71262b7c8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f11b5cf34efd0e725432faf42ed62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7e457d3d6b996f7718cbf5363ceca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae63aab390a6e4dafe9fa04a53306c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1def4e95e94535591cac7dea54b0d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e527837cdb145479fa8e1aaf57541df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66067845ea171145ee5d89fc242848146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa8ea0a3a5a4ca98eeb4012c5be15b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f5d74e5420109fcfe6efe01e25159148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e4867eaf2e3d680998280c3a1ee55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227aefaa5f03182a5116646b8cd511f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf8ab6ffda89b6276040e15faea7b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fce6729558cf20fac3d7338b1954c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d667870533e01b41496a59b5d7cb46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b806d63d207e42a1213ad38e092ce5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662767b221218620ea89aa5c2904a08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab912df78711ac738774f8102485dbd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe11ab045d75358a3fff2e6f5a34b36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c20cc579db099bbf5042e2d1e300ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2efcdf6fb0ca82f2860b401830d56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f60401558dc03efd7c6705ade29c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c7869809e10b467268ac453c9a054161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e97d0bd181684b4a567fbbe1c6c0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3d4f5abdc205a908ebe4985f2a49b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947715ddde8c814725b793485da517b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f63e2761136058817d8049f204c046165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2925fbb9091fc2264dade71cbffc2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c888ca111bf13e726db538fe991d57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c0fc73bd1214fdfe63744e05a7afb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad217891e56b7129dbfccd5dda68603169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4497b9c3bda7eec635804868f71fd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c22f13719456f9d9b984d9c23256e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bf62b637fb49c0a1b5155f0aa879d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c411db26731d5f2c901ca1c2d31ca5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20b3a15365b8ba582e9bf4db0d5e74174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480f2a0ad34bd3b7328c5cb00026e49175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a555d0a5603e853b7aecc15465aec62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5dcac392e155f3bc685e56efd42d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b610ebfa66ed18e82dbe9f7ef43a389178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840749f18194fe95d521872e80c1cf1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a7f8c09a9560fd363f3173989b2a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564517ba923e5c18fb8a7d19767c1030181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2add99a0c186788e1f850d0d2a882c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d923113f998d9879328f5275e00a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954c67ce63ba6f8b194b91fd616ef51184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af204531c651a9defb7661cb2297d07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ac6de8326c9fc63492e066bfb1711186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914a5673dcb9495e8364e1db8ca4c66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380331f6d3e5620c12ff90728add007a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f642eb0ef4591d023d5109203c9cfb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6b093f5c245d7d8d78f887c2bf97d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e50eaa3c40e8047bf66f12f5631f42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf3786dfc60895ccf9171b4d54a105192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d976c27e9fb820e68f17a7ad0e4cf3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cf941faacbec08b1fa88bcdd060e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79690a3feafd0c46b764d45cd57260195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74662f5a42ebbd8128d8724a6072a3e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c070a6418ffad76c2529b4ef27a8fa3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a126a9dc5f0ba8d7fdd542a13e946198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729819a6c1e4e31eff549f42b2d32b52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40f0791df61dceab82af67ca537b43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d8f4eaa3483685b1e8a78b28555d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0526b80355a780bfde7366dd9ae1ec0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a28012b1379cbe434fd87a94093c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816ae7c14d49508cdfe5f04ffb63cb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b208b585037424ba2c70a5725529f67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57644387cde2a2039f4ec923e22959e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bfee4c34e0173a15e590d76a6de64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05fa5d7a64e88d439ac95a004994ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cde1802c9b4ae518b4453160adf20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe26df9a6db5a856e582deb1e383a5f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96a80c26c038f31986ea0dd4ec771c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7185bf19eb4acf0b4d6e2bbdb1def0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79ada5cc78bd10f285684837c3a65c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fcd8ef4daaa8eb8ff28154aaf58d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec922dd716a6f8ab53233d28dbf1dc49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb3a5656800723a1279f82b2bc1338216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddbe30cf3ceb9f6617bac1f8195662217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42147a7da429709993e0e15c82d2a2d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af2964ddd7a84cd549aeab9e217ef4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8458460a1dd1988c8c68aae930544e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63461dd6bddfde88f0585d63c92dfc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f437b8ab51b4ac2c7a5e0b49580190222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818ad5b7e830b7c071102e8def6d4aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a765b555fb4ee490d1d53f07c7b4f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0930ba9eb4e99b551c91e8d518401225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ef4d3cbfe85d448107d1308e43a16226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91901bd41263357e67bb51f6f8c672bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfbbea9e975d03d230d4ab4ddfba07228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9d8c0859322e35d58ac31fb31d98d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e3691bff2c6ae80b17de9dad3fa1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ffcca4ced8147214ac341a956b75d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dd11265f7f958af372913178b5fdc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a95a69c5fedef0f7ae25f905afe71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878868615352dba43ca90cd664b97367234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97559d6c44af41008359a1e1bf4d76d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2adc2da800bd6a09b5dfd5d9ae5ffd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e506e175730131100befbe03d57a79a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c889ecde939bf12eeb9f887ca1b5929238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcf08f03750c596d3b8601f1562818239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a80340fbd831f47cacc1c0cab5c2e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4090466ba0c7081196c1b648b5830241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd6470c7c50a4d9a7a13a0b5ff25d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e97d54c4d45e26851ef98f70e3d774243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8136671dc988a0d6ec9bc4302fde16f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0de921f5f03f521339722afb168fa8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8126762a2a2152cd616843524f77e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b87b54676158e145f05a67ede8ba5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777dd33256ed2d47c1b33cc08eac23b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554663cc7f1f72316b495e46299d51e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb02cc65a7259192b4ca9725de1c7fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ac702640c818f587d8ec19896abdf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b0c36decbd34282fd5abf3be698b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8f0ab6b5ef0e811893a3437b9c84a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713a8418e33cbc35e8f079c7322ca89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73e6aeae4af1e9ad1dd939de872299255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049181dd30b82fda27f94fe7bc5f5c9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b67b210422f013b79dc04fd583bafa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cb0c3f65b6ad9251701b1d8b87b4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6aa7d66bf506734d4cdbbdef0001c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd7127c1ef568170f1ef401a13ccfe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eb8e555b80b2a9531bac71fef6a55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d8b79aa81396af7f0825a0a4c239b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97eb49ec3683a7db68712b62b7bbe0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d2f3dfe86379245ed4c41c796a01e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f5e5a248fe3a108ab56265cbc46cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb64c69b9a808c4acaeefe26f1a1f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be491f2e462d870053b6b14bc3cb26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96284d38ec302af0156461d188aeba27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b520296b78f5047c112f41099c2ec76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc1630a610e249c1838caaf4acef72270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e58d60d0068e0a23035d492033f6e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9992d8308e2677e3268555e6146a8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272c421e03ba7e6805f86f88fc8dc62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a1fde3549d8d826d80565ee200a38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40734870e2b7a3581c3c2c8099ee1d00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cb1bf1a0cc3bf83bd0614bf8361fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f87358b6924b41e31c87bf4475c11277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cbd28828394f3cf4cfb54495507ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c39c299f6fad258b795230034c924279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad89d1259589349d84297b778e18f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fbe4f87718d6250ac30cfc587293f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486539d81c70678ef015d5f8bc79367282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425a4d6e6bc114db8859073f247652d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00412953a55b23c2b9fe428c67adb42d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0f3d089953b83d2b5800e7a32f6a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc204a30a353fb28cc8a5e306a50756286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6afd981a9c78332e07e5f0ed857ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa14249d72f06be37a769557a8c3b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf3d0e802595e18bb8c883b0242076289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ced4ab7897c3b5e9885929a71e8bc7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a4c3ff1a39950b6f0bcbc23563b1d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cecc4985282e4641496b8b7f26cb4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c885c541019be7ef4b47b174c404e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3220f188afdf08b53a93232334572294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925d4310119bae52ffe82d15804bddd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9978b4eb6927a0b63c1755243f53b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcce20bf5138c9578585af5ec0a8bed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921a62022a4130060728be7655e1c3a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d2d0eeb478ea1a2ced059bea3230e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af694d89730e71ef1a0a9e55d1a8872300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d809a4c3791fbb9d0aa14a97f1f05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a661f70166453989e1e7aebd0e6ffd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427d7f50e7b9db8fc9078cd0e7ab9d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3cdd7d5d625fe2926fe583a389305304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a17fba49c1c1134c8085010acde9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9285374f8e6c1248e2b47ccf46043306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0eba5e14df0ee9ef3b8dd8b8a7260307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058b9094e456fbe0806d5e45c2bc856308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a45efa3889b9af3d69f38a160e6a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa019e7aa98ff721fd92d9b8ca63f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def76d6260c654f267ac80daa5468c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55435c40239bfcbe9a5732ea609f22da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370105ddad1a76c8643e83a33298321e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ebce1db17d229219b3944ede9c59c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa9ef656d2bea51098935eb8f78063315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78367021c65152774ccf50f7dd6c9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901367b0bb401a9d05dee2df5d199dc7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8bfdbf40a8afeba48522ad65be99f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0e22155b221aee6349515845b7114319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea7bf24c2a5412871f28e153ada984320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb36b61847ca5ccdd7d340056dd797b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f07d35b99228ffd237d090339ba2a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb819c3bd7a17d5e6ce09e4a15ddd8d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8229fbb053de92552418fab1d721a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1af832879bf0d7dcb974ff440f1e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68f55d17a3b3754c8daca7071b6d24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421f98fc7a287b02090fedec23ae6ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51081d9c32329abf0bd32578f97d1d38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01282de795039c74f904c800ab95aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326067735ab9d59ea215a74413ee77a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fdd39023aecfc89bf22bf0e706749331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad2eb321b7bf1288ca5154cfc9ad58332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f248806a12a1caa2ee2ccca785835333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4443fa267849eaf776019864aed4191334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a43aeab0d08284c4b48e336ec8c751335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27325823d092248271192b90483729336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16d23dfc7c41c1561dd4162963988e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13fb88d0a3bbdd7eae6145d19ab948338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c55a7b7fc400004d63b5a3a74fca02339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0071e34cac874a22c5fe1d29159128340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620d8b6644f221a101fac49d0b2ebea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b7a53f9ab69774d07fa7aefa67490342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9c8aa886a49d974e1cf957b8ae797343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4ed90ad5db4d4396d187be00977b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d290c4b4138fabbdc9ed69bd39ce93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f6b02074369037600cf5e23bcc8dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f622f1b5a9b89c863417d0fdfde6bcd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40834f1b9d20282a99b5ae3887402f43348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb01e3e5140d71637ed21090df84de8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956f01981b270a2cbfce75becc5f3df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86712131e72d8f9e61a6580890a6df8e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974834f2541c28ac89dd2a10f4ad8ce8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfcf48ff021e8cb42efcb1e7bbb9c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faea95bb1a8f4458bd2dd8f68f05005354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695fb4b36a3944d2011faf735744398355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266776ddce868cb3d30b6eb76a927e4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be978615eea12bf7ab2e6377ccba3e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adf5b48c7117424c5d323f11283532358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670783e178462a220357ea568479b5c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588da5b9a318a42b9556295bbac4b270360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8083732596d5fb2ed581fad62ba04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a15d9d4060e0209fdb32f0f0bf593362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff926d88dc5cce2e13bc19bb782d0d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce72ae636ce90b848e737e20df4fdec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d77066027e029ec7dc0b5e6598a3e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f80ed4949c45255405bbe2f71b982366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77cb021235d970d6db2ec35d123ff7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3051ff2c4f60d28774e4d7644f48a55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afb428b9cdfc8786c56e2dd2925a89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95c3e9cdb0c466ba577dcb2cc0c0c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eac3e31daca6c22fa8df2e3be09ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0a8dc527d4d789d3c4e8da7117d77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655360c28b701a522c85ee1aadb25cf7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f673e6c5b51b4b54659e44ea3d6b6e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496d8a75111203d2845e622b6c51e38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacfd3248be5c6d1f888728fa915116376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3fdfadae3b6ed86fe32ee2457836c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06090ec77bb7b9f994ec621477d24eff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b2686dd3d24319ed59d33aef10f7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694fc7af72b4d71359e6440a3c74ee6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f61ff6bbac24dc002b46358881f8e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b8164fcf30bfd2d8121708ee6b6f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef1e6bc29c6794d1d3e2e9c0e1498d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a593048e1a925a72c0bcaea7df54155384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf459943d4403efff3917fe77dab69a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ac4a4f5ba11a6f752041b7ddde4b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355668e8ec950842918f06a82f61319387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b577e63af070309175d8258fa5e93d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5630dc55dfc1424ede0b29227ee695d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c160dc0d8bb49aebcab90744946467390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb13fa297b649291403cd5d41d5902391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e08174d512d64fe97e95c9ee30bac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c311a71f6120c6259b7d1c2d340698393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cc8328d80d39a81a00abc357f4a4f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e22ca3abb8377025d9e0f377acc01395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0eb11a0df00a4d9f5a7bbb14cbc54396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f27f9b980c337d74d84769404c4713397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa747e7c4cf9211678dc94e4f16bb932398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5685ddaff12ef566fcebeaa6239fd2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf6ee5d00f40a564ece7477c1218b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7239645ea70ae3eec82d4cf824273c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92924f60d8d9dd0994638aab49eb9a05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6431a608eac4442ecc2da3450598bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd1f4d4ab7fcb9e37d62fc781119c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b00f31d488e1b4681dbe5959d0b633405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca7b9808fdfd290ff2eb951616db7b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133b36df8a1858841da05e5d3cde7fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8885dfed207203ae613e7fc3721494b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e07b2337cd81e3d94dbf5c466f697409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f506dfaac91c3f8fa16eca088501178410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50f89dc18559e0217b3a4703a09796411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3ae024b50547937566c6abf185b1a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb47a7337c0aee453f1d9450d70e419413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc44febf515a8e4c8999d7aa8c7d50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654447b4d9c2558db871ff1b738e45b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3cef0284d1cb50f31054610a0c10b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579e4f2262ba17c1c9989f0b155ac2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99791c16546332d6e4ddb469c621f1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302bc4f4a333b9f665052957ddf160d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb92c1619b1365d8b1c724dc58e52fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf79b1315588d284bb7c1a74b5d9581421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34a4aca3595a9e7841992c9ad13a66422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2befbcf51401652893c02d7f9e78c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbbc362e19a6e438a9e71a77a881f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39836539c7a6a8f02831be99ce60cd27425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bc90fa1473aac08500c3c1e036519426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9a1e4a9690aa65729f3d09ee49ee4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c90da4043732e99569f71469ed440428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b762886087d4cc0f91e1a66963268eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bf95ec722639743e9630efd025e0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac4d98fffdb63fbd1c3a983557f5d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e41601ff23506d06758a8713d476e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89720f0bc387853a4b450813ac82a299433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db897b02cf97ac5019e9b029bd1c3864434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093edcdbb096115ba48b65696f5b59a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73c11379770064e585b736ef6894bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e0438f5fbc3588bdcb79ab35d75fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf714c59f4b5124956d9d20a4a9f4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f204a56a476f4efcb21ffac1d1f3f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec43d4e87dd661027f8c47a98e6ab0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b7f0ac1e953af40fd67439451ad5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b01e782035ed47a31744d190ba6f75442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e045c006f02470437c5ef4e26f04986443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba58ea0a61ab905405b91d8ff480beb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265261a6ebecef7b1a4f750c10cdc5a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef09cd76712f559c206099097c2497446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc58869f9c5595c539e954690ad8ec2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dd4ceef0d35d7e28bcc5cf056fbfd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf470da2f8a57bc505f0effaaa7fb0b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ad65903637bb97489bd7e824c18bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d9dcaa677efc3f312b779abf61133451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0153f61cc9fbc48982cd9ccc06dd944452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fc6544344aee21edd0275d071565d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120310e38f527998c7794a930422e3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ba3de6e52bb2dcfddc707eea8c9d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f8ea41a151672aae7b43c61f43dd2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b17c9cc0f33b8ff103e6388884cdf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cc1390ccc0c7ff1ba18c515f8a6f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09579e0a7e40fe4edcaa93ab85e7b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0b14bb5aee12c2b3ffef85d766746460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f60c1d0bb5390a1e48d847f2a5593461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc6a7ee065404f3316f362033a11f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4809ce9efa2e8b24e67ab8c86aa63463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c3a2dbcc00e89b4c6be264f9e93a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d3ae267938921d95ce59a195a3f2e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279f2146ca775f31221faeb80ed87d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497b36a636000500f901e3f5c001bc2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cf5b78e19dbbe8d937f676ff83d0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0ca9da91d18f0055120b5669b2ccb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315b17e78255ee662ee79eb3b0bddcc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb27b99beb4b778c530449d6fb383b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8526f320215b7f805a1fc6fd5e6ea9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90b024b705c0cb04f0fff1ce96037d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e284b04642ef7e140720aa112ecc1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5091233414bc2946efca7d7795df393475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b39eb9f761ad07ed7ea0da4afd7f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c0b16bd613b8bbff9d8ae16bd0fb2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb402c6ee1649411500ec0669177fdb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7f6ac4a8ea7a7c3ebdbccf94d5490479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1cbadc4089cf5d7dc71c54a5e725b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667840f9d54f3275204d081338d0d9b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078eb56a38448a98d90d4c7f85ed526482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519f88f889f414c497a8ee4c91ca5e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55769a06404774ff9ea5aac76ddf2372484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52cea5cb6ed853d9e728addcdeb380485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc265eb2996ca93e935bd172ca6de7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa0c9c16d6fd2f585065c8955d4b68487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c8e4dd4957515345913ef8cf9f6a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e32840df377c0069f10692a8de8dbb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61970950fd5eddc5bee1b2b1a070fde7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657c65b7cbd08f7f64059dc12b95b46491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de08a8bb7c9a05a15cd1e68ba30a46b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbf06f079d1a25b254052f56799682493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd38b14677d74244544076f2aa40a1e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4d48a98510f335feea9f430a17a0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbce0505bdd3fd40ba04fba2301625496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61f3ea93e0ad9f0a864cf91982483c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637a124a44847abf44ad98876b88ba6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c1866f593a6698a3cf520daf21f66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32d374ed4350a844e6c202bc16a64c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0525512972d9edcf8801a6baada98f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a310ccc09ada50983e7b13754a7831502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1b165dfb0b8991c350853d04d27ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea21931c29fbf078c62011f1f9d558504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c522fd18fddc92cb7cc701e9da80a55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618a2a732d88ae92311dda2bcaf2baa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b79f9a50dbf0f2b4529c379d0bb824507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba04fddb9409b9825951a4e84e05b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a134693773d0b64e386a80c193d444509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b82d21c701b4411fcb320576e31c14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e625b7cc89fca51c75732d101dde37511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ce3b36808232fee221c44ceb25400512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55be7b675727f131e587968f3c1cdb4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e180baa852c314c571c07fb09458982514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba89d4ec4c28631a257383c30ff10b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa68f3266ef9a295728df5bf6f2d5f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a827c0f1d5e1c6c5d655cf25b2c58c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef977a503b74945c55d97dade6c67c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fd5c0aa3dc13f8c3c827182c8d0fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c784e5039658669a61389c68e4644e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200f05768cea104b78c018ad4ef93be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeafb2659c91724155194f50407061522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186ee0b135f11378f73788be3c2a167523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f960dcfcb913e8f721e2b25d11c02b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7879b4498152968769557df226a54d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf9d42c0e18f95a36b4a167b2ada77526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab32395a6e17205e4daae5b3bd44d33527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450ca8be8bcc6e042cae68e5a0f82ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d720083baa0ac789049d52b63cfcf95529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9fdace741807bae83afaef7a422d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71017f4a5fd39a6289365d027877d350531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb76cbfba9b6f06c117d2b3018d5153532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20638caa474e5af322db94391100b00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dca1587c1f147f952981cdfa55e69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bb53c2614bc9fe88b4167a2cc6073535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33ca9438111b88de7b7d71458d3793536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180212e1367ea3e8fce9aae7e05fef1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c47b8d486dc6c6a9c013858fefe33538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00a09c31ee7739c9065e45b1009415539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a5a85cdc3f7a3552974cf6b2400eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c27458680843998874c5db4fdb02c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a340a4d4440f4dcc9394a58d3c66c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0c7956a70a58f32319d8fe1acb1c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fee847124f6c1ac3b5dcb66cff7fd4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01eae77b11930ad6c902d31ee13079545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2f80fba0f9568645ec0f1c506a79a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960196d9c7446534e722fcdd8dc80b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8058795e4403855affc4fd4d7634dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a506739ad5da39e8014d3b8e53f10549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a04db8afaf7eea51d28c0f14fe6d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd107b758024792482c6853ce461ed4a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a8f27aa8e1eab009ec7af6d3a4ed4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffcb1a9496891541107f7a60271830553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02cf64160b7432e7f74eee5733bad8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425acfc501892cba1bec0adb724336b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6e599f8c32bd9a9c41ccc34e26e1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4306a91b83a0fbdece8be9c5b4eb978557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af074e0c8fbb6f268f0fb85b96441dcb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe8b52d08ab587cb7bfd0f45e55c85559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569d2b396a15e349bc5bf0548bcfb0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e269d50d8939466d484c9272bbc99561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409bb94d8ebd760202d8d751090ebc2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3015dacbb82c5eb13e33dd2ba3f9ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335352fce1656efa5b040454effeb7f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb047ba7417797624b919d902e70684565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cf24442d8e7dd58ac10f1a36c990e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c2627264f1d9378568074bda6a3ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55640d19575f8d41411752f32c9b330568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80cd572bb0f0b1bb3af2ed5b087229569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec1955c6d5aff84d1601e4624faa55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa89b46be57e79a13a97e13baa22a65571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fddb319aa2d460bda77740623fd2a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721a0fd1c66464e90a33100b8959749573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8a08d4b148d9366b4923b2bd4bd01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc1cee8a6363fc73abce7a10f0e28b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ff308ca5704823881ecd4a20c2a2e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6853d67da314e227cf81d3287b33c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cdb7d35933d9684de0f7cca27bf47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad1114de90e97abace79b8c7ed577d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af6c550db963930f2da95ed05dd051580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e2b28110b0255e646d50f49dfb6e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02aa547d2ee633a7d6904d5e9eac15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc497f0f217aefd81d5ec799b59ed62583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e8ba00dd5c64f1939d2234a78bbf3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943a024df8a6326770a05c2b6aa34c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a690ffd9ad89facbb2e742e8828e569586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270ccdb59d5741b2f2cae0948bbed64587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2a31f3d9308941ce4b023207e934f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12035e1d3b3a123ac1031db2e47330589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29587504dc55eadabf93f9848af57a85590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51d7858f4e7e2546ecadb5d60b69dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac344c8c8fb2298a4fab16d6f0e45df7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecc59a1d271c620577af0f48f255d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5f1f17362e7887d22a5f0bee27f6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17d037afd2beffe9f9932d6434a103595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f168b38bbe0a3eec44ee7dd08e8a48596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a05d1c73864801f1c0bc2ae71c3ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81310cda9dcbf12c2fa9b4d8320ca940598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7884e4496730e1912a63a877ef7401599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314cd30ca98868d39fcf841fa9e8484600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7f8b40922edc900548443e29e6238601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154521cbbed4a1ebfb3395a69a426b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb953c8eaa0ea39e60e89c8291a5de3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5b6ed037cc1b2b3abf43bb29bc44c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b81af58e21eb3e0ad11cd3f6ee0f14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d69f76077e873e7684a5ce41e6ee62606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96e2e5fec7504602cffc2be07a1878607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c03b144652394849466ef87bb493ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e774c50ff51d4e36c3a30f5bff5f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da24c848bbb5000f8aa5562e6e3b74d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9e62c6083cbef4bdbb0f3ad0d701e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82d96f160bf793fdc6a88f41af03f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d832cf3d7677771573889f3069095a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38581be3dbdcd3b75556396b153ab9f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e6c42518243eda091e20ea9d81d7d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb2e83c862cbded32fbb1c66a7a424616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d84afd4ee096b2ee42f6f4ba62915617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4e14f45a3acc7b80fd41852c0e1dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a13dae67a742d732b093c836abc0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc3eb35d018e377063720ffa6ebcc8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c9060c785a1d24f581794939b798e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef542181420accdb5199d046e0ef81b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a81b633c3e6d28333509e88f4bf57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f454918f68a0bace8cd17772e38e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983175fff8b5d7a006197df6fed8ad72625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bbc2a3dee2174111d65ea2bcfbdfa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9d0596f024a546d82f078fd18e68a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4eebb5606871d30ca582c7c2404c52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc899e39a8eeeda2b7b6b9f3237388629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621da0408f1e19544110e75b98fd612630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffb15d553747a1f534a552e0ab1681631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb365fa3b3cbaefe4b5e6d06033839d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc56179ca0cd28ad7f3228dfa69bcbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3f3a4618efbcdcdb0c9615061960a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84d1c6d784234ebb9f40c16fe37386635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c602c5a12085afc4e6f2d71766c3d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3ebb0996543d05e1ac211dadcd963637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10df7afe30139aa052bf95d39dd3e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3052e924b8797085a9f4e568f3376a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bfa71a5ffde0a649500c902e25b2d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ff42f3ea895a07e6676f61d001817641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6948774a81ac9b5b58b7d56b7de759642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da630a63019749ead0b8ae6077da1f02643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06495c1d4c14f7eb7767aebfcc02471644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3c4462eee39ae46138e0ed7feafe6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdc6b9858f1ef0bda2c1ab4b716c4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ec9404dd6d4d08ea6315c7ccf65cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec904d4a2590e1ad03f5e2eb68f353b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167e10f0144ad7e9af741adbedfbbff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172558c3b2bb32ad6a5749bdd5edd6fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9fa1b5df34f8ecbcff193899880ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27583a0a69a3614d7c3c5d120dc197d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b79afd853e6d70428215c68903ce74653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2257ae8732dcc3ad141343e73b443a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c983011ca6fcb77190418ec324796fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afae96f1248b27c06df033ec178118656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c960c5bf5df16e9bcd1fd037e04bf65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bf41fa91a05ab65087ab9077edeb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e60c14f18428daf22c5b9518aa7c1c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329fdc16298b3d07e5682cbaa0e95df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656dd1d811aa72e74af9c486a445dc3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f38acefbe93e75edbbcf44288e041662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014742094981e1879ee015abd83bc80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2102663dcce80e0355d636fbd064d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7afcf7fd5502d483e7d752fa11c91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7cc2fdfa51730ce0e7b014b10a24f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff45ffa9e02061529bfa59c30a5fd4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09339941298eaf620bbd60c0f8760385668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f33d7282255aad20408c24670131d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbd48c906bf0004409d1cffbd8d1e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a726917afc40f9faee088dc243da862671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dec01ef3701a12d8ef6d4eb78021da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab47e1dc7990705cf00d472beb239b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3553c82bd9fa87984f63e4ae66b81db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d829599cfabfa64c556e438127a10675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2d82bbdefbc06153496c9e1a494bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542b3e44c744e2b2a8ee331e90d3fd6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c75f35fc86c302fc380bee08125ff8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05e47b6c96e75e87926b9678800421679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04314010b7a3c6bc9ba001552fef19d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4357289afc952e576a5af7f87f877681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dee2dc4fd64b495aa382f6ab7dbde682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3f2c029fc771e5bccd9cd63d581f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b4814f0eddac2bb5a1e5de89bc5bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a22db82017ad0941fbddaacda3033685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4acd5beda235e15abd86fef834675f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bb6e1e429dcce2a13915266bab4c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c80e758ca3c20a5e22d061e6a2ec5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be042e5b415b0d2f709e20f6825fce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a94f53e88002bc6815dc10986af53690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e96c3811844d1895b7ca2d15459812691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db8ef29d99ec011c53e695fb1aa5a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e7e871d2c44857b21b13f132c1e10693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c0566c9a4b5b176530f2441e677ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f9c070d0af7b9038ca93b6f5d07d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f9dc776c19a7dfd255c492c287692696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605d5a0d9e040ffcdfab24453d70466697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f520517584e83807df784136edf1410698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16aadeedac99550249ffd4b921e36f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ae9b24eb29909a69ecf4c9358fbee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21e5c3edadc883da130d14c77c5b02701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876f556bddb44cb3083359804fa1110702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aea4900aa8ea5dd1875aa3309ead40703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6b61684593abb6564e3072af7be02704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77054de8c5af40198dc6ead3ecf66682705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbeaf833c5487beb4de1db0a94ad64706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7822a56c7ca78cf4f126759e2cbffe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e929191c6a7dae9cd1fccf238d343708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda75e24d677e62d8f3e5eab74307f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7f91e043f7399be48fb0fe67e83d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491b0d9331b456c29be3aa415330009711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990f80c55e042278a89c180a5d421fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431adbe00c691764c4aa46d8bcc754fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b8816709b6c5a1db3907359660499714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d681ee760d1c213eec05a552533462715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a1317230be4d4d48f0454e3708a8e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e84f0101eed6ec9feacca7b22d5b4e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86592f9f4536fcb72ec8260da4e77ebd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c628b8c22bf59c1e1616dd8edef9ec1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c046be7158c10e430efbd13cf79fdb7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c93671efe7c4be0718e19d6098301f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fdfe6db446891d266a6ab07bf98fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072428aa5a5758e8177de0894519b1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f720a865d7718ff29f365688d47e00724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b491785bdb321515f71f386e0b7d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20f9a3232e27bfd409b90b72c9433a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0137d3283d82e2e3f14159d0d5a1fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f5019bc926e58af4a9b01a0d844c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a05f8564f1fd0b5a3f2c5f93c27fa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd302bbf99cea7296765601885abef45730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980a6cbb9948944a4f95f2eeecef1f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45f21064f5419f9e8a79785bdb9792732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d3730b4911506d8299a4e4363999d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a95cb54197ea57461b6715a78bc196734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605329dc704f515217660644fe3866a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989de569f5698983aafc857b40973953736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fd5a44ce2fe63754d0c9d30814557737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c25e3674764f2aab1c587c9f5b509738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505f3bc1ca2275a1cdb0de57f190c0b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b42d391802e12914a2fa5d09e087c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6158708128fb7ea5676f73adc035fee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248846fd93d8c902731478b6ee8d287b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cef40a0e7e7540b782e08c6b41c91743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dbd0700ffa91f73ac0f5c2b3e8b4d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e29c561727d1c6f572e7fa249e71a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92825e6458c5db0d8e64740c367b967746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d5a3c4e509bbf86557a599bde91ad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df792ca63c2d867fe182443a75bdb1a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dddb332ad7cb38c95443ad62d3b987749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4ac772b9ebf0491547c814b902e87750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecbd3419116f2227b9fca083882cc7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a438211f8ec0ffd73c73ff043865902752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89167232ed6aee0992d5718f74e79c9a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d5ba21d005f96f9d1af4e211fe443754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd5ca6d9a71fcb70e9f527f320466c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6be33df6b3a628fa769add1419f547756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662767695cfbb86564f4761392ae227757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336250eb1a4586ebe0e5a7942df82a72758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf36ee602a1168bcd319fa76e3120bf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445c8e07b4053904969e2d5d669f47a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854c364933f5b52c04d05b3933f73c0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf2fe2bd51918835cd348133ef1cde762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bbeece547089f030a8328471a5669763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e627d7aca2ef826e634b023ca127da764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca635cb22002a7e721d2f47b6243bb18765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015665cd85f85e95b1163adf9ac10fb4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb331186f40fe002f60085016013a06767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68309d4cddbe1036ffa1253da4eeb2c5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eee36a692c206a97846e9988a4ff2a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009038adae04d78d10b0f2c5f233fae4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad433e6fd133b37578121004d87458d6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe55e2c1ecfec5cfd6c0bb76d313eb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64755c4c92a6b1cd09880e1bf944c98d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c817c7eb8657bfbdfed7e418113568774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fc6414eda511bf735d945ef6f1986775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27327a4824d532cde6f70a04fc7395776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571da0c3208f99d2e75ecbf37e48d0e3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8f5990c247c60bb9ef84af285bf56778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e759707722153261accbcb56961318779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edcc2a32d517aae6bf9a0ee968840c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae573bbe46110e1ba3f9a42cdbb5a41781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f720352236883cbbd6dc098f2824af782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aab30245255ef780e2b2f97f57dca783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>