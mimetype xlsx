--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f346abbb599f4fa6df96be92209fcb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d9f199c19a42115b7bd10c4c3c5372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560c55692ff9adea746e759b8bc7e753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8470c918532a3a6c8a87f1437275e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e00bcb16377a9c9b932e6df2598b845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10decf9741725a436efa2763751c743a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f3f1f9fa61c9a9314f52fbd05d8e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f62067aa37082a6bfde52c0d19e0908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f956cd2cb669b62b5f22a525b22c1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb01aed6104ba9cfcb8f1d26f6e6ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb68a3e50d81c1173209f2ea6446af311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135969f76f491d0ea6ecd35fd7e732812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a8742d778f10e81eaa439290df34913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2be40ea04d6a90629b597e476f92f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1dfb5f9eee8e0ac399734edb1cdee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbded5c070ff1fcc2df0f9767f447c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815cdcfb677445410c6fdd77e72c23317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ceca4613fd2ca8621b4d75e129a8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaf480ccabecefc71acec75272812619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91961c3836c26851c413e00ee944ff2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff033672c87f02c1301561690c2cddc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927f3e7ae08192359c79f4e6be42eea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a1dc3fc15d71b731f0da2b21622c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780e4ed9c988ddb0b13781ee7b4ba5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7195b1743aa88cec509a319097f3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605b661c489ce226b159bd0ba80242726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531869ad6b43fb90e8849d9f5c90efd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d4d946ba4c356cc35a3677175ee9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871940d4ca630d0df09f52aeab3fb7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb682b583726dafa042a599dbae11130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd9a7e7a1bc5d9edc6fe1a098f7aa531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceb0ce642303ad2534ec28ce2d0c6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89c9fe4fa3d70817b518ee5071947433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d47c653574eaed99f9a17b20d5a5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944600d365fed1dc985931e9844ebbe935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a835db6881abf2a0d9033ffaf177e5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e552051c7a57ae083b3e052b6dda4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aeb7133ddbc82bb961c1e688de5c9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983dc2533b4aeec1b370e416ff75bd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ad7b3182b2eb81ab380708e260bce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e365790d1f349db5afd08c848e7e0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e41a0be3c352eff313d74490d1b4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30fffd7bda11d5012e5811b98a2f9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c365a86bf103c9896a534373560791e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6ddfc98ef5452ea16646d4dfbfc5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf589ed4271eb906de26acd26ffe8f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9140faf4420661ef5f174617ecfa447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e574abc99af9921d86aa4aac9f600b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304beb64daecb66cfe9a901791d92c7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd55fdea71d3322099966ee4df385250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de231f58883a628826eb31fa37a51f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da206ad7d4f43228dfbba4fbbad28a5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac08bcf8c39a5841189255089780bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09db8051a3f6e536301c5291e06183a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c678503a4dc3ec3652eb30862abd055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d4c9f3f8c1408d0caddf8efbf33ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d6bd5a699997e5694b038834552e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345339940d77ef35238383bed260af258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72de0e6ca1aa09ab35b36b5cc64004059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9263ba9c04ca207ae1ece198600b9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27670400e1ab0ee5d0946bff70cbaea361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0e4210557a5f7d9518439130c6c4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776f58f2c6b79a5f0c776d4fa49798063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460789866fe1fddde4c3583208242fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06188de9cd650f46077e087b0a040e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40011502fe7c9ba8790a3e723cd70766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeed294e5ca001264d2108937e9b0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cef95a1ab71e61a8b3abb4015802da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577684c60f4c38fd65abf2b3519dd8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a05dab15ec37a2d32d94c7a1c1cc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b95ef6f17292d9e46c8eaa316c0ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740ea60e821e4ab40b039fc892fa95172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921e7f9754ca164bfdfe55b123574f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3029642fb95e1a1fd9500c7e9907d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3333af485b7fc668382c3f460976d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8ea2c7414d137b3c787ba0993409a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c67ef094e5b41778d803278bdf550177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30e4c11b5d959eeff32133df1b31dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a66faabcab89c3f8b43d2616fb96b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd2503117b76dfc283ba7587ed9ffa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b203ef81b281de1cf46cecb74942cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13528bf6b8c9dfb5f10cc6c711c56fe882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26420b92a53220f6d2d7aa712d49af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2618aac76240a0b8ee4ec5a51264b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191f9e816409365dfa0c2ea8abba90e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451d071dfa6d263c7a8d5578e786f4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d5829b64bf7724b0df1b293261a0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e728dc0900e4198e8f170571e49c0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6636aede5d712b297d15af5038e242b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473345003e49ef7de3d0a2a616d581590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b935dc1971ebe5aaf1f5a186f026b1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934700ff5000c0b9477184b1b538c9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1424245289e96f3c9e02dd2e3bf6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346f8659e42b2c4d247b3dde9e72b7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151947896d1236657943507b01cc317095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086be4ef970c1ce1c02a1b99d164e5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b7c9a326b72fca8fbbf03a68c376297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0932a0f16ea1e5a918243f64b97c47598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011d8177c2e75ec973d3fe6bb0f1a9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e6a146770340ae74c3528804af1b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0ad62f69a96ff70fa2ae9e26e58ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df407af2d90f8951fe189cb9be9706a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4961336fc8a3cf118de52a789a78b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e074ebd7b0b2a18c2a6de58cc083f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726defa94ae522265e6cb6717bee39e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdaf3b7fcb9ac342dc87a3904707ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4be102c753c0765c66f6a6ab42ed4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a7e1308a837c31cdc3f607b4a98d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81704a25b6a020376a0e7d3e743adbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495828e971a374ac770abb1bb9d15fe2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005756a9ad915340f871cd6ed88e88a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3e3e50a151ebeea88ef151423be10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7d24613b5bcf1af04fc8f7ad2b698113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402eec19091ba1dee4a030d3bec9fcf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b79bf0fd4b31155c5f0d1c16dd0e49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db558b696cbaacb5b7ab362ea3cd3ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df02f5e67bdec3a8d5fd9f03fa760ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e57c28443b397a6bc971ddd145458118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde17f890d67d257d6c34174e548d23c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0a7e8d514e320325fd2d6e317d6f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f956fa8756b86627b89ea146b9570cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9568c3fae2324cb07adc6eeabc2baa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6cce3ec8294c0644d5df31eb49c0a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c608f715eb45362963644c76aecd12b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ad5841ebb50fd0f6c6cf057841855125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa9d63aa6b844c3f9edd2414151e0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da771e1a9a8c042720236f1fba3fcd99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cc19053f16dba69ec5b9de361240f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b663239ea16a534403043ea34899b3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b24e75ac8930b13981424c6e002871130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed1ebd0a2220c0688abb2fedd69344131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dad21b53c54d72b495ffa8b155b114132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385b2d5c6dc2a3797ccb0dd164a8bf7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c66d64f7fa310212f2f081dc9a590134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ddc5eea2d378e6f735c5cf88f1362135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb190d2a7e595745d5919748fa1a864136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b40b4f2861fb8b7360867ebdd5dfc5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fa34cb463577aa213dfa848f0577c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c2f2430f6e7c4846bb384ac42e2e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfe60f9f509feea896086479405a56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553421144ffe17daef3ef215c4339226141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9a13aed42c259caf6d1c83010a94a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fb3fa98963f14cdd92ba024a6de1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b0388836700484e9d2d4d84870671144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a037b0ed7ebf4549ac2a5e9050a20ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75af25106dd7d820d53631c5a26d3f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a683fbfdc6e6c4f1ed70625e21a53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea85bb205ad3164fc68cddd34b3600148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90428aec0ae31db0d082d1fb1c8d54d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7f536f0ae1262f00691440562153b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14970d1efc4b7523b4a9b4e43964370e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061088d55972bd0a222e38dd9594cfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f705b63e867e0835ab7a652e060a11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33875bd548d428054d81c9d2c95b96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed407fe19b1b89639d76db750e70a8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dd88a64e25502499518349152e645156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136f71ebcef9c3624aa9eae942fc1c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8653f06e604f81a71ba4e0ddc6db0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3db22ff495be2fdfbe659b9e934611159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf618f657b986af1b6b16bd2d9b071160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be262f45530eca73af15797e6cf262c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949e289bb17b57f584cb006acae8a12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110492009aa3305c6df268c9d2d51b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6695b7877783f34c59b3a96519e15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112bc1833fe72663e78815c41d518d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3f2e5da7a022bffe487e6b3a38388166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061204faff563bd458440b9cd18ed02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8da98018e46dd56ddff5aa2f7870e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cacb4b80bf80702416aa8657d1e6d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dc501e5c5b92bb3394a51083a8466170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46a22bc00b17ff8a3011116e2822f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4fc6c63aef6ae281ecc5817526dcc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c2d7973b2e50ecb746156c2e2b729173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334885760544d3027aff1d07d2acd7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986a19c538d9153755c25cc63047a19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3d95464fa2ed47ba0e92c3f1d7c69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0299bd7129691a8ad5430f7e94efa34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11032f9e47c4801d9cf75bb00456829178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ad135ba8d64b0eecdf6ffa5f6523e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d2f7c65804a072d2435d345f45a09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c5c2ec1fdb0aad94d27f98e1a9a8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6ff6e223be2127a281e39fc24e88e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2a73834c1daa52e330c1b06a28143183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724838819e5679ee55bd788f04777237184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf89d4830b9302a04f6ce832980d5fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353cb440cc2b25525e689ff928b41f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f1372f7c2f128389ae1ef36b3ebeb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67e0c98571aafe9c050f177b691e5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8d152820ae0137a70604742d29e40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777d155597fcf0bb69e1ee60f686b32190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a659b7610f7e31fb0aac08bff0ec1c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bebceff4b0824fdcceb1dc60141972192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5a355d989318e9d0e139f85595c95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b9b20eb3620a3835d3249d820a86f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be0ab129ec23b1c841787c1dfcba3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e211117d6351e25b8b3c72724fe0342196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc13375c9ddc9a642762c28bef9bac7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489e997ddbae0e7d309e42e4dc91f1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f42359e3348092ab11c4ba897bb44b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04350dfbb7789a220c80c1fa0af6ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f148ee4563c03fd33da00ead40a63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d464ed9547c749a54b2133b67003fe8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfabfd74699667c90b2af8304f6cb2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba13b38c2d902c37ad652e9fa043f42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b29dc78251d6aad2182add63a41dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952e763749c0d9ed5d155011be20be8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a5a1ad4f09720e29abac03100fcaa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55640c567d7dbf76a79b9cf91e7875208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d7a00dffb261d2faef46c5867506d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d22079afd583e8d0b2bb955b5bd64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1bf729da3ace093476439b0bd8a2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679c4f804d15b25b81d5981e55487a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb4867f534efb71768e10e57370c21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c831ac3df0d425684f19c571eb38dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b3962c165e5fcdef89c371c56440c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571452e2b276a135abd7cb3edbc20f73216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8f3199de6351358f769fc9f1f27fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d55906d8e9342b9d55b69be70960b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee68fdf496504126a41feb3aaf698a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66a5b7dc6a82ab25969829139d8830220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83552734dab385c64b0c83771a419d7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e1900781e5ef5d363a70b398fe8f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8b2c9555dc29e6cbabc8bd4d5ad6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f65f59c3c6763f8f3a6bdc2f351161224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdeac4224a7740053a3ca6bba8c1b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c3e548988e76d77717326062100ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d9b8ada7ef4a888078a33eaf2b739227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93272ff4b03120c140ae383a8fe92d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae911c1572365f77fcb53acdf92d5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ec14ffd54a0663ba575e5efc842a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f54305addc1965c06001abcd0174c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5777b05106220ebab7cb37b6fda5ec3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4584f3ed7d2164b030a29d9ec9fd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5dc65de45eef96455a8c61b7ff448234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e17c77400755e567c895d123361a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae27eeed7c5e6c7b69e24373db50c93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9af3f95b231adbc6b6af9a2e783da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d1801526733b2e7c01d4150b6cfb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f56bf0afe7dd6258824ac168d0abc1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b028f394265669fe7773d4137240c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628538a6654275d7d78509c58f40fb0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbfa0d3b769cf20f4ede37faf6023b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4302fe919a3a2601f3ac073cd3ddb41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6aa8055896bc5b4ae338ecbe62243a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f183885fed0eb41993eadcc32cd9775245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e93128c35458245a78189d805f101246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7299269228bc05a4ed9eca8e835df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfc3c2c79777f4dde4f5d9dfcbf78f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3b133bf82fb800eb0b6d7a896b453249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9007b3eaa228d0c249bfd6772660a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8741a6e5fa9980675de6be7acbceda251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681da04b64652c33d1db97caf02a8b36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19dacbd4d106e9e3792a7a22438d04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f03299d267c69bf957ee787514aa6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c71f13047198d5edd95881fbe40aa0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de63b8af9b5b1dfc42f43b9a531bac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ba1a876ac133ecb4c5f9d122ef30e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f6f47ed4cd68e3109a6da8c708dec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b5c81904907291b8c3dbd21005aaa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d364813f4dd44201da491320202170260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cffed74a09b51701572d81b3b63b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f74d6de05e3ef068892d1f3ec4baf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15a902a20289744d90cb1cd0cc6ca8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b583a62434825482ec02403e4df8d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c949c36f3f00d4158a0823cc5a77f3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e33789f808804504be79e67444296266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bdee07e79fa58268b7e16fb7372aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4fda0b82c603ba0bd0412ee087757268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46f87117e7c8578c3575a3304eb1b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f147f3bdab05dd4df45495a9dcea93270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c9c2573a325a07fc3d86c34fa8efa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdc774a0c6b5ba11c7887be14a9a81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36c4aeedb5204702a04928ee1ec52a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3b687c53fec54b4191bda74aa0497274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e531f9698d6ef1356ae53f07c75af0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62dda3c135df3e39b1c4bbec3ae9cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c5677791f5047aa187ff90c7b5754277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde3e6d37a0312a17e0e987116cfceb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5bd08a62d21e450d88d0442cbbb0e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c584f6a1fcc1d4d11e1fadd1d3fe42c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5076a8b9275d43487fb5cf315568ecb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db7d3fda07cad39db30a58bec847cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ea39d589498116dd4abe181c343e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d86117d9e880dc29ddbf26c354616284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59359db7b640cded967bc915811ed75d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3799d3a8a1412b00c2a5a1dffb223b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad99d0d4c582467c4f15c9f0dd73a58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd06efe184990ad434e9c52af77e40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073d378607ab873e8b71111aa994551289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be1f74a0519437faccda79f89e6c1d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2911e08f4b18ee6c9dc6123d275eb4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9158d2edf78787ed7c1706b2f95387292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a092c76a1b93792a648d13f00912596293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290cea876cdcc442e10bc1f89aecaf6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c4174dbf3914a67bf29f3a47b0f3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d367b7bf0c79e913cb4a7a49450a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad5247169856cdc144361c9ed3b696297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f58f22c7404fcddcb2bf95d35f058298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a2b657761815429abdb1305727fc2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8fc9e8487fe727612972a94260715300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc71c299c1df9c0a3a2291dd0fe515301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a252aa5169242f836a705f27eac027d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b4e20a9651aa1e72e94a1fcaf85a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed4da7967528caeebd4382f9cd43da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b94a9b2aa5806941fc8683e43ed617305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41afaf694fdc76861ac4415d31de59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eb36e152d1aa7efbe25aff5342477307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90803d3a294e06023ac5ab458734a9a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c192fdebfb920fe71c9b7ef96aa3cb9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f1475d11e1e042665c95a74657a56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa00d9bc6ad6aba41fabc14b906d070311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9382027474b121e90110a0bb07b6b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5ecf739f8e4db150b9e7e02cc48e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c27d7218279d2d50e4b9907182e1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365c87d6b12fb3b0d216a5d2a8e6f40315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7f9f004e1dbb5a934833dc7a6d7b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034c21391375f17e8d997ae81e88395317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52563d24baa8640645fd026f3358a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2636732bca5312b1fc88b11c5206d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff93e2fa6d603690840590d3dfe6dc4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186782bc4491c639a340353ab002d7fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a412ec00181467a66b73a8327dc0a7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b43bad6112b2694170b34964788531323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793413960e8666e8f468946f45ba1d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559ad8790c740d5ecc2bbd1f32fcd2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a79e75b1eeb7006247fd476770828f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4f0d54e286ee1ea26d437cc5856e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6cb7cda5e1c54e03108f1a69129bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfa37955a452b0329554a611e1cdd3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf53186b5b13f114d5ecd643dd8f0e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dc5f8b642c13d8d7457c815f1572c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833571957453122ec49ebceebb03fb43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b44c008569a01a4c5084e4c67c0a51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf492608a8beaf0e3846af933062842a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f08e3fe0eeaac27ddad8dfe3306ac3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bb67a6e50363474c4ac1aa5507418336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502ec5874fa8da85b1c5d60800ee4c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ba8ebadbfdfc41fc419dbd4f3e8fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11091b1d3aeb22527870abfc4a19e03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77175af04e4c716820101133948aea81340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7191e025065f75926117dc5ca074fa2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e130a4222a4a148819cc3eedad7e067342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19420159d513592799fa7e0ff85f19b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494dd3fb434ac606903eaa63cb996a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa8d7511f33490e083f0f0fc575743345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b08a1fbb9bc8874f0034c8d9fe8e31346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515406da1f70efce933b8a39f8e1d123347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2496af057ab5eae9fe500e11ef6ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31ca9e8699b9a8fc73119bc0831480349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3c28883508a6debd185d3deb69937350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b81549958c39b143155152ede56fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9968fc2c61aebc3b6bcbd6d179e12de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe682add77c5f7e2f24a9bea185d9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba6cb26209c691bdeeb72299947a16354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0629ea729955c49085008b69e4c8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dcb9bf998729b4bcd4cc24c3bb7ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2c5a866ff6d5a0e3b4c62b85210d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fcc52a996eed424f4b23c6b18dc34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af2e45379bd09a2a87d12c767be6c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cfef520accd3162bea806a0c397b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb605bfb0c901050b673f93bda491ed6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42f0ac36f88aa383cd16ec9d827883362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3ddd2fa198fa3f76714220b6a3f63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf62b3f74e1d6e8a7aed15e88f44c63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789cb7e03c0d9aa2e9e735509377455365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4a187c5e6b7bdc9d245575e66372a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d26332e41aadabd584834fd80641f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff85c806daed2d7d4e04565ba9abc1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412059e992c5398819da7407c2f5646369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84a0e197194da7cf49b180d66441d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693efc703e9d58dd76ca5cfc541c6c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf8393f13b71e6bb5306200de049eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c540e37eb276629039dc40d529f9a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af9552e9bef595ff66373153812fe8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647311b7756c5bafd19f3fe984c62ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69b2958ce79a6c7710524828d43d86376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8532774c224d3336d2c260a8ee4b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81f593f2100f9b22f16c7e3210a9da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637538b6c167b8353c568fe8debb5361379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d296cfa76169ec8bc103f5bda977b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37322e76b9e67fc768a2bc2752328a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdafa009faca28823b01b0325de49e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c4be5a4eb97c1a4b75b95b9c9b836383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da93bf309d270c22400cade27952ba9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedafc21a53b27f37dbfef665385ce8b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84162336a91d1c0a185b52226e65b1f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3fe914a4ca614f063ea9a90bcb805387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193bb32903261562585022f87e16522388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f318a0bf883b864f36e6df5b18e7407389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7095f8bfd218ac075a1700182fb8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce60151885d97610230cbca5c4eac10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936045f72e8ee73ea1b04d11549d2807392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aebd3d1f0e091f240035b1cd041002393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b8948b8ada2a4272ca5be418883c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c65a683274ea7bdc0e6b4819c0b5b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d10b840b4b3bbb20fb7405df45ee8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e89755d4cd74e327488e2794fba7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe535e722a8890082e10a83f4510de0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b661bcfcea3fe88837194df6a2afb6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4fdc5cab0a1439cf42fb70963dbdc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58840eb11408ee54062240891234b1cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f17093b3bde3176f97a6b5050e130402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30234557172ea314ad885c3e04fa5ccc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1116f16511b30f7c609288a0d8308e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1dee90cb19739e9f1a149efdeb807405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85779d6b4472bfbf39ab4cf3b50596406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb77d875d06c193230656e42ad24d1a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686022742df6d29d5b500c3f77f81a3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8331ebeb53e85cd9720970e31edbf3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e96607da384292c6e4e21ae9a3cce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8283c290089959eb79860f83dfb660411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa55fb7633578f86b63f024a0d28a45412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ec7a2cbd31f2995afe628ce9bd102413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe2fff62127438ad4ba3df7f7d5be7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912953e058982af29516237d3752ca5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9210474cfda207fdc3472a322a61535416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2accb5dc6ec9a391d67843dcc4f7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6feb8311193d68375175e73dbe6192418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa6be2427704d776570ceae4f1f75c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521414e2e19bfd6ac105b10228e635d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3b509fdd673802f5e573822384732421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a43263e096b6e5d6a70d90e5b1a681422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c3c92fecae1a1f7c15866e0183178423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e383bb733b47f6239c1845879366ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84c109e29fa28305e5b98cb3e02502425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd46543c91a0b271f2e58d11094a0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cee18b2c1da2d56c76be23ef657c3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bc235636afe40bd686e499f84ff48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba333c931ad961a0b5242e9f50cfd4a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854421aff7be45337a5d18fd6973c99430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f418a3cc78e4caafeb60cea9dc7a91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a931bfe17213c5b51f343f2f1aed6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a0a406f6587ccdf9b64b38b8e0dfe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf2fdcb2bbf821630aea9374acf091434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a6708cd1ee649c1f2ec3f5a31aa6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca1a4e08ab34dd43a6aadba801857c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6762fe022433e24556dffec18d39396437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e0b1de8bcb0645fc368fa52c524c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1633b2bbdb32d6a33f07d08b1dd7d98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0782105a17aead0bff4c2bc1a10fdac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d36ee08716984f58c7195437a99e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5cb8e711a9772b387f32f045bbf32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71ec6d22941c66a68b95887b8cf770443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f1547879cad951252fd03059c7ca4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0474df0ca236a4f8aa10d4b59b43306445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e78cd0866da84300158127e168976f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e4bc842d0b6a4f4a748583dc5f998447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1eac78b529fa30c2dfe71c30ff777448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555b13da5a3fd3ca47a13d0882cb6c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adea60f11052730b533faf844ba9ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10918fbe82a2f0814d14bc5140182f6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11293ae5933eeeb508c4d91b6cbabce4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd1ca49dabc4b67aced0abfd787c13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291996af07ca3031969094ae500f6480454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048ee475aa9b631602eee382ac79c28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54379a530633a57005b00fd35ad7f704456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a816645ccd1e15019208d5cd2c155f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6039090ea7a9179cd0abdba953ddfc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a810bf449af9937932ff5d613b14f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abc1f749e26e1540cda0382b48dafc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b75213113070b1898ea5c3763e817461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248efdc76ba6ac8298ece9517bf575b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1028934583ddd5dcd676530d54ae5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66a3a5a02aad8cf862c0979ec04525464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e0878f4df36d2501ee0016f130f3d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c4b8edf9dd76b8d12ef70366c801d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee719063197af4f58e35ce434af56ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b20036f3e8a1689e249b9b44d5bd15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3df4305cf5f325c05fee7c0d16a844469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdafa9482c6e55699d386f0acea8c3c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21903f6dd4596272ada3c00b9a5dad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8315fd78f0bfa6e64e9700f218736a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e28d762d97cc9416338f72c3e7ff0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb688a107286f95d469f17bea3cbf61e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8a90ffb7f378aab25a0d4485839ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcf58ee5da0aa05f58a5a3c379ecc8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d1e293207429f8758111613f0ad6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754ad7f01fe5cfa3b051145e7aba3c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c7d762bb4909e2185bdad1989502d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd9184379d3392e9c6e7c6b3a2b916480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba84b41da9b28a1b57fef6b7eaa966b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0f282450e16d7d3bc2fc2e066cfe1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c8677f2782f3b14e7fa15e3f0ecdc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba8e8a793e8ea98b69e5d286665199484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de113d441466ce9e3113c1830c27dfb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7367a9f9bd54b1bf4625c217e602815486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a532a99acf44472b1b108e28691591c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32568c3d1397d211a0f352f58ed691ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81f849edbbfaa1f73ff006883d4bdc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb0ebebe3717b75e6c6bb7cbc58a23490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a160c9f6b5977181f760823c3e89d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8ccd8e1d9e808f6d709c41a26b5d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29193dcbd73ea49a8be1a486fe6b84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eb3cf7e2f61e019f64c03285962cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aa862c83911cbd325e9810d748045495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab142758281a58d0d6e0edb72fcef7fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7e534bfeeefdef13696ed06593f0d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6eb902fc68ef4d91f02fa6943ddc08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484081132b0c7b3356cd8970bf87ab1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25db9d51045593735e1c51d8b79556f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e74cfd3ea060723e8b28fdd630940b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508297d873e041a4074e828eb988f4a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401359d2ca8984cc74614445569f2b74503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f728b9f7ce4b8013daf69b3c24088504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51660342fb3d655c6d120911189f0f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23a20075c9ffd0c9a4d006681e7f7b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd017021599fb72ec6e4ec7c55775a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94779a2cb2fe83ffa48923b889681a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9300905818f279ccd8beb2bde98d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cbd985f21aa04d8f31a13624c16d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43972c3b648b62a66e22925e5aee4d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d757db0fd3efe643dd9a0792fee9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc51aad7f90d0ff174808b102e9b546513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b9745ff11a8929bf6aa0c79090bd4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a61651f81a1d7867b9d87ed47e3aeb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803b45acc751a3ba77970b57053a7ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dcd6635f7977ad33de0cb88461354517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135bb3f63180e1d084c493f78141ed5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c696b934ca13dc9cd717547b46860519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c387e0ed4e0e76ea62e7ad4291250a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318a332f1bfcc92858a4a1b2828f313521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0ef6a9a7e64df176d5611042c6136522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c6c2d8c64777923b5ac009dbb9765523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41e3d480dd4dc953f59ece1dc32fa8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d10b69aa39359c5f5f40263a5b60ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c68ca6858c56d5fc8dec776901571526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629e9079f554c5765d6f950b986bdf5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac72f2005d91d056eda130feb6c75f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36a89c83ce7bcf847224e7a551b501529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f33502b699f24ad0ff2f2bba31bb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c801e7280127504cfc7e8ebc91f97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080fd65f133e0e6968b9283402911ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2fd5f48bef07d92e13225414c1f04533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b758a7c9ecfb73a261fece975bc4cd2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c0c66bfb3cbd3112641704d4cd613535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e73df25d4152d4d7f0d126d4cdd9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9512d7ea4a514f14d7af1d762d3a304537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c436351db6f90d226234449b5135d6d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4aca6003dc8300c45d8a9790067cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa6e842a6dcbcebdbeb78c220fa415540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a549e44cf6a9c15adfcce9d49674a35541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0390e0e835388372f8eeb6fcb2ceaa9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021f581e9ad864390dd00113db94814543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b087ea38f1e8d946d3b17b4561800a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07632d739ad8cc21d89106931daca3c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076917bb7a711a07c2ca335aff89f79546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee55442747462bc7ef69326f428aac5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c38728a12fd365e3147306601d3678548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59014467a81a94bbf5eed800ef926995549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63e4732c5f44e807ae9be8912e04f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79530d54dc52b44a93d653191dedac4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd76334a291f37c6943a2d3b58faf8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dcdd917317d9954a7b99e682117e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac224dc3ab66f94f418ca383063e861554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154c68cb32072efd5bb8cbdfec8b83e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fb5445da2e6c866a3a85ab58ce272556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c10d9d2991d06c87bba9677efac21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f9375797dd69b6237589210ec53b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739506b20cfa84c3dddf01a18984d723559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004e12486298466821d183695597757560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b246be5b34a47b00aa00cbcfeb0f37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df296f8c0f6ef96ad4cd42c8653f1e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422a4aba482aa8eb0a96fad0b971183563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf218a86243c4097d4a8d750359c7f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3db5161ae635eef666a0226a958ff3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24163b85753a8a992c788276d478b681566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6f3d6c82157b7fd376c6c132b0732567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ac980b29fc6c9b01a0289db8c4e0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a75a183bcc6f0e9ed8ae48a068a7d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fd0b26f6182886c4ffd8154ce7d48570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60071b6b99d7684d7fbeb3ad3d81d8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8b32a035920d02180d8c867bba683572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c050f9d909d037830e92116e9092683573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231955e27115db9523a579de90677c4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4852171ccaf47782aa5c9fccf6c8cb1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ea7fa0f10ff4a68c86324c1dd46f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b106437416aac1ba6a1e5ad6195a38d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc824a507b17dad894b8fd9279d78544578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372741ce0cf5616743defc80d4dfe582579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a10f729078be9632578898f9f339c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffaa93689f98939059b49b0871acf1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be10644ce7b7ed914c6f4a7becac97582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550cc08797ed3d7bbcc04b734919c88583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb121ee8405a30d44e80695a9c35c1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fa0f28dee6a1584c934b870697419585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578aaa78ef1807e58a64ba69ff6a12c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b54f89d89b660a650512ae30ea8e76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1ad7f87addb1ca03cf1b31448facf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40506675df42b8c0abedd02085ea2fa6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801533a29f0d9941c2747b76462baed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f8ffdfa7a1165d09addb05bce16cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0905563d9a1769b376549468b07fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e23fdb288a2f9fc80af3a2fb5a708593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27554e85cdc7f4bd40af61ea15b1391e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb87432115dff6121c6a5efe4505fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3941edcc8957d90f548cdc23dd344596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e72c8d2770055db444125ef88434fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedafd3bda9d2411a0f15ffe6392a3f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2ec4c5380ba67cf8473a60d3ff2e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42668ed25f57f0db821d88301517695600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dc9b8a1917191c912d04bd1c69522601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5e33b9dc5b6b422763d79bf688bd5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae37c9296473548bad59dd17047a06603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04255c66ca018e24531dd0e382eba846604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4279fca687f5d7de0df89974f239554605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192287ef5a1191840e4ca94e26ae9bea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa2693f16da43936e644506474a689607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f81eba773c82752451ac8b9a11b562608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f3f8a9d865ede8d12b6679838c471609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef483ecd64da12e2f1e92cb4d268ff93610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f94ee93152bf250f8b5defc805dcbd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad91a43f7b65c6f51dbfc9b1e335fc4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db07e1a414adfd5c725a186a28db6ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e23f64552cb5c8045b3635fc605e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017757a5ad54b00cb14b09d58bf09cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff14978a6439560b57762390ae922d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa0d135d57151bdd2ae095dcfcfd1e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea17837aaa152f541e1dada6cd2b66e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b5e40e2828296db5bd5e8963fc693619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76374488a3ae0203f1df6fce80f0ea25620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b2287d93b0cd99ee0ba71481cc1e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf0c89e7b9e35c30bf708926c2f0e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c03182bb58a2ee9a2c2ac34ce20840623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24fdb7179ca39562c3cbb2385912de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04addcaff23ee2d6d7c4e75b93a2e55b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e99f94f6c27d6fbadccb5cc03928c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49ab1c1def90ce41b16c05b3f13ef9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3877c2ddab6f28eea2bffa78fa47d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce7d47ea6bae86ea07798519b7b23d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c295c1e26a72d5d6dc7b074fafef79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662eec88aea4152a1c7075d1c46805fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2355d51cfbc2a1393aa40488beba1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217d6fd792a018bb4da6102ffed65a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0746e3b10be10ec9da50d7d046180634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ffa432be97dcda430424178159d90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3e88d5e92c81835a7cb6e3ed066f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1fb1f99e3e2602ae653298699def1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbc4cc9724ceddf958c58504dd6f18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af4aa78a5a7adb705b9e02c044e523639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69509335783584c3c58bc8a2a31064ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bdfa08721a85c0ef26fcc6b2aab68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eea80e6fd840e3b2e22cb8b5c78184642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182cadd4f9f6eaf6d091d19952f96ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87c5e47ed326d00737cf9d56595605644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee80241ff77a94c495a559fcbfef4ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7819c8c4cbd3b497266a876928a946646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d853b9107ecfba137c1781573a886b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2fe259095eedf23cbc30361984146648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6f054c29f151684c840b7f4fe2aab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c52678629a76e0a282a58d41c48e47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e52b05262fa7baef0a91da3c5f1d01651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c74a690b461f5a60b226e53876c48652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c65fd644db4fbea7d4cb7f7523076653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ccede17cab8bc79b9b8f60049e2d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586901655dc80f7365b8137da5e75b04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fc57e635ba133708ba903f99c5a91656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635fc1787956c46be6fa6adaf8e7634657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4981a7baa0beab9a2a3be8010f68ebd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173c293816ca701f01375f09a18592a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007abc6606a2c5c81b7c1703f981c92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693902610d8b7933050cb1378442ccd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e139d4ff55904df10edafe1a8df4f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df22811834c8fb411c1868b2e3eda4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae778366da55204300b6230836e00e5c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef13e62ae875158ae5bd8277be7a23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edecd5cda65e7bd602b375e1e71c85c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2b575f4e517aa1d51fb8e8692b211667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85b4cdffae50af5e9f74338a6e8e12668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95548996d829c2cba68267f60755f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68e1d9396c74985a0497154967b510670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cc84f4f2708361f5cc6f9d7b7a05c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a55cca72999a43bcb00d3a2bb7293672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82437edd0e27282aa4264b6e94b37a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b87792395d4db3b3b18ac937aa245674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396741637d8957d1eeb23664bb5304f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13894fa966152088fb703cb99813215676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516793d7056fdbb4bf9abbfa8d1a523677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4229b6873029021e4b9e15e0e1420f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60429ead66fc9bee79605c305a2440a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506a2f4e2070d646a33b15f2cbc3d42680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e50d9908c8d35d9f61527bf5f7add0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648baa2af538f2a0cae021a4e0972f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc305e91d347771f8e21845933e0258683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b8f90370b3fa88467606d2f980746684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c63199df0bbead47af7fe4633d1bf8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767289b525886db229f0d4249d3222b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fbf9202b0992969615cd1925444b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e4d81d62f21751c01d7116dc7c1f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a522de030c531284f25d0870a868b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef769b2fb13cc39795f16a8217e568690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04a9102c0947525e9cf213fc0769e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd422e53ec1b341fa9df11603359fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0552de705e5fd705168660f393fd76693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2b1f9ff24ce03b091a7c55151339c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc883a2bf9674a0a8ee10a97d69f8236695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dca171902691d3ab65424b11587364696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174da95faa40a87c60557ec563fb631697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839917c76644ff146a3eb29c414b9c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f428074655caad4cc83e9b47879045699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03f1a6af43ed025d7eaf83320cd7a2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0421e2dc1fad627dc5281ca9f6f23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc635c38a385353690edb9d9ce4fe63702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cdd339fae2a4910fb14c38f2a4ae4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39bf392b5d6eac4f5cc0f60f8c2358704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1d2e4d8ee9a0b8359a951b4d7cb1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb902b2c5e562bee20983c981a5cd50706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27460bf40a4626dcb4e8590bb5ba358707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fff54b0c9f5b046689e8f2e90d62c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906d3363d270611f7fe54ed3fa230b4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80493b5a2ebcea853cc4bf47b020640710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c82f414fe768521bd963aead701c36711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b41972dcbdc28e0e33705bb0c0018712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348c498b020b6b17b78205bda72f636713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e27155e0b488d37645c38755f2540714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd682f265cadd169e221345ecf4de54715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa1eadf21dedac5d5c1ea2c42edd8e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b8beac1694dd00d1004e334676902717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbc4f5217640133540c8c8d26df942718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2cf9c3520db5b990d5931b7d21fc6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217be879d1e99a918ef11fbe40b6769b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b908a18eea9314dffca07f6f49e94b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b794096cbea9b61eddf128e0b71b70722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8037cef2b689ae28d8c30f1573238723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39535a5d87a8e6c895dc278db42b05b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffce0f060e18aef9cabc1b3dfed987725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19496a16161a5f41261026c21524ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e5dc830961a94f5c478398d503b4a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065599f9739df8968fc13614dc24a1e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b0acbb752ca6ced7584cdc3917c83729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d36d83ba325348c453c83c9552e86730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560162795198b6836c189c5e439c630c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becd6be50b84acaf92ee24e7198a92f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0120b5524dd0eeda4cbb0eaccfb3941733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48750005b920b140232376e5d9a807734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669b5e3308f62fec823245a48e36109735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29837caf8ac952bbc9fc31450158076736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a081505d027a6728b2d06b93aa04835737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bd903ab5a393ce1219e759193b47c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae63f529e9f6cb096242430d6d0cc33739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce9e4745e71856abfdd223346fdb53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f887c7ccbf0d80ceab10204a164c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287fe2efafc62eff9340a1732926363742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a62377dbdfd0b705cc9ef467685b09743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4b4e3affb7211c788235f93038bed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531817ccd027e4631580a3014de2645c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d137ec64515004c8bfb3df8fb6155746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e82fe317bd081d5f9f8fd446dc743747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f93466f8a66a015b7f063a99d6c5e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c8636f94253571bf0dfbb2eccb18c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8781c5ff84aa4992c98d74184a2069750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c6515f50e66c9fd31628607200975751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8eafa7d85e5c55e92de4d1e211850752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846d324d18f996e811e1c38c5f82103753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754aa09700c30b88924a01a2c916c952754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96134d2f05781eadb56958bcdde2b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffd191a43af602e9c3470c4c795626756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaa87329c4c5e0d4fba7428b48a2f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95df1ca34a8650bcb7a16a16c2dd5d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159b7cdd266958c607e029c9cd191ba759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa15e1e8fe6095c030aa03933d424bb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fc3cdb877c98c12c7ebc49272bda4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9830f368de147ee067759d56fc18311762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace32514812d95e85b9817522eb7e4c6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07af22b8299fae37dfc74e1cd23f9c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b55e0196a04c3147b93c97c47c1e7c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029eff642a92ee62547c0c55985a12c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df8b06838cdfb6f8a298957d3d8add767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616f485a586017032a699938300ccc8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d56c3299f43275f21d770c28ea4f9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2352b6cddcbc443744d3629b79b73770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bd9edbebd620cb9d82fd0735ae624771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ceb125e4d326d2932f21f60e55942c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4943fd5a08b72bcac5772645ddaa25773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a46a4c1e73234758717280b0c6de99774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8430426a0d11c81a6b7b35e5efd36775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ded4d9b739278fc7102632c1c347b8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62a84352788caed3b95c1a77f8b9a8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988c5408c52d09d81565bd262926f9c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c115a3eed1fcbd50219fb58245c45b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829d7ebe0c3d32c72894df0e721655c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f710e42067e8f44ac9572bc95afe55781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc212a3791ddee46254546f7193558782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fb5ec3deb3fa04c3bbcce04ef8521783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2926d13c786cf6c7a0bb0a5a0b2983784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c86b16f89122eb06db1e5bd9aae94785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d892c8b116d182535d3f72e608d12d2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514c3225adad902881cabc489130deb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c04ac64ea78a9f0d06838fdb87a47788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad125e5a5d8d133b4c512f575de66c62789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040be66b827a868d7644c85c7b83d67d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc46463a14a827e1cfb294e1ad66c27791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa351d80aad70a6629b0242419ad7a58792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e304f2f3b2aea103b0944e61eea6339793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35574afd367b1b82806a1ad0b0ea4a2f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413603ec5b10c9700669db6adbd5ee1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe39a76c575de3739bac2fc6b44747796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d993d7b543ae94367fa4736172658797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959f146a157c95e5bef30500a352148798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd36e08550ac1e0111c8f8eb328f1e0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e303aee6ae1146be2ff079ae337716800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608f1549a6e1f2386ddea2b0d93c5ea801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85fc7312d06d7198d818f9bdf84705802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd485c3c8c93f43cf3a775f66099fb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de5e5841f0981dae4639ec43eb90fb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265b361d4a61f180921b4daf1e0904a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc206180d0d14b8a4f73ae4186ea7bc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30516e6fc66136973140b279c2546f3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1b8c35a407ab8eb4a7c488f51268a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f9fb9ff91454466974803856b4e9c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6a2b845882b893836bab3a7595162810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05484483eda49ff762279dabee98b21811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cd4d73dc68df500e25a0aa14b2fa6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58621fa538c3e8560b2f4fd73ff4f0c5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041be3f3564aa63763f3a195b0fb67c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38ea17fb94c2d6f921c36f3ff4de56815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9007d548b678991387526ae70e66950816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50422dc22d89566330b5583b505b9b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e373f0ced29d16fefb85367a1bdd7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ed48eb82c043bb84374beae06e632819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d45000636d40ee45a4bc2662916d7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a56f9e199e652658e5e093e0fd8d9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b941ee560b3cd4f2f3c81cecd5bc23d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a63ac572dd4851b9e05b9b3e3aecd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfa3dddb0bc3d30f46606d7f712971824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd87a390b7a6e16dddcbeb28e33470825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64868440993e931b74209caa01af3c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce5cd99fa4adb58edc39cbd2eda789827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bdce979afd16a4cfd6a09833086a2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a329e335964f2b754253d1fa4246392829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751bbfeb0375e388c3141c89bf9ebc6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ed3a73f8809bdd3431e76434a7470831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e69cb32d8c4919a5b31df9eb684835832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704e5cf2dd712e554deb7785f36922b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90fbb25f6198a3b489632ac0705aad834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52064372da2eceb9e39f65e2aec3bd74835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc004ebd949774dd5688f761df06f0e2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147812a7d4dcc5b4beda2f6438b6107837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c40865d1337e536c133454b27a9c9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e96a9b001e976b52fec57262dfd63d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a167f0fe11c69723eea504801416157840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b90c95af7f3df027eeefd34bab6f92841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31772d5a85fdd7c2b697e66279adc73e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd39fd202b566450fb245b9a2ea3a05843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622b6558de91963d2d7e05bf52fd14f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb639416328ede00d015db527fd250ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac62ca49857354bfddee06808f9d0313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4553c2b4a01c5445f1004ad3a8b3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafdce2365ef410d794c5132643bd705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435a7f33cb2e4657f72d8f3a8221d9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac39653eef32995666c73e9eb05f9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdce8e211dbe46508a4316713bcc6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be7c0e9f443888bfccdfd7513c48b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a87f0c7fe8a57e412deae33e0e7b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81263795ce6635674887c2c24cb918ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67084fb235d4e09a72d28e0196bc9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc01674cfb28b26bed57481672bc83e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215519eb292b4729669b95b439e4206d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5828c302c7ad4694345030e59a55715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fab58d32c05be37e507e1e1b0a3d7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286247f9d5cfd2aa481c5a37b03c49917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902c7c898698bea7c4f4362c830ac0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b20e675df3b565fc384da95b3e23cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2d31d864e974f52e6616bdab5507620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba1c3fe0e1f9178ee2d3283192095121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4428584cc70e908b9917c70db351b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc356359ac7726c6a0f269f8b6750e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0d2a0dfb7cf61921d0bf9135dcebd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1f55a21fc95428cd89c428b2edc8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2fe6ca3250a582b549fa71475644e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6db019d886c099fc3d0e58ee956ffd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b2d095084b97644b421e90943b60328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397fbb3ad94704574dd48c8ba93abfa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65997ff32224f5c1946e445f639ebcd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11efa43fa695f6171413b6fa460a6bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819ea9962be6f646ca808edcf4a650932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c22e949ace2febb25b7a3b4777793533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0159fe06efab475a8b1c99dad0db4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b092ef22e14b21504abed8e26e3d24c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30f95020a27db0456914f58e33489a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52e14fac8bdb183d0479b9a6a5083d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feebbbb1a78989e1dc6e0bf147b534938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0996537ac735382c9b409c29df37fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c8a5ab55856a4212ce46ff14b677e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d488b706e0b67e19b39d4cf212eb8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca5efe0c432f32529f05cc9b33780342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5d8ea0686ff6ecdb7e243f7bded5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7c73044b18d6a0cadf1d38c1a2e0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537b2eb556991328b2d55624b62edb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33a9cef630d303840ee739e6c5477446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2a73af9ad2e76f0d865052315902447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c547205bd9b74a3f6e3f3cd37d3b5be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949841caf3de0ee5826e839f74a939049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f9fbd50f4f0e869e9866f7ea9872150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63e677395b821d220b73f42215e24251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ed5fcf5d6fc65b5b73ecdde042dd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c92933ac43a88fe6f2651c04acfc4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2791e597f5940f980a4c923d59341db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50711f67f345a5c7897a70d82a48c22755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69677c0dc5397ca37ec9980c2124e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab883ae0fb3973fc6986a2524d6132457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1058429ddcfcfddf6e0840d37bd8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86a953ba59cb69c8d4b795e5f2dd8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af934c0f8789a4b9bf641e2bc3cbcd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f12bfb5876311fb5c877128e6bbdff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05781eb9681ab2d185b07d54ec3e51be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85171264a33951908662dccef051894f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c3d3aeae346a362a66eb544bb22c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b4ceb0398ce18321745ca9b0668e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643d3e1bac320a44e9478c4e02c76ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e9a4ca1122c356765f96b536f1d9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6fe258f0ccdf3c725843e1525581f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2b736548ea3d93b600d0addcfe72669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cebec5d1d48a96a6f8acc39a418d5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09606ba680f70fe18e42657c713e40a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6834b8cce7e0177ca30c34c5d338672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b93aa0118fe1b83b37a47bb197139873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b778f3fba0f131f1712f3697a9db974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcf7e93fe7121eab947ed082041b3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b6fc4447abdd4567d62aa1ca5efc676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359c458b3bcfc033febfd3f8c9efc3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637d9bde4c801f68139bf44dae433f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c23e78567486fbec3863c962d81f4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764c30aece8e14aacc8cbbecd6781b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230b5164d57d2c8c8e993318baa11c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d969a21b52aa1006bb291be7176a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceef52e81af1586bf33df2eab2ccae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e975de47c9f914ba5dfa7b67e6951184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689beccba2f3279bedabea4d4b80a4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313df4afdacc6437baeb7fbfdcfee3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108df4ef88ab4e0f7df9ae97fe5b27a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8ff129771c5a53b0df0562963eb4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f76f8baad3c0ef30c43909d3ea1c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206cc29a79eb7095db1670ffdb9757c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854121be40440842745481570bd002c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fb82296074c42d5413ee2e384207092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a634c7ce0ec598a9aa4a9b76d1429793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc749e439851a30808dec0b841771d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb8771625298620546fc02ed1a65ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af53ded23cdff94d4c7f43837e3fcfc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5422d1be2320308641782b1243801d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6aa41a1767b5a30895483b38777b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85234c3ca1409817c918da9716b9892099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636994331c0fcf10829f1e047689bba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f47b4efc5e3c940a705b839df50e9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ac59ef2d9b54c7f89a40fae363206102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be10d8d0d356e11be162256edcf8164103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd93d4fae413ba55a504b7d6981c4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9592c00e0874172be0d0b8233842134105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bef93abcba5f704e07734ab944a3c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ef4fd5159c3d7b05ad70e2d508cce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c17a9075d8c4deb89298e8b463e390108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aff146ddc48adad55d45701ccdcad2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bac6f1510918e0916c2f1f1de99c39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7414670fe78ea00027c0565851d8bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb248105352967022654d76c67063ed0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172581a8a9017c7f3395624931a3bd8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f9d9299bdc04b725dc883fc744685114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab211a1fb0a3bf49eb726ace529f71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5657488d66d01de6f07f97b48283a7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0b9308ffaad7c2e818abce53e9c01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc757a85f42f147256be4a98c3e6727b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e9aa0fa264997c76aaee0c460a474119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9389e487d1b498bf0b88a35984e008120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dff53cbff9878a91e344fcbb622b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154173baa9b1480373f605ed91eefb07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fba5a674aad6c598e54dc66f73422123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97c720e14ff86b00e982620078a1d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00d69318fa3ddfe20b340772059e13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f95e9b5a40ec3055866c4a9c70ec2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da43bd29d9c4a38ff3a84c575337cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dcb33dde532232304d72ecb3aa454128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd782080e47ca70042931832e11486129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7eed8b2b509d620a35427ebfb1277130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ecf49149e8a5087b04530b93bd0fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b3a9261c00e7fdbbff970b234ade9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e709e416d8720322fe7e59400c41cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a92fb8e4ffb8cb26b3ad151b85ec5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e2b42b1bf053449f687a796b100aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14c662c3f81385648090e75772e180136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc9f566b43e01ce90dccf4084fceb9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bebabb9f0bd4cb648abd39f85b6861138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fd7a85052a5ba09576edded5c1d61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7863c4982c55cd9ed56335a3c7edc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ecd30751be359c12d2b3cc0925272141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9786806579e84779d575c5231c9e44142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcd787843cf354313bcae6a2f9421c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5506bae9e95eaa1068d533909bcebf0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad89e9f8d609e4962e63330ec5d9c13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7db99f36833246a0e56be33503053e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84afb5f3ab2d5994133882c81068216147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3864b7d1cfc0b6388228a4df76c6e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d667310ca34c58bbe17dec27895474149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50f3a676e7786baf470dd7ec609a5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090939d8a82a6b186d96c20bce1c79f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c38efe87e334527510ea27dd8eeb51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf31b4a4470e8c19145b9161fae9cfe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29ca8e88104def8c431681d7e22495154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db68805dd3330876028f5855aebfeaa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9af7d1d58195dbbc881f4a9efb06f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09e86f20a6a8458bd25dd479278ea8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61bd34efdc233eb56dc90b9404dac7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bca2108601629831d13deeff1cad00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f920a23dab32d3a214a4c59628d6db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab099bd56e9a8a09d1cd87f68bd1d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e210a27ca0457765349739d318cef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b83eae2c44fe0cce6cbddd1ab5a417163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307d62990432f5c909594db66af763f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5c2dd2eff1dd504f512a03073d34f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebaa9b6d7ba708ffa733681a677d68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35025de5d704929718f3ba870154313167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aedd67ad339d1bd9aa29ef50581f7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a21d25ef48a8937b1c1fb68b0abb4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb9c2fe157052a0048cc5c56a1b741170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d235aff60fac1ad622e8bfdd7e605171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7c7bdcb03531bdfcf61bd28fac9f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b55aa396b7c49c99bb9b05cd0f3315173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ed5cc0f5eb963e4253c48a1753ab4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc5e6e66d986fd08272e1db5113e5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea060ecf643a88366e5842ecc47fa59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87fcd18de55c107788b090703367d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add383f2c85c35e11800db4a728d928f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9ec74641c2418c3b654ee753b04bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559c1aa18b7cc8ec50711737c5ddd36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40062cdd9c7f1a36514bbdc06166169c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54ac47901d67bf27cd649a0ee9a67b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16fb42c97a7625dce8d371d7061765183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f1ebb938556d649dc8a0cc8706c29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371872bdd453dda50dacf7405608ef1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470ff2194c504294dc004692525d094186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2231756bdbe7d3100d4e88ceb1a11a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a4be7ff903abf2984730da945e6e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26dc02bc3e4ba1cb559b99feadf1c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e349379ba7b9efdc0de4d36ada264190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf71179b66f3f6bc23d14d7c8e0db9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6deebd84d7b9738c9bfff982ec8294192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f67e5e7fc0e4607962f9b01c3e6945193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a61160b6d7136950263daafcf27ac4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272764daa0a95a4230ee76fd4ce9a52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c95e182386350a44b3be754bc4ec66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fe8b210c63e4f024a814eef3619ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d2c488bd99d498faa03b68cd1347e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9c22e882b539064fcd38232e2ca39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4766a1725a95953ebd98e23f5240a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb55aedb2cbea81c262548d912bbe6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f9ac846da8524b23dbd0e46a0c969202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba13c438b52edbc62a44da301c89de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd16d8d7de338e2efce06c544e8d01a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec21e35771d35ba6c1b9413932eae4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af7bce48c3086bc44e7964a5fc0f73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc73765670c87d2b0e9ef71886a72b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf991ad64a723d3eb479ad837664df5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed726f46d416fb13f8d75df267862adf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395efbd4881f969e5a113597016881fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24c20a52e547e424543f6fa42e64f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c380dc79e105719495b4a1d23425b12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad75b852d02c2ff7e799455b7a54364213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8b01862a0882d9212cd6c1a50be5f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c896858c9398e72a4eecc62b0054f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c3fb4187e2ecba874a4ad92ffe917216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9c96f1ea62bad27d0d60be41770e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e9ffa9b267bd52c587f74d8327471218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969407e1393b854770b47efbe31886e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a7dbfe8893c954c3765a85ad2f83f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452273fb3be2525e6b61c53ab454adc9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f5e3e6b561d0b2af7c5507825b700222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb09a8dc54c2be81e12cd512c37935223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb75970660f2505eede949330a98833224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e0a34eef1738d033eaa07806f56fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81785ff93cecb514040b17945a8e51d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707da66d0efa4d48ba1a11f5b9c7c33f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f4a077ef44692ad3908804e1383ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068fc52cf9a7acced678998b833727b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eec58df3cb6f681f4fbf0b4bf85a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c869017a498e2a44c5ddb42d3462ee6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc252e608c8e50600e7d3f1a0c2bb15c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aa1bc8fc3f1e908419f188d584907233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca834e0a6bdd4dd542ad317f6b28558234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0189ebc678a9074dcadcd33aaddfe7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3087d97bf32fc5f0b45b03fd1dc42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cafc175a874beb6607c0df822a7e35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9faf23f76b0df386e9ee326d006a96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6bdf1402fb22d6762f8a1c3b6d8ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc79df06b1dca8e8c72dae915ff4a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4c527f369cc94325275ce8f05915f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36340a736592e0f035208d359f30a65f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79973476b09e18adf2a2f71285c762c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e2e1e16a5c8f84441228b51002d03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eba4ae038fcd5e4b7d4074b2c5633b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d555473005d577e361481277505dcc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860352ae589014eb46449a756eb0a08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716e178660e1700e61f470d3c7e5b21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fd9801a0304d07d001bdd7a33b4ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d886ad80c09aa2b8e5a0ab254e117250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165edfe67cc05add48e53a19a862fb2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd2db918fa0120e5e02ce4916cb005252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135f6ce0cf50acc147b076d31e6a86a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83baf70c8fd0e0fdc34c445024f163a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcac71de73cae5a65ca8c7e7d4f940b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991ff302d9c5709f84102a444c12abd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15796568929a5499b899aacff5cfa2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7e2e49325cbc03a4295917e992110258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c94124bb81af5edce2eec0818e6c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec4c9353ad3123ac1ae926a3efd078260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f76f3c279d434e1bed1716751544e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abdbe7f2e477a6fa4e3eebda85cb38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f70228bd0c71cf02c911eabfbc90af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d70471f24a4a3b2fa1d112f480a60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad85cc4507fcc7d74cf9a5a9edad51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569583247cc2da71fadbb6eca4b113a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c97a4f4ed179cd772c3267963450c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115407307d5fdf600e0580d349ddcf98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe63d7c7ba49b5ededcf6339d9a8a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec5f33e392b83fba43bae4299eb0a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f3262dfefd8d97187518a8d52d1fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05b2eaad2b416303cfe86d839a2ea4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d67e06929d50063712918ce0b27c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce15eff6c64f97f4c92ec1022b6d6b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1d2f33836b9cd10fd6a859a2b0c27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15ceec15464d8096171e819aa39d18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d756974d3f23b51ef50e0a9fe149940277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e492e7f2c7e7df3ae0187070462b3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390680f3493f4cd6d4fb09a7479e783279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea6e07e6a813a534e0d1cc72f7892d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50777455592327d7bb9b755ce26e314d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374f19b630f193f145f0fb52d0d04a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d043427d688f8e11e13e5a097b15de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c217f4009281bd83274cf3932dc2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf8d71421bdcacef6a0ed092f319f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933be371ab140ad922fde9ff4ab626f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3f2b45713eacc57f8169789b4dad0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359a8878017eafc21540425dbca46db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b000c33dc4a50772223163a2cdc90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bfaad215eb29ec8da8d23cabcb177290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc024c6b256e370448a9c03bb8f99d75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f585eaeef000d220b5cd50fb031a0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d92d41ffc99c6b0bff7a205efca85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c47c9987dca2f08a8364e22193980294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c846d030de3948ab15cfbc687af75ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2664971a6f6d23ce9f0c6b153a4a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9614dd2bb870a5896fea499c9014008297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400063fac98f58a22a473a724e26751c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19716fad5a35947b3af7787ad4063b7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576efa52a18d603764f784c1bc74ca2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4f43c17088538904648bc8775887f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e6c9946bf63d3bd1510902dfac826302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7da863ef793c6f194dd87b78f02970303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9364f818270b53e527d2797de527e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf994050fbc4900b0246ee819897db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c939c684d6706f73ace4f33dd4dc9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae28d961ad9c4dd9ad55b9bce95c694307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe138fea4d5ace12f280bc25ca39235308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c0b47bb2b8ab68c71653188f7e984309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc224bfc36afad0a41ec436b54348d89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345856c196221d8ed52ddf0d467590c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4727d71df23ac1245e411b49524e8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c446c25f5ec987e0a4b7e9bba4154313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df771d42c9acdf33c148d36737b53e0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609596d5181f7f4fd31598177afa973315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f239a3236941c31470562ffa57fee13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d81325e533265f5f67212b4601609f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dbe186a0b75c780e359d4d2e34c3f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de1bc8f9a93e3fd40c16524593d776319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab3e95dd8bbaa7891d7cd20bce0d5a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55869e7b8922e0c1a5c054493bcc730321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfbb427011b2988e748be6409a7269322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f56019cc3df347c3f27b239f8953fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20241d37f475d943b12fa9d23f218b7d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e335b88b08217829c600fc112d71f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6da8146f9d6d6e55464a16562b0f10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acf51e9a154272890a3feaed128534327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3df9c21e06441c586bec91df649c64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae0d80ecb84cf708690d014fd3a6e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1367561749dafd803147764e70118c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d232bb6109eafb493a229b219ba072331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6100832d062bae0ddb4e9b46813bfa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e304c144cedd5b3e62533ed99f52ff9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190077181519602ae5c9577e3bebee8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff800e7bdd73b7152b9e0fe9f5f59f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6c733eebae3a03ebaf1d5e11236a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c952b5a6fe6686224302a5e9ba258a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a90c0c2bd016dca1460d050175082338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c0df0f67c89cf883f3c9670f83684339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386271cfded7253becdd61cfbc2f2a16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c059e1e78676b0eb5b3fdadb63fb31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3016a16d790ec431d3ededaf4f7a4d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d29d3743e8cf87838c227ab1f1d02343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cac0061966709a1d6baf265753009d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c89d397b9f82be8120f6641f6bcafb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaf9bd6b7344f5186f6be6ea983fcf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ca6c81bc734533cd821f989e07b0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf9847c072dff4049396e27021ad49348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c7573168a8880e83c8249b9b0cda2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eded0501c8a90838df25ce98e6f26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b916e25089d2d14560ccd449962bd35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fce62d14a82cd4db17e9392406119d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d171eed357043d9667be02e519f647b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dd749bc9397c3c342c26e6edde3ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f83e884220e22313f1fe85d802c4c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a60b12d858f0ea17802da6813430e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac909dc5fa7ef52dcd6e1c3342f4bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757deace131ef0c3bcc9809bb3e8f17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7351047c6441b4bac5c1c1912835ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5adc6b0d53b20b98eb4f63ddcf9bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed8c90ab1f2677854ef5444f5b5ab4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dae4140e9bf61689a0b7c9ff5494a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453574287ef8be590c91033d9b42675e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859196f0163f73972a6a9b6d5ee150d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb61e09e470a4e0789dc272d65ebdb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0540c1548a180ef250d070fc982bd2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda3b7bf4c15e9f8bc02ff158db7d00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6a2f01a25dbfbfdaae44330a2f30c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a29e5b755ea20355c703eae3416f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac03977f359f4030cb4b8f2966e4ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471a9c7d0f557506858e96e60235d37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37286d3c6293a7e1195f5ed17a01725372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa88110d9ffba951f856307c4274ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dc1a12dc3dfbd8bdb1ba8350b28b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189751563435dbbe2690f5a4d90ecfb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b943cdb4b7854861ed905aa52bd9e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca633e8dd313b551330202d83b66d903377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdb9e465b2038f699f9d4123998f6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74e8aacd9dea394ad2a5de700c048b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468883833f6e87ddfb56026842519d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682da514779760d5da52df957a0a04d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a40dd4d8acd46c7679692f1a4dd75e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea7a90dfb8086f9cd16a1b5e3b794d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a58094d20640501c3d3044552519c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7f02687f4d40a2f9446af977d7300385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99b67fa7cd5c4dd767bd1a47818731386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268461e688b9268baa53aa2663f5c5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27387fb94b922d90708cd7f170dd3d0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba1bcd01b7ec7de7f8e2c0455ab337389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416872d610ca0a38640fc1ab8e877bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759551df10994d33f43977fd254d5220391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f463f5e0cf83c62a9649f962f2542e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662918c63a9cfd6dc3215d10bd893791393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8178e5e2e00e663600bcdd0d9f39e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb891fd716d923fce3d676eeeae333395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dc173e40e5bbe45e7f36543fb45a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fb033a00f10a7119be24ffe321f83397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2cbcac3d004fc68f82c2b9b5a4449398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cf313a11ef96b1f015f64ed9a4bf8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12354258cea46ccfbe6314046749a1eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b898cddade957a0e531bc047f8409401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beea58e97cf137e6897b197a151cab3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c433924f9b911e563d980cdac3ed0cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23abddf40a99a17835e8a9b0d24590404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ad67d270551909510f78223b9de7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe1fc5f750ec8c6d5d948c0347f2d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0c82d449e9f91d106956219777752407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cea2f38e3af0ebb7b89e537b63d56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332cd888c4ecff771682f21d8f27d64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429ea196a084924ff678d8c5cde73da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629e62e59795ff4a3dfb618ab3f9e86411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556c699d9ed915017ba7b48edceb502412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e24148e8e8907e51e5a9e828d3d8d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70042445ec1eac4e1629e9f1f063a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950438f78c52f28dae2c3bf064b4eed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090a8573b1d032a81ea21539e9ba7d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3c0fd26eb717153054bfdbbf81c6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ed13e8a0322ab6ed0b9279a2179d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c4bd9edfb04d3e4307a925a19169f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9ea313610687595369a737b33cff6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d886cf60e68733891b4b0a12d691acb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfadb9b347d05cb933ee00c4aca0567422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47162e55d0462c80f0ae4155f31edee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b03d1df225c139d0417d41edf85909424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ff9c4cca8f46c7adce0e909169a68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659871fc53942ba13c492d1ef34d6e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b0af51ecf43a40c5271342349743d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66798a38fbe115a34a72ef84a43cda7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127327ac4ceb1aefe8f88a7668f66c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294a4a13f77d024fdd24153df18a482430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605287b4e96324638f3d6a4c16be74c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c843d8e20d99d7472105ab57eefa79a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3ca103a758a621bc5d0f62b9e199e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedf5284ac69be8b76694132dacf888434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90bf4cac351aa8c368bfb0ce50b4b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63799128eaec585e31526800c45369436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a4b65b4bab6647792f1008e47ddf8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd04f52960293d4ee7f7c38350daed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd72424896ac0a12ddf3ede1dca668439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea172dfc0121a46bd7afc9cb77f4e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9d691616f70488cb45aeaa872931b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955545b9684fd458a2de347d537ef7d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc58d6282d4303b02ee5c5664f6f68d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bba217fa7c98545f815b44a256c39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8db76c3015e089aae77bffe75f798445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c755bebb7a496e94bd713934c9984af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fda4bc0cd2b2970aac3dde35a9fb43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb7e4a6c7eab24bfa5dbd694a456a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14892f39352bd807e7319dc9462b600449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba171ce9de63a56dbd96b3f93f4cb4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db323bb41d9cedd161b1e581ad35990451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c510daa56df621b0812f217cef401452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1a1ea8288093c530a0a0dd770c698453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6831f4e06fe3cda7046bc737257945454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e3d6237112d41f131b60393ae516f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9384bc2239245ff6796e8c50a623277456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e5e2c7222064d0d22b5df8992f417457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4be773aedcac40e828e797cf3af70458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5958944f94b1f1bcd5215deb2513f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943a7fd8817350b06ebbbd9490b9c32460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5aea1bb4c498e178bdcbd5cac7ecf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a0f55914f21f505c29b696e9797c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bd3920d483f3965921df12b555b9d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3152a788fab36443d5d135a51b1e8a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc05fdddf9c76c287c71f82d5c4e1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a2262064e223fcefeaac0a2280bcc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e49b7fe13d21a91e4f5c8fe0948d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b930d76b5a75a4337d359d0506c47e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04a9c6102f395c7031f3008a26e99a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327cbf126c50203b121bffdc00b24bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de2b407c1029b54dfcfbf918792795471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1a1e45ef33d2e4c0e0c31df5ac064472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca15793eca099c1e07212c057fc716473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a18b6c379e08b2492ab7b0aa82976474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78e8fa21efa8a156b97d814ed8ed43475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89836befc30da3a3640c286dea7730af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea680292c232f9ad948ae6da3aab27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3366b659b1e23587275553a999db9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9bc94716917e74bc434f669e22e4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0ca941f2801c38aeed1962ba3cd2f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d7ef70908d1dd05d9f74a55ed5e9c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcba35f378c3cf6011e544ff0114b41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e293894e09c29178a142b64dbda6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04fac4d394b525444ba68d297076a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634d3207715b7cc8156c89695b4d3aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edf98a7977764b0ca5895241a775a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc83ccf79254a959818beda641811d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0090b0375c3859c4723b6c2a3202c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176970ab9e559dc88506ff6e961fd8eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbd9bd92a0d52f4a05dd6836a356c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79934d4db62d176c70928c545d0eeb4e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b7a4521713d828116ff8143ecf513492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a92f2ddd52e281a9f4b72cf9adaee4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fcfff2bf51d286fa2601a8ab5acb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83700948ddb7d91e269aae878ce8ca1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5498c29418dd98801fa1a6741450b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354999a6a547bfeb71dc8bef5c10e50d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf561072f558b307765c2255ea0751498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdfa6c6d8fe0de0b200e7cbc242008499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027f58f58f76b504d411dd2277c733c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822adb70e2977a4515880a144438d1f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47d7430f0b25a06be9424989d30209502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ee77e2b274a2a691a5204a1051c34503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d67cef302737bfad860cbee29fc64b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca885f5d4c1270f0e274bea3578a63505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19536450d80f012626e7eb2fa0b2e44e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244c0812b070e50d393885fad7422e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa52ab5eaf0a14821fe8a3d4b3db55508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98133306aa4c44d2e18d8bf2baaec81c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37436d1a230f72841bf5d9303ebeb7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b263cfad1625791eb5451ee83f6e248511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975432610efe77f6b64aaecb0f55c4e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668756465ae760e4aa736d9f29b6ccb0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca10bd4be7299dee52254ef3f2c671514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab4633787d6c657f1061ec7c8a8ac0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb812abdaccd33f7293e06e5433aad7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40ed4e40275730bfa6ece8fc2f60eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf0f2c69c0842904734cef8cdaaab3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1257c4cb97d2dff8e51fd235b7130519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b617d491f24c952e3e1c1579f9783520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da2b4cc7c4fa0f8142f5596d47c780521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a79d0d7adf2a4ac6a7c3c898301c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ede520a635abde78b4658bb17118c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af306b215d39ace03b5f0cdb051799a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e934af5c566337617c8152b0ab1bfd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fb0f42978befe8c9745bfd59d6e8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1aa8ac9e3be4184b54af28a60debef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcabc2b922cae923e5fd553034e70a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a551e91b0581c7022b4d2a16745b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49420ac915b8ffac6ddd2e27c9ccda530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacad80adbba4b517fb86292acf0c07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581eac9e649641f0abea1aaa806eb783532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5562d1e808283fd45f9ee4c767d9610533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7c9b51e75c3f5e7f27dc175337090534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644c9de4e1170702ade0d5976ac02c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64baa6f3f961b32d25c948fec72dcbc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ae68faa0d6c5a400d957ca4f5f1cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb34e400752906f7473d1216a9c13f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c128dfb64cb584a3cb59c9d069ff9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0522719aabf312efc1d2318ec59a57540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b786cbc2e92789b3cc49895278662541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e0329349a3fe298fff88046f4d8bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b0233cc37bda40bd86b0cfd4fb8ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd4c81505488e13b4fea1708186dd5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282353af82aa58bc070ede4e3e52ac7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eafbb844040de859c6fa644be72cdf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162ae922505581e78a5b41bafa1cd48547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961b3785f72fa4f03304f80ceb7399c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080db9d0cabacc80e57d2c29c19b9ffe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16799476636f372b6df27f9ff9cff0b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5ffbee1c21e89b76dd9970775f5d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a16839032e5aee1638a406300fb4ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f067b68ca94bfdf39a340d4b6fa0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2624a80736733f6e1fccb68b4ba16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54f45154c47597cdc9d81849cd4c17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af154275e1de90a2f1cad2d3e57691dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34003a4923df2502c2072380ed0afff6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada08ce17b93f856e3fdc3a1465bb2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d49441d16f4182a92f91a1c3b5451b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2a128aeb8057b82595acc2d4a905d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883e247b7b57dce813d3d7a95087ae9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9ab42c537189bc4f2a429206c64f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bece306fe1dfea8423aa39e0b67c1a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186d1768ef874955f5c786202be9a0a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75098d1be9b87afb29009265590235565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041f17ecd94d98fdce86625541e59d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a2ad69c8fa5fd86a5d24c442daba9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28937ac84a0a3fa3b2da64bcd182ea25568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f968300493ef4944a1cee6a9ab621569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263719533b6faa7664699ae2c915aafe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828685aaad0198bb1e7998abb514ed1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ee8db8352a841f51fc00d702901ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0e64c3a6a9c2826a7adb40753f921573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08108c0271219d78a9446ff8b4c78c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a39c61e1a9b619010fa5696b1bcf78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf6c553f055a180b5fb746de1e1c10576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1fc32f04c927016d0616af9ac1d0e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafcd1b20e795fa6e25e9d38d3b4c71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d883b77fcb5f5d25d1d222aa787305579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517320b05fe3c265903b37833fd5349580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37b5efa68ac38621873c7d304b2add581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ced68607fa52c4163aacec4243594582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563d3075bbff3fbaa2fe68b9c962909583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb7ed2d17cb17a81289f6bb425b397584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a9f73e3395b0468d00809c8a7b99e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbe0b65dc1128d8bfadea8e869ccb6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69c7a9410fa702cbbe031fcfb8269b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cada5b8bfaa6c54cc55d5ca6f388f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847efff5b863ebe89ab1396c869f34e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01f0a7d0d54a87cf1b336876bd3f89590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677273890b90ad3a7f21b98fccaf2e39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c57a846b3a4869a9f4be5a21e0b3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5c86bacbf982bf383cc411fc8597b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c9aa7833d1640485a09f7bacbd5fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d94d7a55bb76c78ed8931c4934d86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc004b89955d73e60c257ee1c86127c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83d0c3c3127a67b94fe8a4de2a2523597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594e78e988d48288af78c9472b25692598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380df74b687b74267a791a1ee5e4d532599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b34bc1cd1075b1d5ca1c2322b84ccf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c97519774d3f3480a32e93947a90b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c680ae6386ad4f468be0a930766a6f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005addc38c8d95cfe74c4e67be70539b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a4ea2a3952a4682f8fcdccc9e5a8b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40686bdbc2c46d9bfe2450d081dc573f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6bb05f12ee54d48d024e2719b95b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8f02e6fd8885ebe8d44acb79f4850607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b0674ef16af3c8eea3ac91288bce0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f492778e11d70082debb37711a52816609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c8cd78303515a4de0c8da88b1163a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece9f580901642cb97e2f12f71dc0af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73481994592ca7b96474b7231e3070f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b2573ea617174e04b7dbe6d5538a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1eb5b58c12291f3c0678e78606555614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ab7070122d3f1c2a17dd272d8bc9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b299f66c92f067bc588b1fdb7b64f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae353dee46eb9c20397bace0d39a067617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe1826a2b2cf3ea3d1d051eee29d8f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f89378192c2129c04317140a2b548619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a50a231633add50d7d88871a9b856620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580547fb5d6baa76c06c7bc5b478ca8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc0310f0a6ef711864603113e44c10622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff010a74e7cdfe3787e7b0b78824cd8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2743ce20f83029fa963de109a442fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fd3484654c7f74f05ed4c20ae7641625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e73bcd7d52bc4c78fccdfb656c0bdc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec24269ea31f973c7e780f142601192627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185e5b1725b24633f5a77d02dd1d44a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fb263461e670a96d42df4dd7748af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39084e64b2acc9db768aa9a47e0205630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09125632ed88d543aae5cdf4b24393a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c99ee5d0bf98a5e421626ecac27dd6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242dad556f085779617c40de03e2caa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bbcd719b7a3568a7d233be7e6dc45634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323260e9489d4d7d96aa6e7fdfba03c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a38061b58630584fcf3b36e10c4e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a68f59eac5af125104bee1506e6254637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a40968deecfbc548af9c525f08d1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be196224d93c88c11b150707120be8b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41632ef1bc86d05b7ef0d0e06d0531640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b69b04619a393ec7a480f3f822ccb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822f81bff6d9cfe18269e3e49472df2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c05cea6bda55d9bbd582a18105a0bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858cce2cd7fd559d11dc6594fc20d03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be90c858f72fc4b15c1ae7b6b766737645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbded1c7ee5e7d0db289f6e4671c286646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657d8dc04ab089c78ebc624148405e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6ab4ac6a6b095eb257323e73a3a8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342867fd014e8eeabd2320efb5b8549649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa8ad9a91952949fd18fd6b2dd3230650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33414b604a5af69b01972d6ed098d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954ec78d5e241af7dc24ff64830e87b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed54110d73201ae251796f34a7c5ecd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8606676513dda5049edecbf8fc9238654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f370fa28f2f1def3d1ef0dd0d47436655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ded3082d5d818ec2446b7312ea647656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49bc89a377eafea6d2383cfafdbaf6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd23b0c0dbeb4433dfa0ee46ac66218658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f437d1b56940adfe328913bdef25d31659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111b22ff8a36826e3622e9936ba9e8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea97addac70120a1e59b6ad8005db9d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b79f43192741e33d5ebc115af6a59662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc60d07db9806b26434c4564d0eb4b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58fcb85520f97d833541e5947245ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfbf166bc605856ea0fb2225217b1c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5520ce3a5d3a8ec7f0cf629bcb9de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425a5c6c19dabd66ba978575528bd6e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad70c9aa4867fc3324189057bf44986668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa32d97fc473c028b7f1234d27bb700669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a434d5155ac6a41e1d71a23101664b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f8c8a2cd468734648e5a6f54547bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077ca186bb43aae29ef1df12be1ee78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac16f0685ae58a219d206741170a85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93dfd3633dadf138ee18948ab6e492674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a8e5de341bbdb1b25a422cd0873a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdb6d0b50e0cb097b7cf74505508ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a200d226f4defa2090bb2a20d0696677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f602bca38ffe6eee5f68b491a43cb6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb49399ef927f2978ca8e93d9e7a14f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05b17a123d75c5f6db151123c81dc3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229211580a30cd8f7d7f11e9a760514e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178104944a43992f2f57e7725653122682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b727a498578fff92ab386b7547019a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561420aac138eea267164f62cf07d15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5f795f229ebe2bd9b2690b09dcadf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0543f75cd518ad0b7679563dde171686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a6d8b8454b4137209552c9885551b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d3abeee417f3fb3b2807aba3ea36e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1cea470103ed7baca985da08b805f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c412cb9d45c25d7343b1b7e802fa5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffc24f8313cff8b04a4dc37c90eec4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0af788d4321fd8887b05300fde7af5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a494f45c7345a251e148499dde21ba3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4440f2d54df03468f04ef65f0971e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828216b4cdb7ad335027ce0658874912695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d11f531a67d0433e8f95814b48191696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182a8625823c897baffd32fdab8970f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5b404b24677541eee404021e520f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831192f3e36caddfac6c78689355be16699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7107d1c63d472162c7de3042f43bce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71803c0aec55d4c6699b8525033f39701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb78a62c2dedeaf82ae77585c30102702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd982d1b04844f1eb7ea445e22bdebcf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2febd0d4afba126fe189646d21fc6d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded769a87606ca580dbfbbd03ed132a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df79f26a15269b37d93f60b76872565706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3c8f360ba2e2ddf4639d78c958c39707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecd866caa2cd7711412da88ab59a28708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75965efa76c24c45865c7664bab969709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91284993ad1ec19161c5a4b2131bb44e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc3b5aaca92f231ad89937af81d0cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa86c566c4db95567a55cd83d1623c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c45452c0321e6afb37fce69508043713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c725eb4a3be712b3a74b910824280714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243ac4548ecb1e5d9e1789ebee4fa19715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302511dc5c3ef167c01fbf6001fb6df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417222f7db6269d502c03d647a6b78d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac88e1a9055c5fc8cfd288e2bf27805718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0deb5c3b27582d3e8b0df62147f7c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f7f69f770413bec3ca4c8eb233420720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd712af04acfb29f05abc154c7b523721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088d58ec0e9df611da120a881cb39e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebee43e85d296c6e5aa1689a79bd75f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e2303f1e3b989b6a42e8115805ee4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2ede503bdd32c7ea88b887d128e2f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99ec9c158e1de2d7ff77d1eadaac23726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cfe93e90c1fcd49d85ccaec6683a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b1a0692e8d3ed59a94bdba466037d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1024bdbd9cf559a99ed39f7054b8c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f3cb6680d53376f097a7118aee289730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b365f545c9166c35ed2a7985931057731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6d8bb5a53191625deda6f8aefdcbb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3b82958a5bf81c18c12fbd5462576733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec54eb415c253f81c8291c3c124974f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4cfb8658e5fa9d711f384059022ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49be97aab110a23896a5d46641c6dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adc05cf543192b193b7c7fd65dfa14737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56637399e78329f150961f9a35cec878738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98b12a29ea18f02bd3a51ee9a6308d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef42362150337f569f5519aee77312740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725640547ec0fff4ee08e279d7f5dd7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98230cb39875655cac397559a020bc9b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b65010aea9668c3529f1aacb90143a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7972ebd7db22f993fdeaeafc746e6a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d6e18db4393db8389461bc0e9b078745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2538294aae879459051b7ffba48cf4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3054bed4f6a8f2845dcbd235cfc820747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90545048549851b0d278a9ec248682748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa524291c95e64aa5be6c391bf7925f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe1a4542c03aa31527da5fe07c6ac3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031be7168b78736fa892b1e9ba37e45e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d97384bdea5b9d132ebd3ec9a551e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c1baebd13e44425b0160bb727ab7f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec893315806eab4ba34a482f9ebf70e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed50b87e4c406c8da2b72860b34ae0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474b3aebb68db7b5ffd32a8fbeaee0c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bef123e1d85bae063fc4b40eb1aae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc830196d259dd426b4c2f5153514a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61401bad10c9e7eeb9d333f741d07a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b33edf1e26ff8b9a59e375cd022d0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76aaeb727657d3a1eaf51d68cc1229d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ab14209a78a53fa38d09d580e5720762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d929e14a51a6fdfb013e32ca50400763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7212a1f9fc0d7d8f65971b6db1f95d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00778dc5d619381f15e0426d1af09e43765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f43981e0d96cd047a53c666ff662e1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4083e990aace891cf089664cf2210767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>