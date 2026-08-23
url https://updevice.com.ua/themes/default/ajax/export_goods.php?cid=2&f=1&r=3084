--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e80383fe0d2cbffa22e51db4420f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b18b600c52beadbcb7ac3de9802ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45701ff72a6f3d3602e293f876c3273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec1bb676ae7e777fa2003223f259db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11901be0c98748fbc4279c28b8967065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36959818ff68ed2126d86b8aa4525c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccff815f13d029e267c62bd0fbf97237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620a2055895e97cb1794525030a92688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e064795d76c5b72040ce82e42a75899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2903f40a5e0ea6cf5b5cab3c19b296910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30666f860d76fb6b273e13b653e6e5b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870eb3919c7cde4eaca374dd86ea1fdd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f234269d159733d75b19ab47335ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9208240da1e934ca38fe5416eec54a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fefa997382eee03ff31431d7afcad715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4e4032fe112ef835dac0eb18f69ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51944bf1fe3cb3ffdf72a41241375a4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc57daf98e6359b366b8e1c31d1605918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4eea553865f167034a6611e08209519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c40271a0edbb7e42a62cccf77cbf6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f1f0aba73c09b0503ccd6c1cdae8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52414b5e8f6327a9120f32d1cbf71e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1a3e8fd4c2733ab19cdb454396c8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78eee7e6900b5a2194e8d713dc067ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c0b2d01db940f1a4a6ee9c5bf943725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ef47a373c54ad180e84efdd5f402f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7726dc34914135c6c22360945050ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b8840ea449f55e3e74b907092c68f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb568f8a8b224b73cbc8c6edb30ce0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43399dfe766e65b6e4d82c185c93b42730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267e514f3ff3594e5310d1d42b6607631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac5f3ca2f22b6c8f819ce83cf3f8a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf058fbb9ca7b23ff9a4ee07435bd9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423e66c820cc65bc5bd94b5faee784f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a76a98b400608f8527b0980c6910f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae83b35fb2076840a9e4d97974c31f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db383728cd22b188b1f3ccf1b154b86437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1180f24b63448d1606e656917e751d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac05a76d2b5838ae868cee391f89a4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f0e582d4a477726ee898335903f1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb6a211d298bca1d19fbb8f4c29fed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44ccc0fe332e721bf4eccca9b819d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e0a7edec9d80a02d71d1a3d3819bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b0d939b31e8f560fe55354ec21ee344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07032e5f8cad5c0e92f11620e93c9ba745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924994d0f167c66a707a4150fd9a88d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9c1e15dff0d592af15abb01bb549847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07045cc96c9c6dd5fcbba0080e33ab7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d0aeaceefecb1d3eb34b3dcb1cd8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a20f81df2ac880d6c6267180f10d3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cbd855238d53999411cdf59d5103851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93537233081cf9bcb1ae067e3b35a2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b2136c519693cbc222edfa601036b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09be9b3a4f62f31706a592f450707354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8901b8117c5dbe9a600c6a9e98a2ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002b60c7e8db22ecef1fe31f857bdd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c725cb35b3a4e06fa557c90804ab757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20788a334c545d8a44f2b3760e2a07558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218f303ad16e336bad658ca556803e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640687af5ee678dc4e8ea689324de4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e8323af9b733e3a810cbe80569fea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f608051071d621596dec5202e0ffab962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27916edd1e2d4d45f6f20357ee20a7b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d13497e8e44cfbbf1d8400b9ec34a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f11e83ebd687df4c9c2023e3f7fd7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120edf0d71c1643ae49ed5be1394c6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe332367d2bd18f3c893d04240c0e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770f3af1fe44329c8869679961a6aee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f611bd8e898f9cb01807e7ff5fade2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70f7050ef6ef84ec772b5d9700856370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee53d216cccd64370bbf9d8a19a8a0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9e4e9386d898f0cee71a73ae29cf372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba2e573890a1440c42d9b0d77976c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d3b9548b148d493552a5f85e14a6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efc728318b8d63957f4ed9ebeb6ce075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec301a4e6ba6eca0e930760e556917c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d7a28b7835efae65df5eb76ac3cd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e134a053d25b91c60f57df3d380d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36b1131647fe7fcac81a2b2a28acb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e713d26725aa2057610fb2a7701fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2a92b8fc1a2317242a18a16b4c6c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c8444da8183a7498bbe9e14be1eed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542bdd292b9b6f4909321893f4f254783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bc7c8cf2f259fb53577ca527c5afa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04d17676797f5d40aaa362944476c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e971f85313dc015e94ebe1d9913e0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576eff6a0e3e2565961eb2b32f5a7de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc816d0620374eae9706d32fcbcbb8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ff31a928f3e5e971a63595ff17a2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78e284fb1c2c74f8af84c4ae0d53bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e3263cc5ed547a6b04ffc97b9e2c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e620b3f9487431bcd9744117b32e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad8d5e06153045ee4a4a37ac4bff2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8a9e070ee2f267416f86c0f4298ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb13ffc1435ab958121b3f6f032b9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bcd0798353eeeed4c1a49fdfa416f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0eb678ada286313a442eb004463b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4736bbe77b93afcc0180c2769931c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cee4272cb68d82a9e050fce09cfd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5512bc2f3d97d88a3d02654ec201b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2f3dcb21ef775e7b4ddbac458c02e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ef3dc52fc361150795e63837eba3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894474582e7351b74781dbc07372629103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8af9515a307eb8a19cfee10467dcd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fffed95db2132f6213bb7453d9cf9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fbea20cf3982180dbf726129e75fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734d53216c05ed214a77aeee09ef428107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb94a59bbba9642befb82bcc249cb51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fadd7719a0f9dfebae7ea8dd96fd9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f2203cba80efc3cad1af33e4a9091110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a556d0a9cdac5e72c82c83ca847ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04278e522534890a8ac79856d39a4571112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee29906e0a48deb2837a82797f0ac9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de966b901c0fcaf2c6319fff347f132114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b407683411e5584cfb3eeef3615f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038436530022043cb067536b68aec591116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fc660c73b229e38cfd303e02aed8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0b9b0a32dff4fb18389049041d56e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafbc9109860e4e4b21a3e3f3b2b4fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466ae85055b742367a37428ac8a6821120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6244423b8cf583d121b8dd168b58a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d759a30e315573e941e5c78fccc16e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5f2100256d208882b1e7b0941d1ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf005a6e25f6d629b94c1bee93ec5c82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa02818a3723d400a1b8f4fd98104c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2fbc4cb516571309e9bb9c1eb09b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ce819dca4b681952f935b78106065127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e47df01a4dcd6d86cfd5c7b75e2bac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b90dd3cef137dca07ce354447e6d2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c919afccb6a40716dd48f95bc07388130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e571827969e3382369b5a8dadffb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa2c5ddaa044977f7bbb08d1366a1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c448d799d3b94aa1618704ac5a3a18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c6a76acdb60658b4fd6d8362df9c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe922e8a19a2dec18fa679bbb3eb11f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66efbf7e9fb4c60078172b87fc8199136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dee9dd8365afe7e1577dd6bfc3ebe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877646bf58f232bc7c4ea08d4ce86e7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6728c50aaadb57249ec78f6d83609b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb50a0c4e7d9c841b03d854fc5deb79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f9255408618aabd427cb37c495504141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e6d65484384da6007734c6ff75252142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3d7fc5e8f168e2ab592d5c4f0d4a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70adcf55ac851ca1ee2b7fcc4709584144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b2c0dbb58f51b1a957464c478b15f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405ecf1ae3ffc556e95cdf1a40f4feb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8910724383cc486966c1cda06876818147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ecb5804114ca84d9750ec38e9b3f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c9a6a42be255a1b3301cf306e238c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5b51045848f3e7dae233f734a73ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8876db061ccc95cbfaf836ae45b7ab5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44d8b700191808be42b4276543cf31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283f30d3e021b312f4684799186354c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ee19a02a517bed637d819473083ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d3db1e7628735827bd9a1857e66b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484665b86a65491c8b14f2b8a3fcb9f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8783fc25ee91c614f9dc9b5f58c10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cc3cd0fa7984e6fe52183cedace52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41303c70e93665bebc9a208c1bc8e296159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b53473ac3ca1a2a49b8b10165baf5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0dd6677a7dd02509d02c94e52d731161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85010a8086696cb5572c470c6dbe5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf742ba23809054ca2d7d494c93b232163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f0d9a73cba1fb70c778974f26e6f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05fa4856f2c489607c477e227dc381165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f7e349de073e7e4840b6aa4bddd2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc058ffefeb7ce508b8a99321c0560fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdf4710b78e2e9cf959497d5c27a07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffca98fed07b1877a83d586b41e5394169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5997664b88318b58d980feb4774e55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3477c5dcbb1ea63d527f51eb349199171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5ab99ff47c895fb46928721b5323e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13efec5e426a19e7987c4df480aea85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f3dbd74589dd7e80c3e625f73802d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e644fc4731fe6f21a02c562c2ee4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca348dfd9265aac575a0d23e1e0764c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7483063335b8bca4b689e4adf3d9324177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890d5fa109ea44d06c8fd0dc8e4aa40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92306302f6acd6826e0cd39351bc7bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b937376dabe94cc882b3082d1642be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f709524cb9c4949b76fe3e458343a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bcfa547d5419c8c4c9801bdcd09f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ff62bbf96fe9a696f93b34e6e415a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c3508ec5fea37a0bbbc20287d3600184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d7604d0ba84bd807d48a787f5aaec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0e2e9924ac59425dae6427ad55f22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a9f6aa45c190ee0718af0f600d37a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e104573d4e9e3674907d8a569e81b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca30e1763bf497d050426d9b0ce87b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783af99fa3f89de3b4661986ddf2c03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9ea8e4e0876da965d3a092f16e42d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1356d339cc8fc109e65d13f6701be62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97780948545d278a0c7e92394ed4c54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fa794e2da00dc0f3ee3f44dcc85d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea559edf73d67d620bf9f3f3ed626412195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9333fbd5e79c51154a66557622e9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4b153d3b41d8e7500dce9d42c8cd7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330418860dde936f483f5f027461c55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d709272896e1bd50efdf862c849151199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc1bdcabc4b7cddacaf12b0bdf45bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d2296eee55a7dd770fae63ea5f744201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b15f73cb557d077b9bde9d562c3de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b301d39f55c7a172619a068414b5967203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2056367ba1adb7c167cec58bde3b28a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb6bd6e42b8b095dcc1bfa18750f42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a24699b82b170ed784f16ff33c47a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ae4d32a6918137089684c298b563d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b501030a04281d26f34b19af6af5f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7c30ab2440c2d6f73693ffee8c2e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dd60d0f0e30b20629501b52f0e3d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dc1d8f38a05731aec94abaf87ba91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1431b41309ab94b5b034d13c813ae4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60516bd180cd36ad02776b8fbaca171f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68609ec64a9e24b1a53f78d5f3e86559214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4a0f6fe01ccb22bf5a5251e46d87e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6a115f47c1018b0eafcad8769de8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75e8c1f2af624b6fc71258bfadc0e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a482b4ee148adcfb964d618702e7d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727721b53969e4fc95492f85d3528e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf05851a9b119737f678b84f90c96d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db47bb9be8d02e34049913c92b2f02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282c98dae89e7afc7fe6846e01dac0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a34a19e89089103bb8c7bafb56292223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7cf7bb6ad03be2c0372dc5b2df2c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c7dc507111beeaa041c76c05767f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b94f16219b1714b10ea8e3d6c248c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c80a4bb95301c9035ef4a0496ed23a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21fb41b5149609b25e4c9d4d3259ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d97a45734d732b29ae1e578529887229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edc5d3902d107423a225697c5e009d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead15c22be74542ebd5f1634b1f93264231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec36061c00df52f55813b3ce48c4fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835fc42fecace72ba16a3f32cc83f25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7396983ab69354f018b09c7818c997234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca7da0a1ebf6319042549238bfd8e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caecacb85decd01bd5b877284bc465236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf834c8bbc1a3b70396d54fd0fbe6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0042d0c0bf4a08b34c974182456c44238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894974d9abdfdcffe62ebb72c1c83557239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f411f2e60fe0fbd032ce81b032b814b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1335d54cc126b052ac532188b6ec7e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e573e44418cb128e3aba5aa992bbf1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd40836f598157217c1ec1571d4c65d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f019078a55d499dd4da56becb3ae2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51affe509c177353bb28b17d8b11d125245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0798fae8f354cbf66cf5da800d8e8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48dc286332d141fadde7bc1f271657247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed442af4c02fadae8319c98e9b9c8c5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dece68933c0e65bd43c5a68c9be6e98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b7d2b56baa77cdd97d09d9717d67f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba65c737f9edd98500e87838b47fe1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0937bbbe0c6d5d98484902b9024e72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6b5bf4cf9b3c4b6948c87b2968fe6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1712400c2d835be7d22745d3076f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c2674abd686ab3ddae078e265a623255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef4a6846824c175b8a4636aed55eb5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110ed7e37e9f037fc6b2030ba4e4a30257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0977e09435e478f9a841a00042bed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfa9a3e308e837c8c29c40f708c539259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007fd4d63ec1c7b24864acc7744cfbd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497ccb0c56ffaab32a801a2d9c1dfd6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b6f34ec42be1703f85203176fa148262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b6037fb1df4c37f4c1b18af9d73f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76850f656209367fa2dc651fda40ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2f9b029ddac981d83b8ff303c7354265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaaa096cd55873812e528c24f6ac51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983af50b3f78b59aca5457400a4979ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf82baa2d66fea15bdd64af56185a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e104e7c744774eb5af66a8c7eea4291269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25652b7a75bd7ec4256e3521c14e5528270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec782e7c54d7f1e52421dcc398053e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde428272d24465406a166f4c585f069272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8f73189994aad8e5f153d0b51b2f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9580af9c829af1dfb4c692cc83ef1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458685a87c015aa3c2f77eda768f00c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331ae2bd0eccf9e3e31006781323521276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4685ccac1f61d54dc489988202023277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55669cc3272612566e3d0aee206224c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad622236a7a4d882ae9be76ca3ad4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba213a2c62585a9412aabb8fdb97a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc717a902e25733e4c9c3c20707f7735281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed75b9497daacffef177e51db68ad7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cd0016f6bfeaf981af6c618e5aa6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d5f56d10a88d8bfac95b4e85e0ab7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ea80de98ae451b53b47fab2e748d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2db7fd8f40ef5bf5c73c0d25f2ceb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c18cce43cff33c1a72113ddf0c27f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928aa8ae2c1bd6eee29774cac4d4096288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d648ebc9b1f2ea9c3817aebe683fbde289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab752fdf0e561d473a6bf44c4aa394d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8d9397edc80ed7a98105eb7702782291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f644dda48a7086981f3c44196b931fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f50bcee3d28c0f2dd4e9bc141d59e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45350171b889f1096b51dcd41ad9c06a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e6ffa5c81cc4f26023d0e478b2100295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddcc7dd0bed9cb5757388495831c5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a81b82f5460ab5cd8361c20106de5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a78f86b83c4299246324802748898298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77abf0ca6cc55da9f64d47a92de98a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559abee51736fe7f2475e71d806f577300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121eba22b910acd8fc97920f80b18b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99f998ba8a523249a0c4cb12cfeeab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69e01561814719bbbb1c1092804793303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9b8cb1d1e177735c36ee6e84577ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321279725c7b885b510b8e0656689148305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f174f00c486360fb99f9047462382a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d5fb2fb0e95eac34e6ba8a891b02d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0ef3ed316cb76dc90590b37e8938b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283b4089e2d7553b9a5771ce7998b77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44b77ff0c6bf2cb56f45af7209632c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36bac9cfd87aae73b77d39dd88038a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dc832e74cf07f78cd3e9e0e0aa4cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1043f3dac007d1463d77be31f3867313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923bab50c135f416bc351e7fe9c2dbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bef46e71bf3f63bc326a6a1ec6cca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc31d8e2918f0c08af0834458d5903b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6287c1c1459f36808f3a9961b983b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f539f340bb92f0f49874a91ccd0db0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf612801aed5e7f8fe7fa89cdea7729319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa0e6ea5ebd069096fab8190a2e2dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462b3ff0fe074c1d32283754282bcea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21981ff6244f906a3256c61a1231ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c856e0e5dcc2a6adca46f55e610ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c8950c73e6828b710e67af992202c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b84d1f99165df38a1b64878dfb728325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a25a93696ecb09341460afdfc82019326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3316839f15744e4c2a6eccced66d60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdd4c934c05403639fc0cc2daea95d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30bd6c9896de660cd1c9ab034e5f8e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ceeb6a12693b509bcbfcc94d150d04330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf7e93dd4571b3306cfb95d38626ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558e28cd89db735f277c3fddfc19f3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784001b26bbca3a30cf7d2550c14461333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5149b2fdc44313855bc0fd5774fe27a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e6bfbaf54b6660fad3ab581ffddec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9beb691a35621d574be4ef2dd19e5a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aabe69a5b6bb7bbe6bac282ee2e8c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d141b155e0845ad6f1608c8bb1289338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd49f429272a1f3981f3091778e9d06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c96780a4b8e98a067d8fb2b880454340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654478c85509369c44552b1c64ca1c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f75bbf8fe5cf499bea407c58720b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeec736b6aae8d3294254c89d60646f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6590dff3ad1773a4a9355d22845d5d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c33831432a015723bacf67631f1a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f201d887723395279b9ac54223320d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c59fe1e627596eabc2f0cdad076980347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4e8e176fb9a8f9da0e91ee68a5962348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e835135d1aefdc29be6c78e70b6fc81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978cc1d7889aecf0099605638a7b3ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4ccce5f5489ae150f1dd29270cb78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bf726f7506b112879a9eb5435d968352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38c47360c2dd9e88dadf9cc4008ba8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0283be4becbb64511476a4d38914f25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0c3443633ce7d2f5784d45fa828c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac2d320e7df3270e907cdfe4be4118356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1c9284a1c6a9dfba8634681a5723c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7911e89eed70a7fd61c7b6cef6e2ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f99370728bdc469b8d40769cd3288f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcddfa92e956a1176d5c67bc30e0a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed991d26a83c8e5d6c4818f668e074361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24c83f0a4c2967c9872c699ca836e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a755c3b1a5f5901a3efe2236de0ad36363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3e34794c24bf7a296284820d4057f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121da7b9d7cb38c77b622575fba1120b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069e2c0ddcee2026cb8450cecaa180e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa926b5c04359ad4cc7539a0a017d5a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf86de22d9803ea20d5db8f38c3cd3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01296da47b3936ade947faf72eb30140369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b8ced2917fdf182da903b5735c45b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a935bf0ba7ecb28377abc6a21b937371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2027661642ee1aaaaedad319eef1b73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa132734770870061543ba0987ecc79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67413d13914a0919b6066af12ab1171d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961043bc405bc1357829eb935f18738a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579ec9662325c8180528b78d0bfbc35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac68ad93e66197f074640c55b3312b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4385aceb90836ce29b0b028f6672cb7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08174a4e0457bd8474450d741cea4bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f984d983dfe6ce946fce0d05392b26f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4430f69beee957cb654c4911bc7df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971cd47b8056216fb786fe3dc93b124382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08baf724d20cddc6d45e6373cc43e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be699ab45fb38d858cc95b80a0e2bb6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89874cdefb231b12a47ffa64454201a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ba86578b91862a957e47d90c7dd1f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68801290f0cdf2df17cbd8a6219b12b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426371e28ab0e247c9c2699ca1a6b7da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7ea7a34b07c912823963ca4e35ae8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cb79e5371c6b27e11c970ac825354390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09686f5910c35a158c9de19be23b0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d932ee39382dadf30401b434aac2fe0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99965f1a4619f5a560fcc99de9d2d33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c71bddf508aa18644f0f89327ff5f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d602e49cf7c83de36d4d246d1296c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b4fb8f3e60f9cce77dbf7c4dcd237396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc844793d881f73aac90fc355ab0f6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38161f9bf53bb98ce55ba0b922088b49398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a003da0ea741fe7851c494c6b0f023399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600131c4eee40ad4e885ccb0891c648400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867914864d11ad5a713daebd15ed9c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565a726a18fe31a10223247049b3a8b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1aa609f29aee9634930748eaf3dfd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf36d58b7173129ffc2a2683ff04d5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d3cd25d7a3f8f4313a60d74f55357405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df952ec4b7abe7f2931e69c47060e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84a09a098c477c06659c433494675e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08223d4dc7d60d34b424a122621c5d39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae05d39ab2767405eb2ab640ce47e33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1e8204fbb726b0cfeb8175c6c1a53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0356901a90003560056c8b1898171b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a639fd961d5d786ffeb2b1b9637a0fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4e69ecebe4ae1666f2bfc55542fd2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6fa04cef4d4b8504108c1d4836979414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9a47a7efbead11909efba0762b0a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9dc0e250af214574bbdd0248ab617416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86310ad1c0e330d552b013aa71ffdb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c5ca087d05a0a50fb7ae20315b365418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3463dcf8690ab21c2ac3a16fde302419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8ec93adbecc31823c2b7e44a80a2a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde11f52f90866cbea93cfebc197c12b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b408450ec9dfd53e579e5912aff9cbf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c50fbd4d6f616c2dd5c3cede894a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c2be973d52e006d02c3da83153f09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d986156042598306649301cb525ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b178b8d21f3d9eaaf93f1c65a906044426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530edf18c6f515001ad633724768b2b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde459927cace4642d3418abb8549f77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a69bb7de1725e383476ac4c902651b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe509df55f656ca974b4e49c255cec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22dade7bdcba19329d39b14ed65672431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff199ebb50b3f77ce68b93673fbed7c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a8b5c94898c5d1be04760107bd832433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3d65e267b383fd9234b4ca9801242434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bb8c157359a79493ea715b6c164be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d335cf4632ceec93d30ca3af9ec07436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8312d69135d3bc1eab5fe61259046437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405a3aa182cbc147cacf24f7a0493fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa35e71244a02103daf2f0e02d5d02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2835500e1f5f8210efd09191cd539d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030119be5e7d7928c12a4745d7ddc09a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dddec3a9e0e1b1a0f6da2f3a69434b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbb2946e3b8cdbead2080aa82d52eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daeedf3bffbab6c0eacd913ce7830a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf4293072d10e340e6cbf833003b32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668658392b95596fe8cf116b6a4a6a4f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03cfd4a0dac3368c24519c2d29db51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452488fb5ff7bdca8fe5740978af809448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbdab4673b6de71a47768c40ea2e5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f607ba86cfce57a3906a03c28af817450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193aee2d9a744e8d6544116486afdacd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c37fb25d0b344457e81503a4cb9ab3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bd969d57fd9e372a7ba1137c94a08453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3319a98967b266800132fff65d2f53454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261077a62f7b35ced61e74449d02570455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a27a5f31f10694a348ef969a0ff31a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fe7f69cdd18e443705b77fa955893457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958f2c4df00dde53bcc01bf31352543458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8374690cad24b046e5ad95b9265f08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32057ffa097a105830c4955b941566f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd790c9aff7726d1bf3e33655e030c8a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71bd1e1813375a6eec2222dbf6a079462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d1370a6aeabf3c6e96471d58585b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe07dcfd81c53e488357831230521d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928633799c8cddfa787e3d840fcd860465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b73f506c1753fd9e5ce11217c4427f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b29cf64dd09fdfd5e7668b636a578467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae87f40813c5fee8ad4d87d9d23425468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739765c383aaa3b9fe1771bb915f679b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b8233ca6eac2025417325453143c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f3c455624e663eaef8b5a18e360ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888cf2f1c399de1ac432ea6ccf224aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5edc7074354e33251d419e63d638b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79416f561ac08126c7269eb771a237474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f03a7f808fea8db5f80d0a4a9eb5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee937e8da55354a71987290f63173ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817704560646bb008d87be01ae2dc1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded64676c9e5a6009fae7b31a58995f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a5fee1d24293162823b674ec97460479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fb1e3266f28f6ee2c014ce7e89219480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7393433b745b44d9e11c5f4421584c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6382bb843fa4a8f485b0e94f67f512482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dff7ad7a21ad13fbb58198a3bf5d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a738b960b63e47ccc00088558aa3fb6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f51a55e4579fee6fcbed9dcb0ab507485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7341cf90a80570e463be88c67ce92486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a60d4cd9ec848366b3abe4680f6b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5b6b6ccc93c549f281368605ffa72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63015b3b7ee01a76fa6d9031f6cd2cf9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9c475cfc991f9ec8b6060ef0c3551490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebfa4311e1aad665eb4482778bfd5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f27a34d1fb82204f266629e990c48492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609b1db26ec23322efb60a8046c90b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca038d75608a2d30640365a3ea1905fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9390bb0fb6fc44475a80dd4df3ee9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a81b1a6d55ef832b9612d2cc924bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411a2da88c7c22ee2ee8931828e02d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179951e0bb0d52f5a3937d8dfc4184f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06911a49da2088278c8782f32760977499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f029c4b488164ca3aede4e878e16a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558edc756ad8098316163aa92ecc296501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f2faf13554deac91d0f6b4882ee22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2d6513a608f404c7525dcc162817b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693d7793c75b2d78c7e627b68d4173c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f11174b6a80af6e9c57fad7c107aa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfadb539563d99f86abb769d9329e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e189972c410b90e11650f44c48ce54507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7e8e573d84fa0ed6ce776291c5db1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526999f443c50393f74a6156dfdac437509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4188863df569fa83247a7862a0bfde7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6409faa1f18a87312bb9943fbe70d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25d06e9cda28ffb4069755c4d1639b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd5bcdf09d24c8930e831d538fba7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641865391c11d69e8792b4620591c05b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b92b07b6e78eb0b2f941e6a61fa35f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29858676df25081dc16f24af4fc06d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef98c08ecc2e623e768db9c1929733517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766d6c0dea110bf5a7c51665cc21757518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e441674cb399f16b1f249ec73a26690519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a915554c53fedd081a26d1ff750ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736558af7634a9671bbb1944d805088521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006eb5716c169d167e796a43129fcf6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb880d5fde6abc864eff101ed7f11d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0fba1fa3e046568cd7248dbbb181b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d6e0de1f97f073cb01f29c14135a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ce334e9013ba32e344d7a9951ae8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98be6af1347a0f58e8fb82727def807527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79ebc70f1164851be0c46c410dfb04528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d23c8bcb10ea5f50009a3e92b3726529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf250f79d1e5a1e43b77f26a17ec4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd9f5e6320ecd45d9a5880be7f4034531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74360cd42b8208b7090ec0e8408f69e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcbc946e1c4c80c118a64201995f6b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc2cd439eb084ff8984d84688596ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d19b587ba15f10f2c4b6d0b2d404d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ad7d9927e71915c647c79f70da7b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03f29fbc10676852082c9d4ca92280537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7b8af29b307117abf8cf875de9c45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778bb34cd23d580517147d7109099ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ac4cc54a90a52eefcdfd11aad1715540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1d9ff3f3fe989b625eb5f551ecb33541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd43573af5132ed39b3bdd06e06f181542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525668c2829df5fdc33b45b4b349b30d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ad0c3ae78f242561530d9299877f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85cd044621251cf869106d2cd7cc87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e401ee0cad9074cce59abfd631ff0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f65ab99e72ba7608625eb38bcce04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27474fd68dcd724fc27faa7c885838548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a835e9819126c323e03fdc34a690a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d1f9295d8649a0f8a539a3b54aa89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2e96137f1d4ca1d71ecf496cf2407551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd5c989dbf5ce16947dbd81001b51d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e62efb2758093e82db5b8652265fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2ff4ad615e06a9b227db6242b2f42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d85d11af3b789cf80bd2eebfd49e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39879bd38cd6476af7d9ecf07748fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb14b11d05aecc554b6438bcbc36ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444b8cf5136483db9a4df6eb873aa09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072a8c557c5dfd8555bd93b770b574c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b112cc63de05865c6f6fd155e2485e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e760c5a13ed2366fedea67555f1c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f073c112fb79df880b3fa13fee9d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89667b63ed875b0a695e7be07eb14af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd144882141c0b7282ea24cdc76e3233564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d28b04b8a12a694702057dd20c165565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392fbe96fbb85c5f36db2c4c4583c20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3507a8d0748eec27ce98dac55f3bc3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fa2f867011c1f3398ec44ef5a4913568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a15324d2ba9a6ec067ed73ff197d61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8364322b5543f0f1a9924e255f49405570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58611e9016ca7999075530fbd497a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbffe2fccf5c06a17f67ed2179af6fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b95deda9ea81d886a775fc570a81e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de169208ee6867879705036468d86c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765767f346eb9d42754efb0668e2fc4c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba87605426ecb392c72c9c0b58d135d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63599c3d8725d7d7b8fe5e18a82926aa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c71b240c573a63a6e1c3decf978af5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77d2a269c7cb9988db50eb670c9cf4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8218110ce3c23ffda08241d73ca17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62668f91f4d390fe83d0e0a92bf43eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb172e7d53a9599f26abd6e50f322c05582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dab82e2d581ed214925c5715777560583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc67a3e519ebeb9173e3c9ba61f956b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aee066da8f399d56e1ef968c0b6ba6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfce1b075930c3ef9fa3cdcfc7def36586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30077adfbe67ba433313a274ceb07a1b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22edac6e7b7147893719b4b35c5253c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831963c80d823603b50d1710f5af458a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7be1f2a38a33867d42abcd6395324590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a925bfe341178c44a89fc88af09f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdea284a817d1e7af87aca9ecdfb61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de993cfee0fecf0a60d100dcef2ef7f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76b8a3bd8480e96d396d420857e725594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6678dad640a36e8ff334d0c5ad3b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146feca302e0413b74bf6b32d9f95193596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cb92f174c019200ac235e4cc0c010597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193da7443bd7889f0a7374097f309eeb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf42ccdba645da7bba527823f7d7934599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163320922d7bed289c5fe70e2108efa6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebeb208f7acaff09984173bc435206601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67816c0fcb5ac5bc1f0af64d7d33731602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536564cb06a6d8713ed15c9ff79a2c33603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4e912bdfffc086d8bb5be0dd9ba31604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d2fbedfa5a89756f4225a03fd84ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee9c991626eb3b0a49c95e96bb9536606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03f71acfbd69cec8d0f7fe98b2314e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9d631bf4e2d0e2eb0f2c3c8e3dba4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456c64fe0a257a83d8fc9b3ccf05823609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289c79bd7828afcc74161dc60b1dc0d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d346d20c3200afe6a43d5ad2f124efe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaa7c118398767db50c15fa06bc842612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cc50e722551bf1c4757a4d9bcc773613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47940458539d76d4337908d11b9ffd62614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d46f9ad1697f8838af1e290716d15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fea3ff3816c8a7e2af8c99e2c626f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e9e14e38d5bcf5e39d1f275ec6484617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db396394c822747edec1c5e8f60bd8d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34e8ba05ab0a4654cb165d43f44205619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3b6633cb257c1d8020b4df82a6f77620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10000e979f1f46d56a9998f46f2d382621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b136058849b413478b17941f4c8f59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6a40499e57c4f2cafac74210a7d9c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc847b088b05cc1a053f14b303884b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e1ed992370f9d559bbb5a46c9fbe3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c364c8614bf1851c3d84236aa0a74626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c130c43bab5d1489c62f94f903edc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de15a9d8ac4fa011822ad730c78b5f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10359951cfbf038607e88ebdb2f723629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86308ef78caababbb178b0b63eac187630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03e212ae39dc3f5c7547c6a1fc85d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ba0005844ac9ad6158959a65eb480632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd6c0744ebfc38548409ccee97cfae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c4d9d8afb412833b63010c6c5aaf6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67466d0601e5168f8e2150fa7d4092f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f588a04bbd6fe31292c42777ac629636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe306c2cb88deb64a954e35b0103b88d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5a5b30b65e9a0c2258942bca512c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee17f3196bd5326ef459feae7fe76c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cfc88d9356d8840920c9a0db61bb9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bdccbe5886f283bef7fa56e3c737c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f932e13e7fba075b13d82a99d9dff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e335418ee728b7d65148a8e84e368e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edcd1957c4f278595876072760c473644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95c298d2999182d0980a7313ae131c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1834f691a3b1f8e256857e92f3af6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb6d59c4067e509cb4336cef82550f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70b6df24fc3dc0a868221e12244939648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5756cbacfdd0224b78584e2c1ff23649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1d57d365fea7574f67f383215023b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c33dd45b8a4b3c8d7bb0e6ce283e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e40dd45edff0e3a80193f8b113e19b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d991a1abb64bf462d6a03c3fcc197653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fb730afe1d022f5f1efefe4473c95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14b7b8e63e6bfc98a88118b1452590655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80935a2eb2eb961d1a4752886e774670656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b383533db69db8f4cdf1d81c4002f4e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9087d2616d98f14f81d9c9fc4c525658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59242d5381474f2df3783da737b83688659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105bd5ce36293b8ef02ec25b5525df2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb679d2fb62b18e84958c540279eed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad542da74ecb0c3bb05ca35f284462c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5588dcc535db170652d72e1c186f3e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b905cb90c16d83799e77e9b07ccc4a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2062e88aff3545de1b882de55f21efa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae951f69adb6b68751e7076669446e2c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe607773160f68a938f268a9d75c0c6f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6273318d480926b8d84e8d12862e069668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ce87f01d736eb5710a7dc80d74742669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a1be286c8e72709ae9bc819730597670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a045a52e5b1cf3fa47f039f496e05b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba35708bd8eb6c034fa161cb4c39656672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954b9cf2a74ecf6aaf3ceb32e01a808673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266de9460f9bf0e31d51eb8fc07e2dcc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735b4ed97cd0c966f91f7af336e818c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ed712d08b50605080b499a52ef52f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff211f1b261ed72df06ad903bae620c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c60bca6f38b24a04c9d5d4aa11712e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f130772cf0f1e478ab007168d2cff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedcc10756b48cf06370846d4269dfc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672064b75fb0266d14f6b79151371e03681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b07306e54e9773e770fc7e34380521682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d922452ec43943a5146406ebdb221e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e594cf001400ca9f812a527bd7a7d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f57796177c71f97e22d41cb32257a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01295acfb29c708d2fd2349a24666661686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be399cbc5dd61bda5d8ac3f64f6b1b82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d56944864f0faf52c526bcb5760acc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9dde922fa02642314c75267098f80689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625efdac13816b26512c4f810fba6eff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8098df3612052c5069ab05fec73d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f932fb7825673421ef4efae544d0ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d51516ee005b302f5aeb0ab657752693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98144be56d4e97254efa4d81e25ed39694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a6c5d9ab36642ad885a984cb68275695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe1d3a36c1bf53cb059011c62848a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d19bfd1ad3e3e04b5154702eb6e01f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26b1c04f7b5f7f032e93be2c8d8815698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8ee7627c73117b1f6bcb25746db91699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713bfe9493ef1fc5b895367f783da9c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505fbe63ed0899e85c001adb392e566701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746f6eac4d4c2383bad2a3d9b98e2ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5613d2e5870c1b202ffdf5164c81892703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3207d3068dbec2c7f936b4ded6849f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6474d32a8f5229ff8feee7c1935df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa01289f9723522f8878467c2363ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04884a4418d1ba85aaa80438a79487707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee4dced58d57cfe070ec85899323b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8483632a18875abe23acedbede29c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521b7d1cfb325d19673e57ab010b199710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964afde7aaee73d256129312c24e9b65711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6fc86e8dedc205f8587c07c808be9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3418c4e32437963afe76ccaeed8dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17928eca153ae93acb3fb026c73491714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9a64d18a5deed2724739c017cd3bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dc7a17ebe35ec1195d4d3ef03ed7c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23590fa8c6474f96b9807009eedfc15717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf165f08a291b39a99fef87b3501e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f971d6d610d5cc91f6e8357cd0fe93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50c157c4a619bc2dca3741980aaf36720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d705b54181d4f2cf3457eb3220eb31721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db2873a21d72e30738e5cda538972b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99099ef7423a7e0462b4c9791a7a7a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ea6c209683ac9822ec0b1aa3c749c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb625623307990c0154044309a2795725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9650e0134666db897e2be54528135726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f8ba5c1e02f4f8a6e324a8229b6ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849aa275840277f41d88224a74639169728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfaef074f321ce3cd500fcb8197193729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652baeea7098e36627d8d7cebb739d69730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28f3bcb93c9c9fad1b3051b62f1bcd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15133f24de5dc7caa330f5528330aa8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabbba6c2139de04e64e207c35d7a9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08077f1573038e99aa116e018b91f63c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaeaa4de28fa55ccd215d4d5264fa1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2777db94df15929711f3bc0e9a66a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc03593d0627356bdff4ddff857a155737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c1632d5613b2997f5dab68c7b9d25738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5710c40d5e374dabba5316c6ab8adca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555273b42d07fe3bd1b75b910e5c2ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c839b8faeb3f122a8c80b7a090aab7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6c1016cf05d5763d9cdfcdc16e236742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3b120355a5a5bcbd23b4a2b469438743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7371c15a0fa0df24c95eeda2f47bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49dabc4b5310ae471c4c18ba2f83f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9386d43fa6e4347333d933f50c220746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581131607408428aa2c6ada71b8806e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad896c29ae5c78a6472d43ce02ed7e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c7b454fa93df489db0354a2636cc7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec16fde1d9d785c59663a65dba4d88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdf96200055fb2ae0ba1561c9dd7e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b07f3203409211286504b9ad30f7cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ecb0f536ca25ca5f8134dc2d62756753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f09b1683818e8b2633f0a2f1d0350754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeee29e455e7a04fedd379ee9eaf775755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c026a87e60446e163b2ddd87e20b77f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c2d33ef0aaa743251c2e958869af5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b86bcdd1b3fbbc097f524da7964be4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd285bc2c8668253ef1556957860cba759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87d7fc8bba2153c18b465a177cc9c0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a0065faabc47be6f4fb0c8e4e79e5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7728d3b6036a7f7cf594d41735c695762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14421c871a349addce1c0abe8e39a5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25e672729bd25d0046894500c44d9b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39010eceedb43e8ea728ce345a87e908765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc952221f6bbab8fb873e3472bbdfd1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8394d5c0a84873c1113afb1f612c71767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84e22a55f12686e4fe73e45c2832b8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf7a9c3be45494279120d4c7029bb7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954848ff0fd6c02e275a20e0c455f5b7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e27ac9a03f099139153d56b1ca836771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b003ebb8628f387bb8d7a8b697c1512772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c145487b2da8d32b15e4cd43a5ee0f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3061b391449cdd55cf27f31182c4d73774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840497ff437e4bbdc4560cf2406bc464775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064a6fc822cfa121aa1fece3fc0f395776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df5d0edc22bb758f7499a7df135e4d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf6904c2fae0ecbab67a0598afcbff778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae4abfc357416b884115329ce6f8e1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a53b24ebe83fd97054d4744e9c5bc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a2a670642a39a976cc28531a6def7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f51dcf09806fb5731bf04b08afefb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae89cb6be2760053d102162a8c407a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de9959ad570dc05317cb719e3d3993784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc16b7de9131f6c1b7f154a654c44a2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8030808947b1fff13136509ca539a22786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b9d0c0ee11e43a5ac9da0564fc950787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa41bb8331639a99fffb300636f22e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75525b92ecf3c182f31595bf4e48314789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68880d119ee03db27a28b22966ff78790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48a42379d7bdc94a29901ab5ec5882791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e6583358464585f4ac73290656f7c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2803efd12c1efab25b85892769634d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef494579413b367b6bc7f3ec1dff53c2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0f85c9b66d1c3ec7ca16d87dd158b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697e3d2f66c82c96ed45bea8123fa0f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824f9fb67624d98dec18afadc674134797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693f97551640306070d93b771842809798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87742a9038abbe99f4e2df4882702a3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c753d1923635511ee86ed8e9359a8e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5d620437a73ef727561b210e4720f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d0014fe3e04fbb33db0e18413e35c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1b169a3e48e9aa71f7fdcfe773e71803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef993c52bdb781f99307f08f0173b0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723df75a6deb2d7569911dcdcaae3e7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be6fee96d540a695d25865ce3e34b2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9e576daf19368b28d0ddeebd8d849807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659655e4f21fe6a5b01709c6bc4aab0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebffd11ddbc4b8891c11d68052b5f8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8838dca619e323bfc67dfe1488c9c29810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd77281941a7ae0ec2dbb34512a7c08811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be90450306615ebbf55cf1119daa6ae812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e1148f37f55fd2100332907cc0e48813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937b342132126b4b020789333b8db4e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26559df7ed0a28a1bb0f76b521570dda815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6054fab9f5bebe92ce2ef8252365b21816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc3865ba6d159aa9ffc87e8730da0e817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc8ed0f2d5a71c1948b32d830cbc0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e47c2b2edf5d5060902a7edb834382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a020c3bc38d1c07f2a5784748514f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaa5eae6ad0ad6e245018f4e75b4974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a695d0df26ef0381c8841411fccc8f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fc37b0d40b01f39cf4032b69d9fe16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e29edbcc7a2cde9d2460cb4b30c6ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccc546717dcf22345f62bf9e0668928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6200e445e78a6738a0d833292b6eb449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4bf2b1355e4c7b8237dfefb5a0ade10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16d87342482142c29b2417eca7f72711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79ead8f1a67ee5ef76c9e63683f58a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ca184e4cbc175882df716eb32cea013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73df07c51ef3a4f5897a35b51517b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69286ef8806aead13d621f0cf9dca87d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb3220891098fcba84205791cfe32116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b42d994df360c16583de130294d8be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ae46596269b84451cb7c7f2da855718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b595f86a02230c0301680bc50d11619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3d4b57bf59aa4aa7d9e99285e79e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4af1fbed97b89d4e435b404cddbcfc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aae5db6b7fbd54ce90b98b30d3f5af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f48a4d37b0f3d48004f9112bb8a1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b76dcf58b27667b1662ea1e803dbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e71845cdab407a73c14076693b4a7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eeffd7422f1c623ab1919dc675d56c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e022809539713fb678958d4b8cb75a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011509d204ad72c6b29e7b3af031dbc328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2ac5338e584dcda365cf4d15dda4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9546444452c556f5509492f941fcb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68eac04478e122b976a8bf304cc740a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393c6a1969c8e22fe7ce2b9f965460732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb013fda385e82b99f5961dc4959efbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b773a7f1269a14d2ec7c20ba3afc934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bf9b1eead7ce78585708912f8eca335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6e5a214ac8f72622bf93010cf26fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c65fbe5cf1152f6c75c9ff6d8731537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341abee3a26d1bd5a2d4164b5489ce1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548496383d87d096a9e0180089438d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b59f6e0bb700c65a7ea3de640561d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd86928730fbbba649bb05822828c2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d7da4ae4028df774ff976d041da4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045da65358f5d11cc8a894beeefe88b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169e9e7c7ddb55014119366a0b70a0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9de66d6167717e79db156748bf25645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d97a31d08a08c39a2cedc77e54c7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a40364560d7f40aad4dfe9b4be08247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a876bd72ee207dd2f40b65eae276e0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0e3699535595f61d1d2e4572d23f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86814916aadd09f63f3673d41e88d77050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b79516df2e808940b6270bc5b520b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67002698508d264b3894485bd15ec3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8005075c1af3c9eebeecaa08d207453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dcd1690fd720f3dccde30ffef4fb054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd394d5bb9b41434b4ac871f5c9c45fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc47f506b0564a3d014d783973423556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfef989768bd636746b43965419830857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdce67ac7b07065d7fde212c935324d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539138e4b9e34e6535303ffb0bca1cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00503a6e514e0ae4b3c2fd535f45d7de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd19f75acb3474f4f1f4ebd051049661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df16b2e1f8b45fab74a2360b37cd5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bebd4c34bd07be14e49f02d299d95463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0574fe659a2772970225ebcff3c2ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb44170e4efea3775dccbc9d41933565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2fee2a36532539b2f2161715d822366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7510d49e49c7d3ea9e089f54c84a3c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c8066862eaaf4fdfe9e5af2f3ebab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d04d66502ba475f02b29b9761594269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9d6ce676477cf45a478e8cb46d6f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b2c1062534d2f33f5fe53a7d2017371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e08b3a6cd059cd8515c42789e571cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342c8e1c52d8baa8caf39775beb041273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd20d932b802b55000c968c6b213bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7363d386d4fe13ef1a590c9cf8d9e5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d44382d00877cea261f650c2e949c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14ec15d22d61051c968d11f7277e8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35e1562dbf5f25ec03c663b0a603e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b33a37777ed9832c0ff91706b788479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebd0125e9ccb7887c51b601d3046ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef815ea14ff8965c062d12b65582b26b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7fb8ebaa3e7cbb6840eb9aad9e6d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2568a492f9ac8b2dd79792d7d0b03783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ebd63a07824abb4f6c43746adb8ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c79ff3c83ac40b202b9b15387ffced85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6a6cc687ad8ca45461b69d7b597f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b02f3e9cb1f58606b3e863aa26f9e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13f168e3ee3ac60902eaead666d2e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07453b3f3f632914b5b23bb4694a647589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8f34a9ae03c04290069842de6650690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ccbd4236f0cd2bacba5ea789c84c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee09b83f1f4c645e5b149bf350595ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766a364623deb9d60ef0ddaa40c6c6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d7db78920200ca4db42513a89cda594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2490314ed57779c926cd1dd346b6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff0a014f4343f512cb9d0979c9894796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc542b1bfb4913d25c2f198b7da586097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098b53cac61289b801a3baa404ead1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c955f03c7b0ac11a2c17b9ba765c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57734e7ae69918efa2dc704a8ab82b3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b21472d8232ae243e8a2045a2e191c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853648f5d4853b6f3801e01028447a14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08708c3a3b15fe81aa9fe0381c8e03fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a24d9409867cd5433346f9a2532ba3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfe3f3240f569265d559f627c3b8f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc685d727845f2505d0d6731d5dfa824106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4a481292cdfe7ec76d2f44d4674d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a33927ce52c73e1e484e66c33299e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df095c9151dc432a12f8fbf3b2e5dd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa32cca3543323fc72ac4a1efa57e29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1720da13a6b68f4371358d042a13295111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8d2c0d0339184b80a133a94096881112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a619c80447653131bb8ce79e0f5430e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ea512dbadf26c8de019918bc79484114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e649d5ffa85c578c7589498544c7f02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb2dff8db7060743ef6ed0f332e223116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af372ed5157f82dc4e1f7ad97ea072117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcee73e1bca8e6dbab23daeae8822c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218f97a842a457194dc6441cf92d5b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f432bee1a07ae337d5e5bd59a4e04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04711573679860b5b9a88f3273f1a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6df603d5a77f7c71c32f173e3faf3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871686bb234548d607075de8afb5948123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0645c53700bfc42b9d951a3bbfe6ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061d9fc2a2437d619ce82b39b537772125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528ee4de7c260fcbf872c7e2483732c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56eaec18fc62ff1e00e56edc06bcd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c45dbdf3369a28e46d0d2af9adecb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af95736afc1078adcba418ee72cdcf1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4a87aaa730b41183363958bd87456130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c41a18ee0be094f86b62bc3408f7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b3485a07bce9daf7606f3c0218528132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98482e0848455c3459b1d9ff88e19e1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff17aefdfb60ba244225e9fe572e42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f25f555e86950ded347b34a32965c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f24f34d6e78cb448d18c57fdeaaa4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f828095bed411e41c77bd7b13a2c8a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d02ea84bfa2cb58de8ea0c3a592bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ab6873e97ea777b161d983b8c04a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bde22daf7fed4fd940603f2ee11ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2bdd11456c31b72ce20de0f7caba0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2f80f88e3e80de1f2ea39cf51bae0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d86b40893f3fbf2a60f47c4f7bd42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92a909231b2090de07c1bf5779423b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08889c6f76ed8306538f3176c4e301f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931399ab21d95d97760457c109791336146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a71bbaae304d65dda4970f2e1a44b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d765b0857fd7db1020f74943209ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdbc93d7df9eb8a38f72545eed29e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedafb817e1a8f689f62cb11e8aa10d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab248c865c91b240112947ba411336fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187932cdd75b0923c91025a4969b435152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8be64d8739fa543c95adaddda01cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f2e401360b46b24f66f3a0c195749154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fedd6da67056c08a86aa2a6a5b76b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979dee5ba3d643462bec45665bd4fe5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0280482cb7690fe409659b4b3b0d0d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32aab20ec98043984cf0353b4b9a10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37a20807d06b7a939ad51effaddc16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ae838e3167863f61ecd8c360e2604160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7602a5add30c82c77514a3e0c266c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f9dfcc89bdd75238769a0fee758d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12e8c2b71c3ca4b9f47430a1a70e27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee62f4ebf8dd0cf70c4e016ac316378164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f0de7754efac1bde78f00ded79d49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bd875d57a6e0fdfd5d446c8d04111166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7673eef0c1a324a78b6611fbcfa2aae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe21023989e5feded9e3fbcd14aed3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c781e13eeac849e2c05b50a137cf6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72647004a11a106553406098efaf912170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435720f62025d5a3cc0c6a17792fb3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740b9cfae7aacf84d20c19bfe560a1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939dea5a2fdb226b60b684bcdf5952d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543ae5b33be3ef7a8c3abaab17867d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0524e93b78a1b7855ec6f7cba2694c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a276fcf6676a2f5b5701e81b5ed4a01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede6ab5cc0491420b01eea96a71efc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e201916e30581bd061599fe78612683178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617bd4c8418e6ad5f08a30b939d6b0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ee6011b355f09d2a9aeefd5412048180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522bbf36cfd2da288449ef7e3560040181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c1a2959deabc8e1e07c51629ab227182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedff5224c9ceb600490261aaad6479183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139ce401591a31494c5568c773a8a08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded119c2d2c885dc485d2831d72900d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7089fd7529e13f5a86830fd0736e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c5a662c2b354ed1b98a062973f106187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3f905155866fc44c67421c3a3edd6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168181d94d6b91a59e5094c34c5f690189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe2d7e61126df840730e218217af8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29f5f8e8c3bd16b678be98271fee62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827af960a325dfd06d0c86c4018df330192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808a62b4f0ede0ae6d74d93fc4ea3f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e292c3a65e6a27948a8ab9ab021d3f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabe093db4f5f2bce36661b1084efc0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda310f43118b80152ffa5fdb854e6ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd95c236d183b953f4bf5faa2b2e03b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d73f51e65361c18cad7a73b53098a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e82c7dffe07591b7528eef5cbe337199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a7fe2b3f92e1dee6f2b1b4ed04cd7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95df7d10ed749c07b456b991d15576201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7b1fb4347506367a9c6d9947e8590202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179e2fb2b10ffcb638a2b2cfc51c96c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ca0323121a937051616f01f887743204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03735130b9b23a159c6f74db9234ef96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ff7e7e9c9b5ff6575abfa520705df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17898a2079f5f1be52520993ccea2fe3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa151eec7b98679d230e8fb521dcff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953ef0dc2469509cefca0f03ab8aebc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73f24aa00bb8a09d904e2442c6b85b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3765d4eb7a6e61232c2b9f3ae4cde68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee04a4616cb668a3b2ee8a6209b33cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50317025636bb93ae411f48551e5ba0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347602c78dad12e0c6d2d5e5dd50fa1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e69a28eec354b6339ce999e14148ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b818a85c9d969b680e9af7bd1ec5c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47038429b4a06cf875bd948d710e87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf504c3e346c18e81633811afb10d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bd633105599cea42a23602c714fd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b00333cf1b353ea3638f9f9ea387fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac84cb6fffba381e46a62a16733a3c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973a0c29877a255c62be71f141c9152222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cf2f931a8718385b670853dfc5cb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0548e2e0db39ad4e87c918a0f702ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231fe5fa8dded89c072ad62c0100801225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190cb1c7d908d1c64513dc590fefeea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e22c576e11f346e5ba4deae36b8ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab7d68c264a590d15e1962e85c59a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129581a9b4c606d7672a116cd7be8682229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7ce56acc247eaeb44bdb6300ce18f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee4e1927db58ac010e45322380230e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c43b43706018030f681c4af1fc982232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527c59b79812efc7ff8c05245c62725233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fa007d3db6e5bbb0f4babe8ae7e5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588b75515a8b601c1caff20798124ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dac81970702b6aa7d2fe48f07e4047236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d3c1a23560aeb47fa58f8c706ada0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2d2345c350c7d3de7a56b9bfe22d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7000b81c53db07950292275a9ee77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39d6c6b0ceb31968e2c8856374fe80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efc4eb59781cee177e40bee710e44b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669352f0fff8b40a6af7c1836a52141a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd45b5da4b9b9b3566a9ab9cfa1e92243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73228106cb08e5f5440a58147d15cc19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f85478046ff2294e460a1d6adfd5b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8999638598fa23d98a9ed37c202f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ac3913a593920b91875c169b81968247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f3c875fc26f5a7905c1a1eeabb383248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b013d4f322e956e60334ec6386ba3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0565f3ca9fd273a7dcdab15dd5ccc35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9d155fa38fad81ed71678e0aea869251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d91cda0572682b485affbd50db7ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db64a1d0f490fd5c77c2367763728a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c357490415f26acefd94e4f8ebbba4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cf5f2847bd2cf110a7c2b693aaa79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60612c12887afbc1c50ac5a467fd40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358b5cb249f540fcb4d0e7c4c123220257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3edd582179050953fc2982ae7b5c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc51bafcd3973a7997faf03936ff97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100b05d77666b2b2da9fa4bd4458673260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c15fc13129a563e25a7d9e95abf55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b15ed98b069d2a11fc58bc0b4ac5c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7607cf18554441a97f1b6620ceba7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad229a118ff75366a61d26938edc46264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeef4949463bc7ed42f3d2f835dde9a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99299f47c4fb5e21e5d6f7030aba5444266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b350b6bc69c00ea3746997c2d91b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ac19cc5cf4b4f36b82e428074a20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a473fe216ca0c190eddae075ba6642269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20019607085f2f5d68b25518acd76c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5efce84bb52d3b42067f3bfe89244271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421459cbbf956e967d46dd8041cc6bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3832c39c2c070f395cd997884ed7fd3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baeecbaa8914923c63d6f01369d623274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188b5bde266feabaee1d42b5f8acf26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af620b8273354b2db14f834b4141bfb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad89b9429343ea1887d3dbf382d4418277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3949d88c1aaecf881ff1d57da413f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa8fc37e4198c0202b55950b10fe3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d31709748965d0230177ef993f4db4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909bd23acb81aa62306557fd315ee8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278004e67dbbeb36b3eaccc1b88c3073282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dff7da4bae11982dfd9abd90a1fa20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9264854983ba0ba95f64b116501677284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5274a22615f0cd0e0d54ffe021388c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06576fb407007aa71561c11c3d708d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbab74c532b04d6f25379135d5f323287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dc9e97679d9e5da2d1e5c3c6cb48a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55cb7a70169880fd00fbf7725e814b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd4ec88cbc1015421fddb4861274ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29396c765ed103fc19a502ad71713074291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10724ae25bc71fb25c53eecdfb5f1fa7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437af95fb2666d1b777c8e725aabd8b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0801081aba059e8245f55114f8b9ceb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bd28d8bc34117b7fa61844f44d7c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293500df6edc4afc56413d6a07c82eb6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb9bed3653550e5bde7461123485fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ed9315ad7838e8d01f74ea7183807298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db53e22b1345b28191f3fc370ad271299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3867b5b3a6e7e27f86fe2f9eaef3a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c4e6f84a1cb9175e8c5a31b37cef0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146a1095ee17e68261fb5ca8d65c974302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f0f881ba9b9338e7b8b01ef320fc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277c5e90ce71c531d555e15bd6a2b82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce091d106d4caa01aff9cbb4cc6713d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c2243db818ccc135367147584e7eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8ea9008d8493a7583d7c8675d46c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7daef141f2d29a4e72873f611abcd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbe3589d04ce215eb8600e65f0d03d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9fe959f129253388229ad7055a926310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711c7b95f74418183eee0d9e453d9fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97338ee0b6619119e62dec924d4829bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68dc9be470b7ed12735057300dc766313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1649d3972c7420cca7eb7575f678d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b5cd47a02f5fefbf8243d61d71b92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b574b95d7e49ca23bde3aaf43fd73a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08342afeba799b0a7cc8009b26b8359e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b50947ea119d3523e0cec0afcbdf7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9aa83d947f2dc88fab3593a7233446319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98bc5b4e2019b3af3b59bddf6a114c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9d0e64fe7ef05411641a1cefa0897321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ebb4a2b65a2258f54f7245ab13543322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f0e5b1739c7c2e911d65cd9f84569323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa12f98e209e9566894f4d7b4ce6cfe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651629398acdd91a22fee84eb4f6cdc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d8276c35c3891b3c9cc00a639d485326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a391145161fa13412ab9e0c73ee15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d570023b2fb9b8a75ce8fcd130528b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f3f7c153a1afe87a3084e0430e60e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca69d8f3966576c257b477f90b4cb25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8667be2b617bc58045b132f367d8d32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de075e9952bc1f65c0a2208eccf4fa5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187fd23216c10bd0db194d320a1c146333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9836cf8b455c03cf9212cbe69fab70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc3565257e3fe02ce935dffdd88db2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de02d6e0ac8188d287200898c4249a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43eaeb7d575cbf993cd502ff3d9a54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886b3d391b73b2f389f4ca51d58c785338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc787c8a49d3a553f695fe1cd882bd2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553398d8fb9165a94f6a7dc46a1bd5f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b961ba703f41917aaecde18369b24341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dfa8cf0a259936603d527b019d3b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb06e3383e649a37df85d51ab8c9783343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed831085e739d18260fbbdbe4427d8b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955f600a63525b20ac8fca4002bd9f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acb55095248dd9afd5b8120ef6d952346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290c61b20794efd37c1292283a7f722347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bd1aa661370a48b7737df62f3a214348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8d81d5a33228af153f20297a9ce89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad477b314d629cc8031b53e3836d05bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a6605a7abfbb481f14b0b921785de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfd812d7b79c881f24777f6e3112ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97d3676be0978574329e30393b798a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e399e06af5d2f238886dcdf5888452354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab92579e176cbc0613649b02c865050355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f56f711c287f39baa2dd8080cd7eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3b33c2a4754e6bc45525f1215a47f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50683bc38c3030661b11900d41076700358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e711edda7b03dccd7b8fa977a3b83ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275451f0c2002e2117e17cb246a977ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc328b38560f672bb674a270a7e445c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77d630802fac46f5e70d63d64525a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38e1b9e4a658906908bb108305357f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24ff7541393196181aef4f7b4f3852364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca0f1f4eb04f1405301f3b8b9edf8f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb903aa425563b8e8d9cdc39e62e70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdb1c5000e441bd239aee6936a76aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ebd71a879eafac964b41655784020368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31bb0a26e37e7210434bf3d1d20ea0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a125b62b6ef18d04e63084b0fa2d1aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95e2ee75226355b915a9fb3d33c5ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0d470b11976cc767c6504025c0b40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4d22e41dd25ae012d8560cdd5c7cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7733f871e387835bfa814309f1510ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916f6fd700a2d0d58e00643ff2aafc9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9228db3aa121a1b633517c64e00fc5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80171e38542fc8109509abb9701d0840377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5367d525dca33bcd1e20514636a22e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c04d74c899ee31a004495e4e4364ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58297af513d2e330d86fcbc8b59f4db7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc61620caa385a3046c9369c8d2fd5f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f19fd2ba5f33898569f610254576e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910b4c3b55d0ee6b984ef68ed873268383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4e926a5d39d4ecf5022b60cd89a78384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4ddd6ec8b2d43f1c7e07b928bec5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a334b90af8311f02f95587bcd6237386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d22660beebbaaa133258858a8b0c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47594d73f39c84a4f5a1bfa178dc1e0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620327fed3192f7bb9545f8dc14efa7a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45650c275dca4e76a23cce108a0980390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36c45e521cf71ff6f8fe303a1555d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e478cadbce7e9e0d38bd259bd8d4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfd0852f003b291ed897cd616a8be2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b9453ed43d082fa73771f5e54d413394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36f922c4372eac66844452ba16b0f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95da1f0f604d3408c7202375523f72b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0b1c7accaf353c2f2115d82456049397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29912ba40696a957e63c9f69504f4ce0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e916e4c73be5a2710aff1d75f6bacb0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27712ab728fd87c97011fd36f587374a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b01366c07ca2e77eae52a415301371401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbacf3f0f4a8c2d4c46ccfef259c78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18494de7d7c9049ec3e48b548c122b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c30298f7bcc8ff14da1dc7cdc5055c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434f72f219ea90013e16ace35f902b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acacddc49592b694728e0c1f3eca70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8962f09e7396322cb83339cd044295e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84bc438616aba46e42c67af8bbf88e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade2dc2b854f3875fd01911fa5c15b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a85ea88a90f411c2808c53ca76d934410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c408cafc8002fa4efebeb168ddcb0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc0cc138dc6cf44898860ac8892cd5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111749f360c89442dd4813ad889a9fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d290093623692754957cbf6ea1425a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0bd1c8746a8b3ea30d533044edcfc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ade2ee39fa5c1b46d0fca266ccef6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fc3a0347b61a45c943b751e40fdce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6000e2cae87bd6e688f9f9ca6860b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994e8e61a284eba8d307801fe07fdcd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed874c1b7f68542c9982b76e6256b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994aec0a439762da50b68b086ef5ebd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd411483aab19712872637322ad83f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64153a7b5d3eab5d96e4cbe33a1bf17c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2811d20de82568db6217fcbb7491db4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141d0898a8e9ed58bba32eb56cb8e94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94807fcf8780d4eef5c43ae106fa8858426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0de3d1d6ed8f72cd373ca2b999d32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97d39475ac4980ab9ad34354ef9f1e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548a11b392de09a2ca1ac3de97f1078429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34975eb7f38dc47512046d2d7ffe00af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9992320d9ea5048248c866f70f961431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9179898b8a49eed569979f88c7e99b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5100894defd435ef755e35954c4d170433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2d4692c72080968a2914b9c0c5418434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335cf43bc1af9edce1bddc5d4e8b709435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578df732c7feedf47082c10bd4da87c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086f0ff63bbf08fb9aac667e5beadfc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a671619daccd733dbda3b5be918dd4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e5d8e16ce0c22bfbc63b8357c133a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab247ccbf7d57c5f3d522ee48da3757b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd248a06370ec2f4307b909e11c07ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda654e72ff3e5fbfcca954027859acd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902295236b02fa22c9e734b5aca94fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768b8b996ca7523454cb0421aca3eb7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec8bd4f3270ca4161134564073e6e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08538fa24c92e67af8c6312eca8bde1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d3a63a96d175852c5627ee8de5af1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244a2cf68e98d344b0bc98ff1216404448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b38d96c216000e22d66f1c90ecea0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26267d028d6eb47d0330f7207c067623450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddead8e268be47dde1691606b27b8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae6827f4179184e77b4b5d0e4b6c7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddc503837f885937bbc6f9a812ab62453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904610a16b152ffb455e3c762475d30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fce50f835c4de160d20fbaf899abc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e33c8b4d9ce054433a6d6e8d0cb154456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bfd308e726be21994d32ae666890b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb3ed44814e6914b4f442d0dcc08ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f10d7ac203777a9c8fa758597ce89e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4849bb6c8f5ebf296754dd49eba50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcc451bd6bf3a8770a633cc146d1bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6371196d0504c626502c091ae592f18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788b3193e07ddc285277a6e1934dbd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2796d31a09b6d28fbc7a9910d6dc9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a397d5ef1ca9ed34822d4ad45feb5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19c19b5f389bac294ecab65c3907f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0709db00de757ca67d8f874923904b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f6c6aa8768ff8091e8c820ea70118468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d403e358df3e5ef721f9a564d37e9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520491bc05d86960eb4260575ffb61a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c23f51a3bde4c74a90fcffd04799e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c0a4bf27163a1853a6975af8577fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57afa79bd27d1e5b544c55f60b3a833473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18759a9a356e38ed923b33e95d670d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718f1f77eb3b29bd9648c365a307cc0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5f121e558c6e893bffc5fe9566c14476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16604601627b8ff72639871f4db3d950477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ba050753a85f033934d45d848565a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a07e46bf6868a7c555f98a41cbf91d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e76abdd889cb355533769aa25fe638480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b2af4914009f4135f41291726713d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab365c8ae9f8913e3ee738d1da54bb7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b7f4f5c22587963209ce7414fa9e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaedfa30ba12b52e7545263f2c6dd19484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c6ed2b3a07c28bd1f041ea90cf0f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a25aab5e52f68eaa9ae92fd1cd302486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bb7fffb197e9326e7d97acc5beebb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6426071a0e6665de602482d8a5da948488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bb1d48427a9a43d107724c29db192489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1f609b07fbe76ce5132509ada609f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e8977435cc5cb4eae6d28dd05a2f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93c8df74753323541e08c23eafb6da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96753dfa3340f584d8eb5986d0fc98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880eb5d5b5d80ec7f37acb484355a8b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff819de08a42d7377c995a2f44fb3eca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c5f4da8e2b9bd7637315c33915a0c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289206b59d20286029bf13aa81f7c1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e650201f6a21080f1bcda423b9e47498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c9bb13e42938651460b03283dfcca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feabe26e9fef207beb5f3dec04ae174500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a5651a6945a2ce74ab11134360484501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586b6c60b6dfd0cbb2745d749e18716502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59472058edddaf2f0bdd840e825da84b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206028a5c85508ebbbf01d2465f4960504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1e95e234aae5d871fd189dca301e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a3650768064f589740f27e7fdeb2e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0696647367656ce2c407baeba3686507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20389a618e28c95d5620fcb9df6830ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0310401c93ba20b8aba5fcf718d73a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d57bd0d8c1983bc0c8c3d61957fd2a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd83cdbc94c1b7042a8d6ec56337aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c177302b72acc8c6335e60078b2f5a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9695aa80f8caf28b601cd6ef53b7d96513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3cf3b9a8f2eb18eef5f22ec60d4b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f18859eea29d9f166cb19936c77d00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40411b88882c4728a1c25a83a341aa06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c888ffa9e488799e7e18f4d8d589f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182b097f512a154ad01eb1d012f0297518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf4bca18a4dadcb985c7bcaeb9c953519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5726417137e80d156d93a9cac1443b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d14e95ce4c05edbcdda7b4d498f1aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22517635ea87f5a3ab4967dbb8b51d86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63718c5eff56dc86d9fa817dc673be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffc2677b380fbf879f1a8c6f8d7106524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821dd1d5a3272fdee65bf6a3d10a730525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcf7dcb5bb192aeb8a61b8188c142b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4404a22e9a7b7505eb38f8874447f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bdf5c16a6608422391ef27250620e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3f70605f836735e851379c9ace169529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be11392ed75806eca934de2b8870cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fa18ddb6b298e3d5ba5f0ddfb9867531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836848281e8692986b519655b53bb7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68e99f71f5582da533a33cba57a1a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0642392a6a720bcdb01c005b5a407c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569522b1689f81d2dc900e39bc439c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412664ca5313fbbcd43919561f092919536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d512dbd64097438f727b85388b96ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecda2f975630d7bc1e5e91555e649dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037191e963a8fa53e635f38cdc08236539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fc6277545ae4beebfb76a5ebd0614540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04046094ba6c306836cbb75bd22328fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca77ae927414a6c0f432a8049c3682542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9d5d72bab21049e1b0891001af8db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b8d9f2cd6ea3ff8a753adaaed3442544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c0a759e440158bbc0ea6ba8090b18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643340dc6f91a55ffb2b3061d9ba529546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1e5c68107bd007b4e34dd5930d21b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adb944e1604840c893e0a8855495ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503b488062cc94df1c5571aa9b82df2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d6722174ef11b83fbc479b5e712e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195882a8e2b6822198f6385a5ad5677551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3896929a7a0ba678087fdcf6fe5fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6753b8bd40fdbbea29e9ecc6189b565553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc31a56ee23e397289ec8d9953ef11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1ecbf211e5a763ad377b409ca6e49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6385945c86ea015a957a027713203556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606ee51816a1f43996c6dc5026ef688557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e4880379ed2a409d8728eebd626bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c7a8d9d2c5643f91da8d8e07b8fc7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe8fad8f4e46ede840b5bd84ac6e02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52288c2f0a7a2685a4e631609d30f088561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477be69aa161573e21564d33e3d0be6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b0b3b421981d0a17bdba65ceda678563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede402e36295c18c6326a3d51b82aa90564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5ede3569175b42e6770e4061e9669565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cca99bef43423452ec3e861c462710566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047949e6f01967dadd7086478d507171567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a000d9a1de6a47efe57bc7b74a4884568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07307e5729f5081032a35666a4f7035569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bebab428599feb001a4cf85ccae9d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13765830e6a6aaf657740ea7cb14257b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74143262a69e3b719a295c6f97a2656572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c38bcb727636a1e327ef3a6bacd8ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831ac79c8690523e305b9e71f097d75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186aa2aa1c1fd0e4dd0c052ddd5808e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262ec4e5a6c002683db7c7902950ccd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3de0796bf1654ca57284de9f51405e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876a7283bca3600ed4ac533952e9f40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de7db49cdd583cbfb7a9329b544355579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7b1805bbc0314083672a51c753fa6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84e1607f6789ce2db2c4c66402a219581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea159c7e1814a3f908927a47f41e73b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58600ee3d82dab314f450b8b5cf30a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3a2ecc7eb89f0fe3435d55e058ab1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b3d34ef0597d0a1edce2dc4d376c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c62c8411c62de467c8971f1e9c70f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c02f0f3e9346eaa243bc73f98d5038587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faa1df8acb69d8061a6a704cf8f9f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d0a6d593a8274b89af6110affd16d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035b88574a03673d046d14f8247fe28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c7d959c9a073007f5d3f2ec5f4ef4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652baa45dbf75e983ffbd9a9b5fd27f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc707a4a31a3d91022b01f9a0772325593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a957db2d655a0bc47ccf12b455e1c39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db0fda154dc22593b82226ce3e261e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e590ae04849e97ee95043f737baf5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f747553201d01ecc3efa8133460fea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61047631fb04f3174fbde0de2f1786598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110894ff8236813041359316311f74d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726269c0734d98a758d503f4e9540b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591f71835e13190e33cafdeb09f73ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3c10b0a080975eb9be80d5a027a01602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edb15aaca63d0c82201f2d5f9c5ffe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faec30b0ec88d18ed2d0f9f19845e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b39c36e3cf9db6301151119332474605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870479d98cc0394010f910c1b83fb6cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879ce0f6d46e106f84b1a54b0407d0a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67877c2f25b301a7a7f1d728dda1f7b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa2b78778b9268ba934db461a8e29f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dd269f4782a69a9715b44c4eb9f21610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78855b669bc2053915e7a5ccf39be8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98977f449e6a40b898c33f2dfcf697fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c558108575fe26db73801d7d7eb037613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec005e3d6aa3b9d5b835166439cb6e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5aba56d0c12f9ffa1d10f0c0d1c22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcbe2a2ec10f3c32b5672b9f5b0ee1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65946d716a04b589c5ae1b6b325b8445617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d663aa800345ab21748b5e30533cf29618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e107b8c4870b19e6dfc413b4b657244619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671ed4835592bf8b8cadee4b0ec1464620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee3afd4683035a9a13b533b41ac14d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8933a18ca2bc942f00e9159b03ce1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d54b1567267265102743c708677514623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a4795f493f6afd890948d585dfbb2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896a07edc18a95bc8a4eb81b969ee8b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054fb643dc23dbc48c67a18b123972e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939897a7a9c6ac8fdc1b2eb290c9a5f2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4f5e49481ebe1a73935f0179f6516628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd58be862b653910f89c3451ed0aa7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c724f51038d91e93979814388f13e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743c289a98fe70574fd6a5e86e766a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e274083b9a969196cdeb1583aed97632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24511be344f59eb4ee6eeef4568f9912633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604a39a2c51e09cd2b6edf721ad2b23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839d9ca9949112ed0fa2326882188d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4291a7abd95c103cd22b00662febf55636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754345d26ea7e14c39a6dda8495568b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46439b88258bcc97d417532cfc522a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802f33eb77f61c14b87d8aacfef8de6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc5f9cc08bbd82526d0fe9c37c9f2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582b5966dfa0739d2599c2649fb0e83641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396b5f088a58224b26099770fccf0ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a914532eff7fc750d089c4877732a3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139dbcf8c7a903198857750f13458ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2be6e480ed068522575a34dd623e86645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b5e3270f263be6d8e94f1bf545176646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c347fdb474bce646f7ccd2e96a025647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22cdd44d914d765baa2993b336046e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928d5a0239f6b698155ef4cf22272f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b69d5bb0ee514abccb40ebd97853da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003c6f4f129304d31b18de70321c702651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8d58c6c1e712bac67acac13f9e4e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951738ee8ffcdf25fbd8c0218269e84653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24360fb00d1fdd5ba204e4b4aaebb62f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96740e02e5423d91d2b920df8106592f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbaa30425e9f6b5a8913d1e0324264656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa513466941a770d68de02d058422d75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43005f9f9d47f9b401e0463b672376658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38923f9424c947a49cbb616043bd0293659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d75990fafadf799850e01ac321968660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1ec037ed4f4ebf4ebbef2fdef40fc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49b8c1590fdd391af02d1ad335dcc9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5533fa25667015b2186d751e7cbb1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5099a04eaec6e0252ebc967411615d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce7b0da47c41e3b2b5d1fd4e10f190665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e7f9faeea2acf1ab2b90dcf3a03e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed617282b359126fca075c28454c4f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2f8b7a19f0a75be52aaef85aa3c6b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a2a87172e41bc7265a7a71428f1b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2777fdef9fd74570835ca3d99331b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bdd1a43077fde3d03d9fec94d8f7c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c329ffcd350429606b41463dfd3ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7484b84201ef7d3b8405dc0b68aa5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caf4e61df9fc3ba2d99619a755648e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae160cdd11def7176cae56b5276fcc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae8fbbbb10f1a44f3c4c44be6a19d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a27eb8fb5059e4ae864dbd78e99ec3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e5f1cce1cf580ab0a4ce05ea5c7d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76980374edebe156f0cbee892b299b4b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5f26c7df9acfd4f24da323684359d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c8b00500b21e0cec6b5291e8927d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd68254d3bf227cf19aa12ce0ce247682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e57d91b41981a222c8006855575732683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0316e448e740b7f31f0835b24a2c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149ae77d045a762b8b883e44f9489b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459662c141aedda10b5cfe7a8960862686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccec94294eee601ae5d60a59c884000687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24123b6f1579c5f68fc06152666c17ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17b0af850281de4fbde72e46c1a2a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523168dd4694a1fcde27e3f157de9d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217135d2d8d9d4f95bb23536977cb58691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312edb09ade41c7dabb14eecf1f24a4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457f37fccee72e5fbae3cb1225bb471693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd36497d31d863ed05760e06cbf420694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b572ff8e44f0c1d75299c23d09cd073695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507411ef456b4409fa67776096ef505a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a8bdb08cfc4ec1988c009383c20d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab149e1c87efc87e86ff5d50b4348a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356632b454eed77ede87bffbdfc4262699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8533200e54eaaf403b3608feba376700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f58cec103d883e556354b2487e47c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe300c743ae475b558d72073c97e4d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1a2daffb2668ad9992f8ece1d63c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89647c23cf6b45ca00e0f8447977828d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c870c773932ffee2f71f8fc81b139705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd500811c3f23a9a6e9c98095781ef2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a1c3fe6d5e91d46042896ad4ed9fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6b55aef3ba63d2b5cb3c187d08438708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf4213bb8abe084ca541ba2f0d0145709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae06092873081a35c64b7d1baba69a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3eac0768b2c4803eacc573e5da5d4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839e7fa5974314355b9ce0855eae933712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2ed69eeb0599344692c22d42c6477713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d14bd85a99ff5cbf7c17d4cee769e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372d5cadc6efcd22ee229260c26fe87715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ef2ecda0176d0d8c0b89af2677f56716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8bac7d5445e00ac1cbb63ede3ce37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240fd6c4dd8d28e5d10dd0e3641b45a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc6a1b8c47b96676de0af01ddfe81a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7ee764578d3b3ddd2a71a8c26680f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d9fed6cd399b9dd06bfadc9b4ee38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb3c9056a6994464763e57d7f8adc2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fba7f70ddf25da6e75048a367376b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e3c923b71be7e311ed39269556d70724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da51259191685c615030ff47df00255725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5ce70ba1c3f57cd41e4174337468c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5beb15ea44aa0b5eae6a8793c6bf8d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cafef8e58b422cd3462ac63747500728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2e0f43bb85b8112fcec8c16ed71b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44defb4107e45455718a325659a856f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767c92c1cbd8819a7e6ea865723b4e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00665dc69f25de3caf18fe4d9b85b15b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71afd48c35ad1031415ecb22b17926733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d16988d6f39b79dc53032ac7ddd7a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00425fd7a73f523b9caaf840579cee30735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09343d59b0361c56e0d16c79d83dbf18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019b3472859735a07a236ca7aab6dcd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fa782c026deb22b1e77755f8acb34738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97677b9de6deb92338a4d87fb0a6b63739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d4c3dee4d1e229e03dd68074eb9b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9343e327e48249a5e4bc1061e34f0a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff6eed0e967255059e88aaa5492545742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312afbd35dae16b504faf0382975ae26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7a823d6875c31113e8e74b7dc7a45744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51696cb297591fa2681db74ededfdc90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9a2a11acd8c925cc21868d2600a3b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b8ba762659cddbbb3be6c4eed2fbb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b84c5c1c69884fb025b8cfd2de770748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3784e030bd4f43e37aaf179c1af92749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc946f173a84cff55791429f9a1a7356750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d570d33980023fec4c9da33a1dbde89751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c71f250b17c0d9319638b70cd7d853752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21bf65a2d95b0f5e81a26b589627f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5ddbc6f4ae668aafc6f6335e39bea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b14e3e7c6a354ab4c1915347cd4f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c9810007320655150fe807709e989756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb41852fa01073e97e6ababefce6fae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf7e4b2c6240ea1f9083bae7dcc8aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7108e51e761eec44a537566bfd2f2e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ac9004b2113ec60d5a32f86f92800760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42eb81b6871d4acd357f3dfcbdafd0b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda760189037257ec4562a362ad813f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a43f845a4c27cbff57ed7377c946ee763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d775f9c9a45a6246f9ad649836e969764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1580f9f27be20dab0942449ae5d42765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb94050c772ff9be2fcf3862db38f82766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaa5348da07e4b6b37c08bab452560767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b0e242cadae5cd3fb68ed649be154768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac49f14f329c91fabeeb9efbcaed2e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687027f3d9c971f723df637abf8d9f38770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329948e4ef07d852ecc223aee1e9b88a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74964d136661a5276fab04ac524d0ac3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fbcbe0cb2e635adc09cf7debaf098773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02812a4b0316f3fbc612d1ef050c0a8f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f284c27758fb2d4f617e7a6ff66787775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de8aa9830065dfb07a991acb7449f3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382b38121c03af5735892aec140873f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a37147de84f246a3fd6bc8a9d4abf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43c0f02498cad940355458289c389f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f306fb48aebb7616bc9d95b5a76fe2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c419bfff2e8e7dda172ed9eeef17a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7fd637e6fb1378d9b2c149c3ed8ac782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b994ec946e4fe0652ce85bf9a113e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0637b8d73d8e5e030a8c4dbf75fd8f3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1223bc50abcaee7fd66f5d1307ae0d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375f141a10a839423baa673126871f4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748f732e4475ee2e3b840cf088954c9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf458a570c88e36a3a66d2cdc443a29788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e47d0f2125a7450427daa2e064db53789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79ccd3a33bcaec31e518b15f58bc5b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec4f150a9f369533830b10b33eb70c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e021493a2ca82da4bf76f896dcc2f1f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afa4f474beee2194066fbd26066bb6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3350f7bba95bdc7d029766db702631794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58151bd6e17ffce2cbd452f6e2ffe5d0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971e9c0c569a9e4bfc4a70ee85e27af796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75655b328ae30db83faf3c65f1f5a2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b4e812be571c2cbfe577aee660f3a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472d4f6d482a99b36b109aaedd1be56799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d3ef530ee662290f2840638744008800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7144e7a7f816b8d4d743d73263266801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71938ad541e05d1d730caf622c24d5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499639359d8091a7d8d933d4dea7c0f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acec8f3929093bfe546d3992f69699804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c46768b184474e5cb2ea6464ee2c0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33964c4feda32b46918c72fa86b19e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fba4956788b5e6a8bc2f69529a138f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c59ff89b087ac275a8b6e88671d3f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea614d7da564740a8da2b37ed04e577809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0175bb8dc489a6976cad42aa574a1af810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97843f4504afcb69ceb0409abe8c8e1d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f217a0c75cc5c5255122c00b7aa9bc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe40dcc07699d8dc27dca99a2abd5d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106bb266590caa9b42f4c265b38874c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042527b8f60c66d1739a9391a1a90371815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e68323fb302f4a0e59ba1b2d88e55816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f130aef7c9d2806c952284ff17c9d3f817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>