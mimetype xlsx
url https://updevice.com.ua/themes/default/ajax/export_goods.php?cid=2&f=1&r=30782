--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5639599186e3fbe81f82ab63dc6111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfa0b1e2f00d2b910d08b3ce3631fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0301dfc0f9aa1451d19b9ad3631e903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef651a35014347646eb68145c17b40834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdbcd3032c041bcacf540966493db85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa4e2efcf3eca80a8b992f88ea3fe66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e497a5a6a2943c99fab2526049763c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de5086d744c274a542c456bfd49bdf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4121e74e576e003fb0e7f9a31691b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe480bc55e9d2dcca3fda829ec1b55410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c347300b3078a3c9cb0a3e3e358181911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d4e86f604e8c58a9e610b0f9e1fd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938580368200f93d3523ccfa2f8a0f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e330f91d699010fb90201b6db20a0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821efd0501dcbb99879e3b969569ca515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b144523af7d93d436079dcfcb75fe616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034297e9b051d182bb9272ba7c72de1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e349de1a24ab71cc694f2ca3ae8f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437599c859f6cef723d048ac1cef0ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4c2f3360a6fdd5dc3b77fd26314eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e19223be50017adf9feab2ab50d3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb28510def45b019c29708452ac59fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62916a286c02cef5607a0361cf808523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6331645051426a802097cba7dce9db624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f305eb2c7033be207064d483ebf43325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990d4bf6bead45e91bb440301cf20ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391c6a0d6fdb4554e199dab4d61ab0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e28c4fc31fae62c8fe3e8e85f4ed1828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0064a2fdf90578d7caae8cc1fedc8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c62eefc143204343d410969184b8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff01cc99a2002c8f65d395fd31a153a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8e822f0882242cb9d72293ef004ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b278a636a4e435f911a748c710caa833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e72164e95a5e19a5b3a43c6c13213134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f429615ab1f19ce450b8c293d8447bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bf7c372c11ee178aea1065201319736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bd7e7126f754ed91475843c14455437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddb21baab57150a64a8c087b26d0e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907bef32cb1c876d40de7307c408ac739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2de92eb574ff5541ee213e83b761640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a963179df908ce8f4dc129b00729dba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f043b53946f4ab4518eb79be08f0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf183c2c85d63d2560ae4ee3a6942e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc7399307d0c264ef83a1528f6af4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7009e956a47fd22ca8629f97fcdf8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1c8832ff7a8180e54bffd07bfdae546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360fa8be088af8cb5c534c8d794e60747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b70a081077f52758b64a7d73363d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7c5dd207a46d3d7c1dab2b1d0355b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b58dc4295105232d492f5384c2761550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d0bbc623fab2c68414af78374e13d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f1274d83d04011b8d30933336003852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7b85d9b7422bb4aad943cb5fd6f6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64896e3f4e4f1c0b7d4299402ce5619b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b88cbdab6e719445b3d841a5e239555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656794891bb0b0865d63d70612c4a96d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafad3256d19320307d8072a356ce67a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9742f2998294d2ad86875157f142d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573446e671f767c7ad7472840b4e11e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ecde7f9255687ffd415267f0624ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6ddcd973199a3239793b53773403f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cd03ae1f67620f20e1e1acdf466df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390b83c84c46a05ef23918284c343d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aefe973f93afc33c0b5a77a2071dd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc8667fa8f148d3ed68bf7632597d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136600c265cad08e4d8d5e7c9b4a7a3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963485260aa38c978a78d0dd18987aa267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dd2d11482748f30d76fe951d1568768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481b6811d188bae137084503cffb31b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b2847b4caf472d2ee0cd4cecf0a1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5ad51edf6aa9e269c11a64e42059871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a109261ebcc7f10ae600cf5a74a21972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3b690d309783d7066a3912b06b42a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768a986f0ffbf6622f8eaf58cbfd17074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c02ca67406470b98b1d202fb2df1e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec3e32e6d22d02b56e91698b848e5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b9ac269ec7df709c6dcc5d347ae4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3062af60a27f3952c7b0f99dbdcaab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e1427deca0e15c942b4c77dfad8d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501a5e641e9cc0b91d83cd15532ae6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5279274192b9c7c1d5fde226498b6ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d6aab2f883045320b41a4ecb5477782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957783fd42a07ff165b1c65ece7ca3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9399785006ab719a6c8ebcb553a48c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98b316ec136cf7401c62c12c360dd685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b0f73e65f93fedbfa44fa5ceaf79186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ae44d573869d2bd731ec9f2084de287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672e1c3c77f37859ef455fc8d6cfcfb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48a33b53a98bfb4e6eac7570e49fd389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71752ce7da0fe454011ea4eb474047c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28850f765fe340e51b554893be7edabb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd74001cf9a15af42fafa7e3268686992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9f9f597dbd92871cf82fd6b8e087b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d2dc64dee36a8d1fcc83d3cfe09ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa86322cc5cbb14f56e6b1744a9fb7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189536a32c99d29e27e34eafc2c5b2eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd8887a2c0c1c0aa5677d34321ca1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b43624b40d935e6b6c92f7491b2cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c26058f333bd0432ab9144bc31ee6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450b118a9f679d72ff410195fa51b08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2adef0c113204b015b5a1544f3e4c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d40dd04a4f5fa186b48e3a19a3a91f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd1ccedc2cc467f5e8ab1842ef1a03103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3849acbb948f1d21fb62ad65f43db68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38985b09a39ef7b8c66642b96647cf21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39117c27740731150c0ada5cde1d92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f7aa0535e95cbe34c1014e8d27069107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c9cc5d79ba313d0355a88a2865edc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcf4ded026b5838f4d975eeb9e1e22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9685f38025062c2656d01b64ca2825110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35518adfe5903b5aed905177575cce9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0cd1eb40961e18c68b5efc38599e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c08832a44943558a3eab9216a763f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dcb5bd0d737756ca63b74e8bd4546114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb370b9c90816994bbb997275391a8a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dda84f211fac9b081546844698d9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4560d37525af07888719e4840defa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95babc7c94fdd546cf83e630c5cdc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5695f3df855de1df8225bcb3b042199119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ce49a21b3a52ae08c285762c714f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbed5a41d05b87412ed1ebea4ce788b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8124fa45677183fb8b2c57e38c0b448122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52ac67aa4804ae72a2d277f40e13d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818816c02c41e7475540a415912e16c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859128028f4932ad06c23cce58e9f2d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f690214c19a2479641a6222cb151021126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc0af9a8f890017811f213d7b67a0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daaf4368eac55b94b8436a9f4e8546128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e53b35d41f5e4d96f9b19648f43d7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f861c359dbd9ce469fc1138fda6ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af85a1418d8bca7fa7f8aabd2693361131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504958f7a57e00f267b85050393b72f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4750c49e86b3d949edfe09fabdac908133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d6ceaa28e6766f780311287df01cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fec8fdd617a3fb69ed505169b87a39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa4cec75ac4dd1f69f663c808b64fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082f0261384b35dfbf9761a7648856a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3fc536dfedb7c67d457ae85b1a6b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96f5a7c6ddab2a52c20010693efa39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f162d4dae07727801fb9b09c0916711140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afdee112eedf809027564dabf80422141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294307a246a5bb22f69bdad350d575fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b04b07309518fdb8c0df74f8b7e27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99191407442e6a6c3b455974a9ffb071144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffa252415a5e3aa67ab5ad34b807fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2278c8a1a968eb66e74b1ea137f05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26a5e5ee63d7f6b06b2ed487207096147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb76f955f87c69d434acc4f2e18910148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ffe1ccbf888bf431ee833f99edc5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9a9815ac7f399d03a4e30954bfedb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d9baf098363a7f55f4531b7fb20cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe77fb69836e31fde357913cd3f290152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4424a9513ec17c2d9e256856d78cd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1de3c3cb1fbf73f33895a42d3b1f11154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c57a4010e6fdfd20c6c6d4eb186aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18656bcba0284a139a57b2d4682dcb09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec8914d3a10d4469bbd13bfef2cb81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316486b1e4601657116b2bd5a16ea7d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5b833cba917ebbd841cb6187748cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90147a67d75df9d411c5e37dd3382d60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4efcff00c0b6009dc42e7638b72f39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274321f44bf4fd1091500b5597f5273b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dafc2a0e013a387286efa2e6ab894163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af7c0909ad9889221699d0f80c39b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000d520576431a27392a4432b9956b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719719bc44f18c6a44c9b5e6a5221df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7044373610ccd7584bc07b8d476d674167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2213a37fa290370d636cb5688849c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d41022669549b0be571e3853b6a3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e48f6fd46b39f923509528cd612d1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d7734c21163ce861a3c82f8f98114171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199d15da3cd573dbf07835c86193ae8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb297d0e38e491d871e2946ce3756a20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decb8d9bf34ca978fc3abe166d9731b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5ffb584393372f0dfd44b0a798c37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46e32e9fc45f1adfe634295ad90dd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb0c0f5ffa8469ca9b4ab28b694553177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2188f00602eecc26a00bb9a8cd7c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb572b5488c4757a40609977e9094dc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451b1cba7ca0ce1d89405d1d6141096180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d770948f7c5e181a31709c3eea380b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873b4a541dd5ed8286821e3faf02c68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71907d6355ac2b486be686e53524a17b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd68c31d35f7f10bc240b8dd1ceb19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85448abf165e73591a4eb3e1327c548185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b3dfa214adca9806f0b87a6eaa16f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6f0b16d0338cab987b73f3a8a3d33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75121ea87f1cb24fe091bc2bab027371188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feab3911865141c8ad53648cb08c7f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd92676aeca3231b162fb06fa2d9e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e23ebc14006d63f4870aae38fe92ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4158a8c950b57f31b52f75776df05f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55010575fb5689e291d2a5753bb6e0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72889b7ec9073f39d1ce0323cc4228ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fbd7e1046d71347fc9f589527bc4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c5c3a0899125bf09d5698ff2bf68e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758b8d5ee6f3b188f805395734a9ecc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31740ea7105670ce9a499e9272564989198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da74136d2bc25a428de4cb1caa3cdb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd25fa3606ca515768375e2a554efdf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8720b0717f955399e2ed62823a50bb4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105554a22c5c144890cf5634dfd62345202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede193db6dd21b60c4a9617a9adbb52b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad37097aa00efaa37a694ced631c62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31127cad996f3a39f38374e94a0bae12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922713737ba213069a03f6b68f937024206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9bbc1b0948b4bd6bf2ed57b0d6c55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01339748a0136ba15c02b6407e19ede9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a83dc4c7cc878592136fb3aa87c05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52858f605b9142ff3cb5d91e591fa91210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a831c46757a7f6fdd5d58564c5503b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bb15332276237a26a05a331d308b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0082ef0fe6e2b0c13f154975f4c73a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d13f57c0c159c2570d79224e79608214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd742ee6fc5eebebb31851a5e0abff03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095d7d4ee671344efb811a709fa1e2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a08a800d8b782df44f5d444062a689217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0201887d0dcfc9d8097c8fa07d1b0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ef8cfc91f0f08f2b2da908e24323c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd43cb080917eafb7b1257c6c76bc10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f543555f5f32cc4c63f91b7b767ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75a85dc261629115549f5305fc2a60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d43f3fb656edd733256ceb5f2ad4e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c40425fa86ec89a36342329a67d9ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c84eab9088168811a4f0ab9251803225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec204906f615e6bdc27e85836c1fa2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca26ce9b590b5bfaa58bb5d0e59766f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8869950cab1a14ed2ac165d0b9eb0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1594b550db1bacee3b9439ac377ce5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d05fc3a5f467772bbb8a6750a2b428230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd023e4522fa65016727bca61aca4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6018e3513676890f8a00bf36e0323232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce951f3aa5fcbdad9aa245a6fb06b02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a11f15849081f64d45504afe2e21b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fece7fc9cdace746898551bcc455889235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f69f93b163f8002ca6bca1a4ccf62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e755398c6e699b1ab02805ca1d714a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27485fdc7eaa5d51ef697a80aeef99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb93173050083497a5b693d0929d65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325b0bd380498480be215aaa694e5a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae63ba24d590d690619ccf636dc90c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98f6128d634403f8f606f3db736b3b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e87dca3b69eebfb7a2791b7bcc0fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2af18e56ccb4a09a1df7f4f6089105244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a07ab289e1d418d9de43fe5950e681245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bbe93704f6f65f0140e2851ff93c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d05e799c7290a3d18024ef5269d1f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f0c490246dd11dc195d401d910926248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012ede5f442b25cb8aa341ac8851907249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebe383622fa398c527498916134fe3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edabf916e38b1f5c93a4217d89d6ff7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ecbcbb2bf9c75d9e0a5218b286748252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e05c84fbbe0e742c481b891ae775b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd109413898f898b7ce471c4261ddd4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2f8d0f9f474ede62e407ad2b5427d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35847cd5b6c44e07abd2007d0876128256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed979284ee15270644de87119f660c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c2026c1bdeb7fe98373193a719289258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6503b2191ff2e596803c358f8a13f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49405cfa05cb8829c09f59410a5eb6a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b748267e62667ca42b725aa27f882261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b88f074b710d25dad4d8071df8bbd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa28a49c25f1b89804ab289e3d501a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab92a5123bd6c7f1b1f86fa5e2db53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7fbe6fc0c8929e4cf3cedad25a4f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6abd182072af88cab902bfcdceac6a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaeae0b7690417ebc1398c2dd944c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f426efaf426b2f48b87ac6273bcf60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8613cdf7286f1572f83b6d79f06c69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adee43cda93969f7048412457b5a78d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15993e88115aa9f17694d9923f3d6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3333d433a42cfe1e34010aadb9e88fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e20071310828cb76e86e5eabda9e46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e146db05653e8bd11db6173f550bfb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec321322c1b00f4a339e2d8e25977bc3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad916a916ac010fcfac8cfd77d35270276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6421aa155a28f9cb041a7a57eeec2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37594313ee5d64ff8aae9ce6dc1b46d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e182b12cf4fd35bc25767f0dd9057a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8c18865152f293eaa4101b69d487a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb114ac07a8dc62a49fc2f2f891982281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ae7528556b92e57d4b5b59ade74ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a5f17a2fc531aeb8fe174d0b51cc6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb75f69e4b41e87ab3136afd12fe91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffe48e2e3844a4c625c0aecdee3b68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7cb812d252bab5e1b643dc1f209f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd77fc3592f68835056156124cfbf1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93cb418d6b5e330b1af68b7499eb16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c698a8340949f5c9aa8ce9f8cbb15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299abe87ca00defded7dbcb960827b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246744b9340cdb4a46c41e5eccd2338291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2829e7c53aa18b0c5cb9a5402954157292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687e1432299978135923a2f5c0d28c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa80ea1ac43d32485a7e25abb774573294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c99db1bd3d4bb4f70388523a3210b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b08d43897e0867f79864f348b080b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3f3412556c8516efb093b3f071281297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16544bbcd30a77b907158ce507d6d2ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41925631691a64b1838abe52793def21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09445389b4aadb9f18db8d88049250c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2b13f4badad2f4c4fb9f81bea452d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d491c4617fb91c22595a741860220302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cd53c21641fa1b61dfc36d3360f19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707ecfe1dba59b72b918263b840b23a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d434e6f72d32cc846549531dffca9c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522c57855b56690b37385dcf2a68e31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b0822b8c595592c54ac2f1f30970f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf84d4121dad51bccc265edc7487fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224fda0a1db24eb781b1d3095df7eae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6066de22917046780b2c49d5ccc3279310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55a397007b9e97a7a345fc8b7c413c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89a2289c89fb8d7a8dc5565747445d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ed372d9a0a8401309f97a1cd11c98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bab13a895a46b95633d3b2dc1ff95c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256295acde14a7fae271aab7abc4202315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e68aecb4057a00f0931783c718bd0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d1a2598da7b4ad39ac4d95e8d7fd5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62a33518a7b50c56cdccfa3beb00cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab776e43933f5a27f61605b0fd7964319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386c984ee1be01c2e660807d6b1347a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b8694242bf82390322af3d737a122321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51a2e264a9f9157c15be2e39f01a36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb123bf3a6779836f47cceacfafe757323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86702bbc338f562c63a84d1d53907e8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa376b34426c09d9087617c48546bce6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a51f7261e96fcbf4f93bd3187f2663326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561502a7d3536ff5fcd2f4a82fe2c372327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73043899c33a3fcd29331f5c2122c50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c437e8954acb81585b117510d22d22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff86901efd5126a1027809c603217d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cae2debac5dd4204f7a6d46328e69a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f05cfb0073d5f928373bd275cb9de5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be395118de4cfd5f694b5e8d7ef7e70333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87ec75ee863073a889d1a916af1cea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb3bb12e85294ced99f264b1860c03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0b479f6d2687cc9466ee599308625336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61241a10472553e5a0fea2e7fb1464a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e790004fcc8e8876c5cfbbb954768338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b99fc67d161ee974baab6609bbf71339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcba2fef840fddb60d7d79a169d6ccb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40553e8fd4fba4a49c2fa3ba75344c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e700bae367edaa7c16a499b646995342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322b33ebcfd81ac58b3d60596bc197f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef60af6c7cf0a1b32da0abda59c634344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5943312be2eb69bc136f17ca0aa4a81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6577e62707c48b2208fca13814a9fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189e4c75d41518a60a2edec039c23f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f782a4890490ace7f86bd7e3736d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bccf3e989f796739c220ea04276e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa44702ee82de71258dcf1caad4b9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3599feee5c9ad3766b0cbdb3e35557351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecf3f53dbfd738ef9fc84f52174244352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fdd1fa6191d46473397bb70e8eed0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d0a3e6493d8285b3a02b687fe939f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c4453ca286a368a2a6acbbaabbb66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3dfb824a01b95808b3cf80fc67953356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a4cdc0960dcbdc7064df9c0aada9a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5079afb58c7b2d6e418c285a81c0b26358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52293ef3487c2c721dd80ab84540fc50359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe85b8b541e27e075bda8a2a17ddd77360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b352a30de543d049179f0b8eb7b8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfcb9484e6430eee0bceeb0982415c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b43fe5a238dd19fa21a804f0ad1bed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a990baa9cddd0ee265a03eab6e2b91d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d371bf9337fa90be8f27d34927aee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd017a9d8a13d5662f223d2e96957e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48873747253840f1d6e49abeb6f52ed4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af9f661f625634ee85176ad48ab63a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db7cd6a434f42dc8d9ea8ff80ccf38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32eae5a8873ef395d5ce60682744ab1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16ac294bd5c958a449e7e19093cb12371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe25e571da8f12edfb1b0cfffd1d4fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa22beca1f49461a30ae40fe870bbf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd1d4cacf934acaf2091a79e236741374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bee1e23b18de4743920be0eb2c37b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355bab77454b72b826dd4211167e324376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebe5231d2ee49d880312a91f14196f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ceff5ae839cba822db2368db2951cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb983c7024d216bbe8e267daf76ad9b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49fb63528fa718488dd34c5580cbdf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e0d4b33cb2f70746eba0ba2b5ef17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babe99109c8304ea219bb6e94a6a648382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275c0d9e6c27f369589ffa3c2236247383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f443e9731e77f578d6ab02f11f2c5a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66277a70379dfb0ce1ecda3ff0a960ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138d2ebba15d7e40f2e3653c4d32414386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94443e16244c2d02e0a147169c091d03387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c788ef3ed8c773001b46f08a3afae3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f639bad17ff012f6e5b3c2b29c4dde0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17459e4a181280b7891d410c3fc67ddc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb2559586cd8c7ef79384a2e1143d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a53608e8dc05a353125c45aecd6a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8de31bbbfeffa42aa227135d412d0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e32c1a4799950159b7ca7bdb9a2136394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e94e0ca85890a4ae55cd5b1a88081395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea023b9440530d6644e7f1bc7ef94cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43001d2b5468ea40fe06aaf3faf60220397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0eded6576a1c872f1b586bd66d2c80398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cef1b2e6005ecff3fcce61510baa8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a8f6ba9b87eff5958bf3152278a88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ef28d0bf33400c7534887fe014c42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c63bd4022d4484986fa556123808ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd140d2e8382c253e6dd6d80b59660fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113d42204b3b3e719c4692d4f9370a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a29f498c5df94c8249cbdeed0c1bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dcb92694e1a80ed0f327a8ec01482406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214346d4364ff8ff070f1cf4f65501c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232453b51b058987827639e85696bc81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c988d659e6ec0eec0096a3c8eed7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bb4853379113c5f98c93d4b4d8bab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babf89198e93e8c37b4780da3c45ad8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244e799b4199ab7c3af5236478dcfc2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eacca9787dd6e05d06f06e12b022b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059561896ed38fa37fbdb75ba700aed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6b4990087d8a8ab743dd408559340415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88f213b80057e27ef419be59a95734416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fb35c354fe111e15403d21d723715417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb183ca79ffb1ed275279de58827cdd5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9a4ee8ff756c61447d44bc6ecb193419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54572222d8f30c8d88f5d62464c692f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b05ee09fca3dcefdcd37538ab056ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0aecf446bfe28dda3eea66f745d3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309360ab2704cb96b5718916e18e5416423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1de3a690650977916a95b00216e9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c29fa1fef7bd5bf65a847281f08c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec29886ba681ef7f0228391fd52b61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc4f5d3dfb136fe341f35030133cfc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a245a60e50b2eeb26dc3e5a94df7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139d1ed3b2b812a215f3702bf78114b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b27a06fa402a495f19dd4076cf906430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc9f6d971e4f30bf884ad6706015a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbc5a60f76192ddecb8303de3c91c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f48b659646a0ba6eb341794bad094433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0841caaa22f4564310aa27f38dfef1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491696262c808b963ddc5ffe9033c87435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a01515104ef79abda28cd34c023cae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e4dcd4c36dc6b826608f21ec46210437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d86518aedc75add44c1c8e2d1a4202438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278815dfd5091e60ab870a36423ff041439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef15c84e804fbf1a8d31ec5a269cf0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73f6a6758ccf6787f8dba2271ef281441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be6adda18352cd33f05466d87ff55e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea4d334fd59506afc765498461f899443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c0a4a90ac93fd01938677e5a9ba64444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548a7ebd0e7c51692a8c35561194c69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0603f1167049a2d8224614adb295f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704ee5b5638d74e04c4d30dc8786a0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab85c0254e6205bf897b1741528bb09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e15f29ea435db4b3671a78afc1890449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0334e87803aa93851e0ac886f48f03450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cb99e1e7760d6b82723407f819b43451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03427412d6c1575ccfebeaf1c0f7025452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5cb271fd7003f65bedeafe5cdd36b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131d15fe97cde733fbd3bcfcd362a78454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f75303dc2887fa1a683239c5b75097455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dbf0770fdd2565e5a437b47d40f76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fd6228441a584629b74e459a3d197457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0649f92e323e5dff3d24b7c4d791568458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f625b329eb0ae303011db0921c694459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f979f23f1dfe3bd323cd646423348460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4758eb74070b719c51e4b2302d37c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f3e77dd539f59d1071252e3b4b1a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d3ac69b6e1a0d4a635df4c017cf1e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b91311d210c39fc46bc9ff2b5056b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a6198952feda6f3b4f0bcc6a072c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357fd1814b9d1136dd4392b6daae6da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f02abc5e18c20abfa00ec8a6b425cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff5c6ae3ac357cd783c44eca2219a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1d0e1f549e2459ec24d34fefb404b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06187c44fef0a516d368da8e5742d59f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d098ac99189ca516c03a53956e8bcb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d613bf3c39edba6270ea8bad5f7ce0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdf6a584d17083bce6762c5393188b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550ac1168b11b11621fc39ce65e482c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185169e056ff904ab455552e0d64a45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80973edd164839dec4e49cf8f245d69476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d80c2bc9c41c60a28f76903ff0e34c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b43faf214159d0a4089daabaf0219c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07832388d1e7c30b87f649095e5890479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265f010d746fda6e6e4aafc09d9fa14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded326b181178e1bcbabf070d14159a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d706e74d8ca545af3ccf7835f24add1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb83c936c5779b71c65ec259612802483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ba4ea527820b8fa1130bdca83c207484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdd5c14e8f9cdcd69c74b26ecd4f0b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf2fffde13f5c879f9112868eaa1b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9a0cb215f98b4ebdc65e00ffbef9d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52371cf1d59bc08504fe6e11892e16488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ab6dd5b5fbc69a77c64e518617a3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2b359f41f03b97c2f3ae0cb89a286490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bda627d379b71377a6c120e3e6e625491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bd6b7ec0163a0bd4e20355db14ed1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32939d50acca5d6a82b034b375ae2d7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191d840dcc04086fcaa569ccc7b3048494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d797f9eb68cb93c5bb3aa4426a523495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea31fd122685e144729c3e9c1895af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439dcb309fd6bd0088d79dff51e4dd2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235cf9e89edf17d3a7f73a6028ee945498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a98e33ccde0d21eb799c00a1ab23d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5ac8c4487f17a68e7bd02a0300837500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9480afce86e109545d30072698cfdb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e027249388ab3cf933edb1388c8aa2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec21c41efbaefb97b691c73f1a77c72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3c36d9f54899cfe5539ff2fc499af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4931227a9e62674e6a79e5fcd925326505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d832c3485feb6d32430b01ccbe943506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d78fbb612a08443d35e923d6ba916507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f7ce4d0568bc4deaa10105f5dea52508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030690d844eec8bd0e6f42ac2081f98509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79002f14b0e40818cb6cac030d137e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6a9ea861ae2b8a3eb678571a85cfa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa688059efb683c6c18bdd19ba8ee7f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ca98db4bb575f291a6ec79dcde819513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f51893c7f88e37c030fea17817335514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff26032f6d78d5d77c2d0ba5d9cf39515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cbac118848c9fee6c701f8fc62385516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda8da1a9d36a45c09cc83f75ff1b12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a79ba5f8acaa08617a080ea271bb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f32173232eee60bbddb4d4665d1cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4064359f008f6f77f53f23c555154e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0d368cdf6e43ba4160b248eefdf7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6570051204de5acb53f0c8cd00426ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccec9e6474f81d60c2d5d9896158c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d1dcb40981986dd85a3427445202e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7824136fdbcd2baa8a7dbddaf1f7e02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d42c767915959b83c6507c82e32ddc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cb0c65e906ec0e70c7eba6eb4a45d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ac3110e8db04581062b4b7d2c993a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e3a78e2f63048a2c5a2736ac4e996529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987b11f38e5a3d969d31af516ac5737530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f2c89e5602faaad4db056501aace1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc460a74aa13d50edb4564cb36750117532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081d84da8ce33a2ac4a4bc1008cae3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5be14263fbc21e3f4740e6e3caeb1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f4f9c4d4eff03e01ae32cb4339c01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc647608e6a3a90d65eadcf00580962c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7fb6e4767116f2e72bcab5cf9ad5e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655b92471dc140a697f84e0fb832cd1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac167ed93d7b43557756db6d56a182539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7ad8ec8c08f8481e92eac13560a5a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42035d5568e62e31be258345a28263cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a90f887259423e61025f70bf562fa0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71213e5977be4da5304d288439aea081543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec3c2d33a66edcb720194c8f55f61c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb793700369cba78f3ec4f904920d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ad627171ebc2c41fea8aa845ed78e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97abc190c3c9a207b016ca1fba19c3e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1c022bfa4168406ec037bdecbc1a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0d306cb897ee98dd4325bcdee16c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e879cdc8cae5c48e8fb9d03071a95b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d44c1d26531c144adadc52acc728f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40924878f9117634d679d26772f93008552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57024a41ee1c887491f5bd6b226140ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384daae1b4391ea4caca1095569cf25554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4390d84892f03834f8802eaf07c9e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c2457574a91fbc4ae8ba05d819db3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062c766e2db4d83b0585c7eda127fe5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7712eeac329f219efa0e8e8d6bd20c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100b028dbbb7a39ecc7fd916a84b144559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799ab1be7ea42f31a3f4192f7705219560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d4092aefd3d9ffdb881696c12d48f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ff1d1c048323007a20216e3d1f53c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3d651c215135f60988b170442920c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f64b5d6b102293fa1197de65a276eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127434e77b9504c28d0f0db24920e2e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831171346c8aa501a6f0c7a129865b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480c9b2582c2cf85952e850eb70f409567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e489d15c2d03a2cf2f7c82780a8eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef972b352023742d5b6c03b7909a6f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2473191768bf76eb2b21537dad8398570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d1a81f7b965d477b9e4493472ccd6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cebb9a65295d96eabd752d6971b8dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cec6b51e8ed158b70e0882cd58ef0b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178d0ad1e420cbf0d9da22dfdacb5a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12684d340256185d065c2eb0c3169c3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90133ba50d41925edaf5ed06162e3d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af63eb183bf7014bf5f5564f8cef667577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5d1c922be1822deb40d4d4e0cf24b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942c372a69ba9edf655b4dcd0b5d007579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d1ea9677db22ea098351361281aa7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d2d8ad376856e70473ebbe6599531581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a64f526f9b186087283f7cb256b749582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5c14cba40b057706d47f12af26e13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78bfe96ef8b6be4b2c9bd5f48f004d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e8bc04ba6d8bfe872e6c7f5f958f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d125b9f2cdc8bd319744e07e2944a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e6b881d7692945f119f9bef0f4260587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f10c5e3d4295e9b3e3eaaa66b4bf2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335248425c66ec2c1f49570db77f4c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5f738039f2bc78ebc4ba1c45b2428590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f0fac00d51bd2f7526a1689661ac3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0f939289bbbac4823a2858ccf51d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c794c61b467e749e6a34049643d7a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6e5ba4a1ca5d1e5ded04ceda3be45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f87e1b469c56873974d9ef97d2bbf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e044c57741f3ecf7b83b654a938a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdd475c466ec2471b8e05d3b060eae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f3169a68b4b79c6ca07591fff811c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6342dc90cfcc989496a5c39a82913599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83409a2bebba872fca668db3cb06c805600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e88e8661390aef5f51db8e17600d45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00debccb6745a0c2207c733a82251000602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad9301316973a61cedf483f2d47960603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cd83716eb66bd10b0b1cf4841e85b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d40c7b6b020e1fc17eec69c4638ade605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd291be40773ef76de2e896440097d25606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efc01d9c5adda25dcea5b13bc60caf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86580f3ca1df972de217ca6f235f5b6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1750a6fc25885c2cd49111ce9ceac2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509fc671776e8e3ef79172896600286610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79647b79726a4a9f7da87ca40798fea1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06add04fb1cf67f52d76fd780b0ecf38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963c8f3c4e2e24082460928dc7c655b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f605953f532772054840a7ecf12e1b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316698ef4b1cf9694037e9d1cf4cfd1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cdbd1aae4026b3463a5c875317166616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554d8aa55f34a2410e2f9f107158f86617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30470819bc2625d908e4ff2addb39076618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d07e3ab330b937ff13f05ea2431bea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a929b5942c1c36380e8bf537baf542620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a668233307a35cd992098f38669bae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60154425d3ff277f43d5d6bf2438fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba47d626905ea5ef8c2a9baa7a875f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84c9cdbbb737ecec82f512b18c5f8e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b51f0379084ab70b8379add9e5b4cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8756b8092d96a4ccfcfff2dcf498015626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8c407e8f45a969ce1929fa154c7a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74334bc4e05ee4a3d5f0ab0e663f17628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ace03e8dd935610ccb4a2a0842717629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2734c917b7986440441d7cda69b0d31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73376b518054f32758bf4c2b8fd7c02631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691079807f86f6fead95cb6481429798632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d47f67eb16a18c2396739f2ee7990b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25292d10e1576657606b4f27e58992634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e57517eb606b84e1b27362653c9206635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cb9e05114288422112c4f0dc1f7a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30995573f803299f1531890de7a638637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108400bc4d38eabf9ed15615cb80d37638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c912493f51db02cd17ee15cc07e3db1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c27014c56e92784e95756f35cf870640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32606817e1ca6024ebe602a8d4f398a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178c8e2a03b9f8f2701c1a7a2aa2245642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d7ee77578f7044f5ee28ba8703973643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e949444ed548492a84a7ca57371fe4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7657d4179063eba586c135e78976b72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462baec6b15ac59c0c9857a67f98b54a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f29de9e2e5dca1a62b013c01d674b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc032e258dc3ffe420d839c2228fba03648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9952f199dd6485e71608b75da7420f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ef5cc327331a038eef307a6ce6345650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b144c48072f92e124bd7b971700044651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07478a446f2478cd88c090a7bfd223652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6703a236f8fc02ede1351c3bb278c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252dc42a445f15391d29011f7bdc118654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6b22ba383398ffcade3032000ec51655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aec5c3e0523db8461e9e94717b9f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e48e5fa16d497b00b39c92c4d06ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb953871e78fc98531fd6b006d3c0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77be0aef38c834349259bfa3ed65832659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b74ec0d84a70672ff4ca2a191891eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e01e8c6943a5b1f695f2d0af13d7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d6127cea80c295fa977f469373cdf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2aceb48890946e5de7860c749af0e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5bf27669cf193f960ec1e725f836f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5a3865773cede1a0ceb8f275aaccb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bb9a5e6a4ba7d86f80a8c2c2a3e91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5938024caf0418ce741f7c1c7fe618667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d88ba69edeb17f6bf26206c9160a6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c4778850057f2cd1096417e975bac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb95959a7bf36ae3871d7d81905ab4b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083f4085506e2f238b28e02585aa02f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3364c97a86665875e277e7240d6324672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62fd48a342a34627c5774692ce4514673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea607fa9444ce57a0bd4529c656c61674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bedbd6297e8c69e056a74a344f50fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d31ecb5eef619a4180547c0f9de3e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bba2a1f0cf7d15ecc30f31d9843ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6e32678915a7f252154808bb6e1fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c262362039f7ac80131136ca26f9ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9d3b10a48e41c397df7f860248379680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d41ba848b538ef1042e635cf86b488681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf266fc7eab8817bbc2e71f2ca390ee7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5794c337a3b8e52f46e206b16623a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a51c8dca0627d1bd6fe39687fa4cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b54c4c291d1897a6388a93be6b0fcb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc25551b661dd12cc6438e8f4cdc36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2009c6a05124f2cb67a60814fb9cb5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dae890aebb4d92815433f5b61ee6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd1f9df2f032cd38c10e8afad29237689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb5033d81c4cc11d46d285d21f03b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46596fd52fe7a33d7da57c2da3a6852691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007150d33c5d070d09dfbe79fcd185a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1075a873978dc47bfd53dbde833c589693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53176da0b229bb2c41ed90d975436d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fc4e273cd19735f880fec0c99fd3b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3a4d7ddfb359452bac0e1b17b4835696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114d6a3e735b0bca1e86ef7fdc08926697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb20a76207786a0a69496bbc5492d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907667573083db5d1e8cf31a06b96b88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf21d920da45a8772357db2f3d9a50e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91561d9ab819aafc5652ecc5e93880e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952aec067418f3e7af9ac27b816c24fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b8367b647ca9262bd9240a68cfdcb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b1cfb67c224b59452297b6643b4e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d86e6abad5ae473628506a8a96136705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83249dbb6e2fb059c71b24b26c3a15ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d49af0271760496dc361497606e6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba476878ec64f93e1cfe275545223ad5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1f74ee22e1337653eaaf256e17010709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df633095c2876335a6d1692a6e5ec33d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964f6813ca40bdedf640af89d4afbbd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab66b26d2aff2b00d01d5d3db54646712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f0b5b00d524d7bc414c0eea6e854b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa45c1325b8e27415deea20287bd826714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622d38ea7265d0cede84a49d3a78822715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6def60067be8e0fb4b4338966acb694716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e9dd2fe9901dc1596ceb6358c8126717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6631d3e0c97af6bf8f7a0b8e3301a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca57c25376d6ea8165d4cad450c777b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c611de771cfbb79f7bf13f697a4d15d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8db47f6184d4d2a96b252426a8560d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc423425c626a86f2785920df41cd0c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bb196c2111ac565053115f4cf071c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d3adc37abd0c5a63b7bfeb3b774b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55d8d709f8d10e60155db22decc625725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7de34faac9840a62b0db631b4cf0c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938cf1dffb1105eb0f8041474f3384c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5d1a4e56e92bf31fd357cf60a3660728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386168f61f59f11d7395effbcffb6a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14aabcf9295993c043b6a7db5b33190730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c64550100d9052701bb84b3838f1c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2483ddb308a6ac90a4fea9a6206ce7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b3978a7dc075f25681e9db8f09c80733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0ff503d6fe8ca93a6fa92225020c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ab22ce91f242a241743be6bb9a25a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df4ecf302e0610f04c6c3d1ab2695a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dc6cf21a4ee404ae3979b3fa869a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb48890f07fd56e70a6ea66d01c9198738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c46ec6478fa6970849fad579a22cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b035b880c401f3ef3c81f53ea402c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843903d6ed59eafe701fa3115300c6c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fa0a05d4096758b064f6e80f2c5ff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0784e86a5dded8a0ed13da2dad80f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e600422ee54cce1ab2d65f277446eec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85ab2f45433c214bbc22dfd375143f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74133a73a172845fd60c7ea726e5d4db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bd9cd43b11eadbd197609e2a4ab8b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e25aea06c9540a56e4110674c0cf6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479368b69999dba0e0d43dbd6c52760749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96148a4eeaed3da5fc4655dea67c49750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962758180585cce58509843eb79d64f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7465455eb8fbd5f4f041a4a46bcab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f18c807dcd69eca244014508bef220753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be70aaa570245e3fcf26304dad8d54754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ea8965103961f84aafb8dc2190e52755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc058f552c43b83f81a270128addcc2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf5756e5d5d0f9bd04b2e1dbe6c404757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa113c971ff1f95e7db23e696789514758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f53a070488113b1a04dd6699485323759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd85527c937fbfb2dbcd5ab251a301760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53578527543e2455631bf96c662347a8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f05d3ebd9c86e177699ab986e52c4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa2cf2538f0fdf0d18086583c5a898763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d3dc8f3a8c5ef36e3a48f24fa47db764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaa4af17e0ed30c30aea2ec4aa54c8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dfd7ae200aaddc1db4f7e056f1252766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248eea9f533b0436f13d74c27d48231767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb7a265eacd6caa6174ed65ac791dd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dfd99bbd320492269df80763468f8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d6a0b022a2a7da98fed761991b3bb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddfcff29fbfeb817b1ae87d3842360771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a536bbfb620e31b671215f08f4fd146772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e4f535c229ce00de9e75b76308ff5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193ebbb86095d09a272b7246982bb06774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e899915f4ed15adf17fa0e267505b7a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1f8fefd3dbd31c7cd5283b40d0b72776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a32ebe3b11e30ee1a72c8745de5aa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc02e0e195ba6449f880437f5e6b65778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54217b8bb7a69162157fe810167344a7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653696772d4825d306f83225e148fee780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b9e644217012471778f61c1578d94781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9ed00e625ba89b6f69b375c12fb84782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3581dd921de2e0551579c527b0becb6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44981668656b225aafd5534520c614aa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b07524d3194d650d1de2285b5b1587785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e24f647494201170ecdb03fd1f80e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b58b59f83a1f8dda4b2a389671c56787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb973bbe2035f5de9ca8ac39a430fe788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05adc6026b14fd7531046054a03b4b9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1c480d20755d8c0b5af5d04b5500c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f79cfa477003cff28bcf3882a81b7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db22b82ce2b4662b63512bea618461792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d25d6e69a37f0dc0543985161a41f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515282b3d781dae4cfb6c43bf91f24b7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a3a0e15e3622c8b590d8eb6db747a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20fd4543d342dde277f40c4a29b188796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee1d9e7c1fe19ce3bb407c9b38c78c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b82763872e9b8373e0b642eaac4a3b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0eff18cb15fe9d13063d21f2d51a9b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f91e190834f328fc0abc71689393f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8217ae729d00dfcfdf9de27c35ce07801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653186c6a91e00fe9e2ef6e40467d07802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7768dd4542deb1c039cea21036f43b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e95fed9a971856fec2e88e462e7008804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f770338ec150da7454988e651d792b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689e5c2e78530813ba97c77cfe434fd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fc9ae0c8a624c6d05ed83ce605212807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9338aae3d1e52363685647276c7669808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabe01c04796e06c221e4c46d47b87a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228249a1421a98d89eac3914c334ecdd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af44379588728a5e8c609c47c0677db811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e49223b96fc3e3821955461e1f7ab8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37f9ddaec5c4a6d76862dfb1b6dd6e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5445ade6c35af4e3cbb9974d63ee04814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673af4d47700a0b4c088892b90e8e65815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62032c17ed40afbef13be456385a3b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bda228133e06118413cd48efbbffa4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c764726b6912866b585a89b323ed08818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038cfe3c65cc38a494fdc46d21991c0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451fe48eb4171db25dee2cbc0a8781a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdeecc71504c30835c69d2bb4c5b4e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca09754317dee71f040ecab3059cdb9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab13f111cd5bf46ac5150b47961554823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29994a9281d339a4bbcf3e5c9b6b9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793876649605d7b55750ede9cf9d7342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530157642b302550885907f9ee674e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588282a3c36740b5e6c2641582ed90b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839172a09f9804f1143f5ee3100adf3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8b6f74c96d32a9a9e42de6046fc996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588f9871ff12f5e993a77f46d0e77447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521b0453071739a63e9a8ab250d256b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5d9a393d8b5febaff3ce95e611c359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5a3de8fbc15bc08831333c18e2afc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa3e0c6af64e339985ef826dbd19bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684e44df1f7cdf5dff706f9e572299012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8fb96906c7365d603f15aff7f471713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36643013149149929d8ced2da39f6c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c55c2bbfad08c970abae51ccf4419c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d01148308be0ff0f6e35eada5978416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ff8c2897060f8ca62d043501a941917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1fd60c69ab0470206fa77118b2efd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832f6db2742f9857cc41cb885c96aab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130d0826e2bc42eb954d309d398e6e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcf9a068b1d6d056a110139bea179e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7b8cfceea5dd3d348af2565bc3a6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4ce1523553e0a8757a9d911a0013323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0178024fd8da82222473d48412307024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51efa5a90bb00abc8c09a71352a62a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c4a6dd500f408f92730cc40c0acdf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc44445ef05cec46038cd9a01059b6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2118969c344d6b51975915e74cd58228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2de4856d74df33031eda98d467669c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61178efdc6e5a553bb532b054e79ffd730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b92a1f711a4526a3ec5419c058b6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe88daf57e5955573d7f28580b6818e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f23329000864a97f1b46663cca8de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42702afd6d076cece63231d3669470334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffd3876cf4c48a4ab47520d65480c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05bdf136d1dec1be87bd8ab9e8602736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634e038110513f54f1895c3c2ec08bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46a7813846de4013a44462462fc82a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfa96a11d0d4f1f5315e68511ca9e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89cce6dc7d52a14707172383ad7e6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5558639bebfed0d8b6bf0acdb025d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cef8729297e5991cb2202b587d44242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883a1efb37acc29823567bf54f4005443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fc2cfa95af0df1c4a453a646ee3d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e172152fe2a267cd0127315e08778d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a2382323cde30c9005da8ed94bdc246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49681b9279ac2da6761b98b92b861c6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c062753465b479980e44d3cb90d50348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d180f05b46fb5d09ee2f25c54441f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f47c94241ba125d2a182db61f6b38550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b0ff8d9c0f826ed61074899be24d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36294442807685ec4e9e2a4f8177b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e298b3dd91a13aafb613c49a5a099753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca554836a49ecf99aaf6f49355060df554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f8ea3c333da5bf94d42736c45bfbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fc4ad1d0f0f3c23a4e88c1b1b041756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900cadeb73f9e13bcfd41981dc2b5b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c30d832fa969a8e178cc638d03588358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb0faa034245c51f15d277a5254f5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a291f8ad5d9f17a1872b999c5c33ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399565586a83f955c938c8a2353f8c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059d353db65cb58e30853d00983c17962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b44c080f1044986e22f1fef4fe7eac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f259487fea5e5f9e49997ac8cc9f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5605271f6ed385dcdd24a931b31b0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731b35d0e94f8eaaf2897270568caf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea8d6ff91959856f9172cc1192fc7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d0723d8277157cbc574821cc8a8a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615724e6773dbd94321a5b979da4def69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a908422510f951a291abba1fea2efff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6f29c76cb72c7a4aa50c8a96c3db171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fb883192e79bea7ea05a7d9e38bed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd5792a9aaf6ee2de5eed4ab70c62a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ca8b453ba2a49d682f53036b247f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031634041932ee276688bb7966f34d9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e17ab62a08267dded3e6b6af59855d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29068b06e67ef0f099204e22182e17b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6336d458866f795a43e7674201db44878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11944230ada19014feb22734be70de379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219e463b56c7cd872d184ec75951df980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dfae563d64cdba5f158c36a7967a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d70ba5e148b0e358a47db1c8db53a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d10b42835de6e88d8764b84b4763683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771ea46d09cf095498b628096fcb35584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c7fd30fd23057b4f68cd4189020fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e623fc89cb0ecb73db8b51636abfda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd90308ad3cb55c4048575ec9ce79e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09704a08b5bac67acd3b4281228dad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6e269152f24e947094326af64898c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770be3f00b46beb1cc95ca366da7d93190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540995684f00f19a68707d74a4f160191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de5ecdcdc5ce0d6bf1354eb6ed282b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bcbbc9ba6d65d3f084903ec74a0b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e262f4f48b219b081a3a9b325c426994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81866c3af850ff3bae421879bb35cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60ec540152d2df0cf7fc0bbb29e79f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16477b9bf0cd4b230b96edbb4bc4672997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add502d9b3bf3e281660faf2e02a92b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28b5110e6e42947bcaf9a5b9ff35b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f2665f39853a1d2d89b7eb37bb90e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8723afba3c6409c059bc3ad4cfc60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16dc24aa8caa9de11ccf66c975b555102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801dbeb7cdd6d744bd80beefd7297dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c8732be23ed10ce223d5e3d62a420104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f66f2d3c2ef77fae9bb2c0944a666105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06c38cdd1fe82f5cfa77d9b0a5cf4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ee45e5e2267adcb014d3e000b50c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb78a0b22a5a6231e131ea5ff19861e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7171f6f1a8d2d01253ca6989eb4548109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888412e107a63962fbd01b349896241110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a3e2cd2f38fdf72ddb67e8500b115111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565bed7315c7f7ab6f5a4a1730ac0b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b75337a9b4df3cc8a8987d11949f16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb065e29e834089d7f7b3716d186cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ea63468f6837b53f8d48c3142cbf1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd16ffeab08ecfc0423e40e5320ea8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1e0c0fd848426e462b044b392b79e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7a60542850780d25b1648beb54a65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd0e5ceeb4e5e3df0be77e03f55ae9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97920a75d1bd1a9b70c976d396d746cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2135ffd34660f90c3337066300584b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4aa94574ce52d1aedbdee883c10550122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38cd397e0d541743cb6920db16952e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee86494c7884d8dafb313ea5d6bb16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b2fec13eb92232365a5a06cf12b68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1250f98320edd46682c6530b61fc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee91370892108837f4b5428f3fbd0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4593b569ac5a86d79a92d83a10b20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d52de46bd91c2f86e49860014fecb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e51c27d4db65090b7d6677880a1d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1e464902f5744bf456bdb0a0a93c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeac7084733075c266df6dec85fb9d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6251b4531fac76cab5ccc24a26f66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556d8042763e2fb10b56ec6df2b55a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90874f9d8c44072444d64aa1997c9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaec2b685b6a64b60126128408809af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d5467dcb72976aa0cb45629bfd80f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a1304d74b419a26a20c01b6655b9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4b65d2212e313633e95d21de25aaf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2827a53843a9f957d80bbbc6fcbefb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d39e86b88f291382bef954c81ddca4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483df9304bc724e218ec5abf6963739142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab53317960c9922946c403ed533944143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8802311105c7cfe8b2b07d0099ad1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cde84cffa9e6dc3cbcf374e95c869145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49447f24013e8ccf0db197b13164e446146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e76a8c5cdad3e66cd7791b29ad7383147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d92bfe1ee38375c419f41e2901dd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4d359128bb48e8254ca3707f67004149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea122c284aa9facd93f831e0d124cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd311a6701de3135581bc8c372712ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8e629b0afdc78021942b3bf2914b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9bc9f0e894e92a8a648b28a27d8b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320c3dfaae7cc7e0ab801c32a03aadd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738ed5059f0f90373246f0f3b32c5a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c9cbc6dc192b75a8a94c664887a83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cca13a3575832c99b90b0b280f12f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be57ec79fd3bcb4a9e255255168a9cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8769e83993b514306ed6928c5eb6fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e95e9c66199b96ddad787983290967160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d3861cb6ac3e3a60dd28aca0ad69d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13817cb41661e1dd95c609b1431201d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab2efc3fb39e50bed56363b837ca00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffd25106fd9276c7899f33bba4e74b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395cf30572d454b311b35bf83dfdb86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175fb899012efe812e9684ec365090d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e8f3989ebf370a8bf566c002db9fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ba82f5e36830ebd7bebe2b632bc6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5219b727a5c4079b6cb21acf88f102169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37fb9bc78b9ad8417b6323e6550e93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6e40e8b899761c7632f6d80356dda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e39cbdcc6e8cd0122dec8e410627fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e31db4068f83666973ae5f9980f300173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4a41f9f2b8e530d0dbc73715cfe97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee40d797683e28c2f2125484c217c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb02400dfd1da44f79e76240a5436a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4de5490f59a4d089f595b4b56e063177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950372501770ecd91ffdd92938ff80b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5459f9085bc472ea0652a207dff1ad0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fb238d47b6c2791389ce8bbfdc0d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfce1a02cbf8b1b8df4d9e33154b33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34415cc02599668d5f057e6cda8cc10c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90d4bae6f07db10a174a7879d61594183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac740cf10e401c632097adf734c2a2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514e3f0f858560c7b710fc1bd31ab04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0db0df4f5f0b78b19835517e0f482186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faada1907253b3a3595a43386bcfb4a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd31c1011cf2e8acf42d428a73fcc9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff529446b0828708cc1ecdc0e219ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe6abe03970ae8db588c066fd697c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffddf6eccb03af7377e83b29272460191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f23f578a1d6e0da133df9047d2447a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce43e1558522aee4cd1d56ee8663be2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc5dcd79d0c6e78edd3c9c5ada5316194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25962a6db3bd62a79c11dfdb18d9062195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885f74f70cfff8a20935786c99d3601196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459932dd578eee0555de8ba84b5cad2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e786f2ebe9fcbb18f22c592c0d27ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06a8e22c9b5cbc9c903ffa9d340f3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec59eb50f90fd30824f030539f3351200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd61ce42f9edb76c5263d49ecbf4b52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaeb4d5e26e3b2363c0275b3475ba3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b0b1250b4e8101b3dad2c45fa74be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf922e4a185ce43f6a26c34935cbdb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c4ffcb54f63b11d31a00832696029205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0acc57e30cb2e75304e26571e9b19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4313940b67acc55dc0683d76e02df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7199e4e644453a8299f71d748e7f9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415b294ab92a5b7f35a3e1a99f85c91209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8066e0eeca58af27178866659c59565210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384d82e0d55d912ed0588b2f4447735211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb1671b917277389a647a8e8b0ab99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc62b7333f676128a3760daedb89681213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bd1616d7b67fcd9601abe065e18c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b59e9446cb6ece5006f79e1f08d8b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e708ffe9532c5351f6b7d1475a7e51c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51e50656235827340fc958f4950c2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8e651b8db27016e8f9ac83f0f5a8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb58f327408b11f08dcc494bef78e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d17413307093d2f8a4e7ea70b014fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea72d7b590d76dfd42c7c1a4414f87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aadcf4e813c6ddf78dcc0a9e1c9235222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d7d5e325e4750934d42fcd76742fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32d5638d55b60a9e0e388dbf6561f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92735d954cd9e3d39ee8163e91a402225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ce5408fbd833a05f9698380a8c597226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093ba275f9c9e4cab51066cae607e43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453e79439a768eed146a76baae77a00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d115a968c7121770869a5c6ffeeea7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc26cee332362d290833cc4954d0ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94ce55e2e0fa002d242d557359050b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69d9135a64f56150a980a76aa94924232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7bfe79e203466fd79146babeac4f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01040dfafd039f635ee2beda54436ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f40fb0a43e864669cc9080f9bf94ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427697b6744957f42e73d66132c5164236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb63223ea6c3dea51ead95526a5a7bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b69f4bba8efb5d176c6d1099d0e9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e0095a6d0528b7eb7b4fa39cc983b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd11b5668eade117a63523111e6630240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f484007c281400f6abe0951215feaad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb30497179e54d05041a632cc71f47a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c4c5e3f266a3931fd822e3cb8455b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd8a945305fbf936fb082dfc9c59a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63870c312460ab6424162d0d2c710f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0938bada553955a401df5e51f5e3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba415b6d6a15b70b46a7c781244cb60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaebe7cbd81cbbadedf6b56be3f4a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a147d85791bcf95f105c1fadf3aa9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e7fe924f33069470bfcfd6a589266250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54ffeb4677ba6ad70bec56d425be70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8009ce6cb35e5d60f8bc249c60b287252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b08135805db6b9240a3e37cc4d9d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5c4a103095f998a24d12908f1945b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fbf4564a4d8db0df113a42558d6e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a52c4a4286b39956e3fe926370c5d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2bb57a349ca80274dfb1588933339257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ed5c540c3f8b491b4d71b6c0267ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06611e37a3ee2f4d4eb2611cdd9c91259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6aa6bf6580779759a78318dcdc212260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9d1a7bc7813941007e5bca792cbc8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8b090dd19207a1694265e674da2b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88658f3fa73670e734dff61c19e8a4bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d7a422dea7eb09e546ee8eee70dfe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dc9ac052194884e0c050dc01c3ab6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec67cf95eaca01842f001631f22d5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed3a2159fb2bd81f73304d7eaf0f1f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61b83a54a7100cf9d4f07ad97d41e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2caa312101c22ae5bb92a93b5d5c1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6320ba7a460409518e15cfd4b5150c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8c3c314e9e2ce5728965c8e58f79a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d71a1b4df250139c5959ad6690aba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0a01e71e5a2e1b69fa09fbd10ae8e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01a0c99d8cf3be56919fc661a67d21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49282f448df7d119c92e82f3f93bcc73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160b8ab184bc6641794469648853f67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57da934ee5f79bbe427d07c815da931277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c65af6d8e98849199ec7ea4c947fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335729ea1ccbd093587f32f49c3d8f99279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc588d244f3fe20d36b8fc08131b57b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc44ec605581d9a88e9c3dbceb4135281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e94240a10c6ad48d42607b071339b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fb0583114013bcb8b6ceea70eca10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c46a319bae20ab469f07daffa1e83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697a0a01a5c82b2bbce8e6851367497285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1ca97da275389ed2cdfadd8c59423286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc22a3ff9d77fe86cd40c7f6187fe1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a65e7b573227718c13a2cf74371b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43c68ac25b3acc23e7365ed23684de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc715c6d831585ec002a74412e9aed68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1b4ba35b680963a06a308620ea019291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d449f0b5f325889a3c52401ac260c3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261466bf0b2bb4a2458f118ed88b0347293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6271705a218e6cc94f39f2581316b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d8030a14657be276a95fb8a24aad4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34339da8d0bcd23082bc91a53d9ff27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5472657a55bdcb2b9d19f454182df3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c69776d8eed7d709ed851afcff1a21298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecbb3ad6553daf46dc2ca8c28a6fc9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ddef48329b874230db508d05c98bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6959b5c838cd12a6ddcaa9436f0c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815f038487a6f75a23159297442bec0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e90be9f64a641325ebe4a7179b581303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f402ae662e9477c3d9da82d1b3a1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb34e047d3d70b123658ad00574dce6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4525e124553874bd144ba061b48ac11306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bd0dcfc38d3d5adbf04eda9f60095307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede81e5340656b14b39fbb2f7ddabac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfe456e77d3727dd48ac0bbef176a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5625f29f501fef778f1925b49f467310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f9878124907f05d1305ce92713719311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e19e64d933d697a36fd21e7acf0be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edd9a066c6a33d651600dc5e986b65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb16d4b06ccde19b3a5b52a9225021314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ebd55a6a06aa829fb576311a10db8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781700e868e6abc38fac0fd1f1f561c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1796e7271c8a223783028f554a46d2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9e612f4a2f6968e32c306ad38ba6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fe398fa35a18e909b1e0cf5cc1201319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f6a182ba286819e36a3790685d403320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03236042439de3f21f13af2c0b6d3284321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d729b2b1847b9caf3854d64cf6aa1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e1ad2b6673b0b5b4790d863604b35323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc9601ac2facf64e7215ff5141e5dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebc9c7a3cbd10d5bf5bef6b0d1c212325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da31c18182dce35596de0e8ce3e2d92326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50508e66391a23de02c7ce0c97396144327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27130033709319e9c259aa207a694158328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc214257c9398506bb87230470ec01e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c371f552ce8188cc006b5ac29309b29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23ef4a4f75d5ad1ff1bbdcf03f9166331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba33b7043c045239dc8a696d6138ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255f2aa902d0d84925d431bca4c1af8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0bfa2a4b8cbacd78cfe1debe2946b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46af6260d38ac7e7c682ad391c5d43335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2448321704efdd17528be2ec7976f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07503c6e2bcb7e6447972b05754d9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975943d5648e92795efdc017a5f68455338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281478784d3cc07030f6add5ce985f22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e4a5050784b75dd1d0be6d3b8846a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d77bf55ace5625871779f42c91d861341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58f5cd3e07fd324207150dd5fb79fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8b8a919a504cc1d8a86a48d0dd1a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a4b8b6737c68afb42252275b1a022344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ec5355eceab54cfc9dbc4f124f205345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eac8e67b141f6f1cbf846597f02e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d74fe0e85afe8d67e5806feed1f862347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9ca2e0839827208a6dbb0d2c35623348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893acb4dfb127ab0831f41e9b12b34c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de340166df29aa0787889666d23527350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344cae75ce8238f094a902895c079d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2d64fc378e8ae837a601f5e51faf8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60545f83ae51f8524974a159c1035e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead77fcf6969690c439c96385dc67c7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1720beb27a65cd0c161853494574f0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31493d6ea0e64f9b9b855bcfdc4b892c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479c2c3121cd544a271d076dd4ac345357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee5e021207ae13eacf44dce192f30c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a5e95b9c004f4d888eb2237ee0058359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfd05509922ca36a04b92d9bd14d28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5ab4a5bcde5b674da015e87264462361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae9e45a388f6eefede967b6c96c644362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967d137cf09e1f62f66f039f81b9dd6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643089aa6eb03d798f3db318e75be06364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45978b8b0cd869074d4a13b40c87b530365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d0e83bebe1e7cce3b1d1af2cb93b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dad55ca07c73a0e5f3e7a5a536d20367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5855e879ed3d946011d0e565ab62d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da6552a198e152003b251e5ea6b4ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882a12bf721b9242204cc154db219a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55241cc323d2f3e1d3b19c2c19da838a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4deff119b440a10cf193e7b5f1b59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de353996f5100a75175e954140fceddf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a035d18434af948e50ea35202406608374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ef0f54270a606f456a4ac252787c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b53a302f943ededf9b94309f101d7b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03588c49c25d3baa85160115ec4d56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b88d6257889a81d0208e8c2f5cc86d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d998ed576f6c78be247cd8613810080379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1dbb9af37adf1e601aa8fe579ab89380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fe2b247e93c3088acf2b3909b3ed8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2120580b90862913d48d63c112a6400382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7917475fcf771929edf7f849aca0ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165194c86e8d9209764d1f142009448384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462647d566c537100e42f6cf49931ecc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5bc9ccab3ac81dd6031277b799c8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c9fcfe39d1efe1534b48fdd74f190387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59277b88d8a89d2fa5222fd0ad12ea7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bb6fc74453b7f09f86f353093ae42389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c59538153de08285f1dceae1a64c71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c608d3fed6048cfeb5ff6c808691ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbdd76828e07cda5dd53e39ceb2db2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c4592f5158ea2e792080f0769cce6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51269b95480240b5b9010852ecd67582394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93c316bd334a0b8c5a509b097d8629395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bacca34ba38ef2aeb939964ae600a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e327ad1708538f0ca1dc8075ef990397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08644978106f6af5d8f75145de8c0422398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86f0ec5feca5149afd1745569e558d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec72bb62e28bbbd7e29a8e663a66de3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c6ce081ea0535b2481691d122f9b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa580b6d59c00b2131fa82cf33e9982402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abfc71e8db237ffcb526171840a0b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94041b50ac80d8bb9f1283930dad6f94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbecedc8997291a2f63a8f65f3cf82405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187d4a1808f508efe8d6b44e924fa03406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d69c24ee120b2d42bbfb78e641049407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5d618c4d2e715bff82ebb349b0ddb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde05ee0dce9b750fcefdb74f3cd2b52409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa533fef3b2992c47d7364539dd3e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea630a1844c1be23fe37251c57d9d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ed4f00e34bc59f5447f98c96b3472412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417956e520f0f73f8a2cc0e00e440c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ded9301dd2f9bca177fc91b5f90d93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb50787c0aaffef90ffd25b412b0dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b783dbf19029995475bd3d13438237416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65586793964aae9a567a2d7b7e907274417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c025928a9e141ee7b67725a13c041418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d5a1c46e02e90e1cee8707d96d147419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ac95cf4618b88edcd22162938b1bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccaec33bd67f1d4d8844dd82b1547d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d4e053c045a924c99fc958201532a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c006777847b9c3e06e34e1d98a83b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b263b3c457f46e0e978648040053a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9bcdf96aad9d47f445fd3c3c00f67425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92cafd58b2f74d128ffe4c7029164b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7a50f9a444c5f53fa37fb32d7b4cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb094241857826af0563db030c6745da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f540f81ef52a006db2ed53a236f60429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cf19d16fd9db8d3fc74d775687860430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019f765a198286613848081a631f26f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5b66ce80c08711cc486b9b22458e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a8a28fc4e7c68b4fcd7520c0a150c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5d7b8664aa67e80692571ce0d2503434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c99c96f3e2aa509cd2bd8289ae2df6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc38d7aa5aa0afc834a48a83dc1230436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ff612c1ece25a7ca5c2012dbcffcc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc57b1e7d412e37ae0181d80ed28549438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8362cfb2b8572a78dc57cbab0a5f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321edf8915b2f46e110aa8bcf4f2c15b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f12f686b680942214fda599a95641f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26fbe876a4bee5fbf1bed8a6ad20e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc39bb115e54700e2e49052179eb51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86027b12b41064fa531c118716c2a5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83630ec36c1d9fb5a2f5a08acf4d6db6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7778aea6053ee0b9ea1443549f23ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605092a98195d793f601b2ead85b0e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5f016d0e42389cf291897fd04c843448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca847143cf331f00a367a332cc49d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c55ed17a7f5f7a42c6f2c05f83f8ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad426bd3d37b190cffa7d99d44c995451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca9d7fe08f610f525d32e700c817a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1150a612a81ef4a4593cb9450cce35453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a8629f7172926b32445b7c1cc91b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742fd759a1a12ff5422acbcf87ca58a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641778d30fc968cce103376100f4077456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a18081a2ec5f18a9dcf239f0c4cdf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38ba36c5bd1f28da936ac9af224bdb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87911d0eec5b0727b81e7b40de23ad8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992b75b564c987c96e65590c9f29a79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfc54bfe79de0865a8d2fc9f6c117f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dea5021a1345f524f374e929244f20462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01639f70feb63c99b29e410bce2ad75a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3f00f77805108e8ec639ff64eba4f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0db297a1a184d778e008bae6c8c79f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa8381c3ec3022b4dc36ea99717e3f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d20d5dc8bb91dd837656a2e7430bb4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022f72eb2d14877f5db595be4d7b441468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1e0eb506a9a37a1855f6a232c174d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc8e2e314c2320469645cd6b0bf8c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842668487d6216c6dc66f651772bf0cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52465c788ab426ffa70fb8b96b7b3816472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0eb26b653e0d0685de2c4e68d63fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f77172d90c2956754b0826e6bfd3d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a408ede1422c8344011751e0942f2d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799110645a6c229d360023c2fbcd5088476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba9777a21845a94063679c83cb7a1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d403225207ac5f185c0ba72af614f5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4a4d163ec4f27d9da6bb449c5b562479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c8f790942082d8dc861cb2672ba4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b0a7e7455a380906af737ddf77d88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a028e0903b586bdb73fc4c57fb877d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b78234f7ede93733c084b14bbb859483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38d3f613e6021bca9879c13161ddb5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fc0bf95c2eb25b1eedd73b0bb8383485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99809c31556c10eb2487db89aa84392f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9717d65e19fe011a21cd50d0d8c7c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f175805084bf8b24ced2b533f930def488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6fbf29c6f63d18cd84c40932a8b14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790456d6e47f9745c176e225277928ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07aa8bd25f93a47d8123b7ce302f738491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbc66e7921878a8c53af6f3aa5b163492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46aabfd19bd0f00ebe93eef038883d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd239007fa9fbf4a2efb91a1e8ddff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dfc4e96261e5eae7571df6fb8a3b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa955c47fdf1ff241e6130f690b4cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdf3ca053b062261a46b8524844841497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62786259633f4d990e3c76ce8ad5eab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07124c0b541402b78376d72144cbb3cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3ca4c7e3d6c9ee99f63ab1f4f2671500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47d89ad7ff8320b573948f0d07e40f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946d00a323fb5cae7f7addc6f847b8f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002502f79336a022ca6782d9bf919695503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdafd79e4295b2671bb90c508f195d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d61d666f1ec1d49b7ce2d39c73cd4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fd48b18f39d593a5f6ea3744a29b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64fb85e27dca0280eff93ef923057b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c247632d8b1661543f2e6f2f44938508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19ab0abc46815d92fa3b8926972948509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7723febbf1d5450e6f9b0b51499364510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9593aca63400a52b399022398cf42e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daa2af001d879d26a9008de24c93de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf19953ee53332402a79f0e6c63f3b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff281b7aec834becb09b7a69c88a83ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17ba7dc4ca004b7b20bd708b6a4324515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef49569cffb61f91544f2c624ab7a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7934767f99b3b0c71efa31e51c9194517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a948de576fbb989ad82f7387da51802518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7d3b58e133c85e458533863d6cfbf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac34c8dedfdb8a48dbe453f36a6603d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265767c0a5c7bd30c770c3026f5dc568521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be1021b5a24cf407f2e997fef0d0e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c90d7f46741296893123414f33e4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462c07bb835966b1b01e3687b1492ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f4f5850e1eb19aeb6649e4c8fd04b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536f035ae3acb2dab9bb65bf5e78384526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b9fe210ea9e590fab455da01259f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dc66858568a54b6909803abff300b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9e37a46ac314969ce920d5acb3a1e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f90f6b19114acf42b61eaee55f808e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394affc9aa5ceebe4514737e64efea9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fce124eb9c406275e44130b34f2213532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de0526f663cbbd6e2b53d07f052588533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a69416367de2e8bd2796b183e53023534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a58246d4c73e7e6fe2d04364c74439535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff66af19a169a17da50455be4792d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dba8d13a1e2bc4b96abf20d0abf64d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d7e51bb0be77d06014d97839a698f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151d0916935a944e4a37fe4af02eb5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c57ab215d27f4f585f26586511f3ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675866fd020359e2cb1a49adee47231a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f68661fb44e2eec155cb10e7e68e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6754496bcb9853f743e2e4d723dd9f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a028f8b5b77dcd4a9dceb125f5450be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcf907d10c406554d1ee71b1e1e6c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a9664320f8df2fcd232de4d90f6fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a13df05b9bec8803090c6f6f0e5d4a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a781515b32c8160e3af23459fcc9779548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9a212113604e140f4420b9ce1df22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621079e32ca9a37db312b86138779ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cdebc0309222e9126f8dec1623c0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9d47f1701583de89539c004fa6376552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35c4c33314367cccb4c97d0a39fb3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a868118e36e7698931dfd8c540c58d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c00ae29f9d4ccc54601305bc311fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524ebe538ce5142930202e8bf31d71f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84043637a053bf876cebf51eeecd79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648676dc6de0820115d123bdf5df0fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623fe8e2d0c0ba3166f2ca0e2629d10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fb437be4475f6b7618d17041fa8a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5c47278828969d1da9bdc215b0d39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c63faf5e153679001ce92f6132070562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620710a3944f9a94fe808bd4cfd71eb2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e151a5093ffba751c3fd63a7fd58ace564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d624031e241bbc8ae779eefd75bb1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fa503b666ad4062c7a706ee04d356566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b68005441583c77bf353d18fd6088e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a52480a90ba35faa8a1cba51f03767568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d35c3dc349e5e7b2cb64b9ef03878569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7a3be359a6fd6148c9884407b0c50570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dad72b698cf6c5496958f5f355e61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c7126582187227c1afd95bfc39cf6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e01f312acc4fcb88cb4d5e6b8edcd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec65519baba874f5b8d8458ae7b5095574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce7390f16fe1d9f7f1fefe5ffe4d62575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930bc7a26725da2d77ee4a407945b7e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a63a0c3d5628b7dd1c64fe788e5f1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef0b351998ebd1d0b76eb678d01069578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde10ad09c53a0daf3886da45d40fa1d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c71b0efd93480b4d30e1fc8283063a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce049c9f3dba2f7f8bf9933d1287a50581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208dd3ab713ff4bc87d4804a7b019c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b32973d78fe1c2f3484e1b350442a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d303983dc0632bb4255a5fbc352d451584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087b1ac41b533512563339550b89994585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3669c07ed5cad46d15bb92ace8b5ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e098079f00fa7e9cb70199097134585587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd031b94591f5d42ef3d38fb9a47b308588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d6debeca8be77e47d3c996aa83fa0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e03d80b9ec8333026da20c224ae34590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41051978fc6a0019e7efd6adeb651fe1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb167a51782b6867ae64d19db67375c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e014b88cafb9adaa3db31b6f36ae988593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6629ec84c5b9764898955216abe13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73969d29cef57cb28ed3018d6d51b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068fe9e52fe1c4364457526494d5770596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e411cf304369d73b9b2845b4a7bfa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55ee27a79dc77be25f7cd429fc8b9d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219362f9a0c695c21dfe28eec65ab40599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044419a5033daa35f7d2d56a109f061600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328e7d5839148fbb938bb2e9076f777601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837dfa9aa998ed42c45f689c58cfb31602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32047da3af34131a8f44fc183aa381f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc1f716cca4724a62a2d8c211d6bcd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422c72b6bda20f198fb3754a5a02f93605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544405db9d05d79f34e891ada08ddd8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25975888893af674d86571d1ecb11752607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6f928ce0d3b20e31c91cf1edc1dc3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d103bf41e321b68f18fb64b20cb5636609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb57688cd8cce71a7fcb47976a19fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b67979aad8b64d138978de766a7905611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b275450cdba21245a0f6a26e3d892612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d4f8857c69520957af17c5e33b9fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd2e083225609ce84ecd3801fdf7dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d35db40c764d8ac1ee6578d46f7d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9fba1cbf5c57640464b653368f8ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72831bf17c2700d0b1067c343ea6aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43914105938a92e8fe88a3ea3320bbdd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fb3336c2aea9bbaea9e6ad3ed1e52619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b72d8adcca18b942f29a4ddc6ee37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6a9cf5cf3420ac1100f32176efd74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c9beb72d0856ae2a715591fbca2f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f4c4a700f56e66e85a65817da40b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81509673b2770ec4a614ad2393541359624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0b582baede27a42f504fce0b6851a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0138817c510141ac060d56d57e613626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329796cd1498d38dcce89d6978e816b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19dd70095fca310a468da1c4cd9313628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d49f016fe9d8ef5c039e2383496c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461c4d55a9eb1e45f292c97d80aeff4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883bba6b89dd97303f4152271a32317631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2d9ae199cc2346f43da6ee79a559e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdb805fe5c0ce538fdb52577f907c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81841a8f36dbb2e75c7eaa539bbb06634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e221d44d7a54efdd0d4c0372b1e22c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e63ba7cac0e16b5bc95b1817a49367636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a14e5d6f68cb1f0bc4437cfb39efe3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ef49ee552e0a409cd3de764a1768f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb0cf4a6fecf6e8507c06eca4eeb04639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78156de07b659e12b7fc2d535fbbe8c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df20b2f3a8137621cdd0531709018d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974905b3cf7b8945286a0421939fbce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f15ffa5372a637b37a077bf444cab3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46147e64e31ec68bf246e39f30cd7449644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5b3c3e268c273a28307ed9fd62397645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59875c42a0f60d93eb2307602d29f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1bbc978c67c9347a74b30edc60589647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc641a2bec394bd2d11b8f2bea71be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f27a782a46bc087b3405cc0f34f5b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d119e1457e2477c7de1bf82d80232b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4a440e5de56825ab3fb2395ebb937651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f3bfdff24a3f1669dadf89230d9ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46841802288f49711bb93728284b6924653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa59cf54b7d3716ab8b429729d8218f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ec3a48ad2e69ad4867cf143577a04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a571a4a421e4b91c0fb18b96d991bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b6f8f8a169dfd07559c818b12d018657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365de26f63de5d522d688c1d979dd1ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80871effeaa6e659a2513397bdbe4517659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6c6c7f9153d5fc6b59cd2feeabc2f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc0b95f71f2115d10b63965aee4d91661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0886db6fbeb91604e552de6d8c4afb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678365e8c915b407b26a7868198d03b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe83665dda84695e98b75d440692ae8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb4f8e42598aee53674ae199e27003665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23162192ab6e7283066822f65b808a64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04113b75648399a7e35e16b691dcb0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d626aafcaf68661a55a06c9e87fa095668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300ab25f7f5e0cd8102b8de93aebd39669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38aedd8510515ee46b7cf2308cb4ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bd0fc97bc1fd6ffee7d8223d204e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92b566f32e821fc2eb70fc1ecdbbd4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d42a939e680edae14e09b9c59b806d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc68562d6998563498b48e235480f9d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f86bd2229e803ba15112d6d99371b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53142747b7108b45fc0d1f3b34548b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60837b949152cecfd112c127b34a6fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206c7b30d3d47fcd0b409f48e000860678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b5e775af52b8b57987338ea191703679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06660feead3c5ed4c57dc804314c5056680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62df4eb296eb7ef0fbbcaf36e6a090681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068d0cbda13a0ab078f5ce0d7a4d8a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7fa71d4a6a03fc93dd3548e4050f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad253673c9386c45f48e883c4e36f4d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095f038ecfab9ce38c62247664dda3d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cb32d1139c5ec36ca0b36672cf5e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e194b5fb343e3491836720ccce51077687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6674af28cb09a2e2fafd9602ca4400688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e852adbef141a2f005789ee706c10c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334158fadfaa4dfe73bf7cbb4f42ef7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25ff9b71ee7bf4cac9a555dc23e663691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecd8669abdc65cdcd58a37b566b4a4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2354130e40ae48c61044ec55502d866693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e57048fdeb2def450ca60412ae3e58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e437e36cc76e8eb30c9b3001bb3ba81695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab25d6586c1b62fd53db891957aa1f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c295dc7e8220a900fcedf565ba8a26b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca895b7159346c61ffa236fc3acaac3b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102926d97552687caad96d8f2122561699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a153362c01526c6212b2e1710d44a02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e070e8691d1ffeac13ad27905a481701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e615ba5e0cf96b4c4d2a28c15c820e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a559e74b6b1aa1ffad56859b7db29703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183eaffbcb6bfe43682105db7436c127704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d33f6d63376d9d5ae056fea6b2e73705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe7487a7b811b2a53ff389f508bf8c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5e59be66a6918bf64f829e9bc5472707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2234159cbd3f4ce033c2353df31cc7d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec202fd2119c07000e615eb9b1d34c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3ae23adbf299070acd6d3ffe7cbbd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00960c6ede6d24e5def98966cf9fd05f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c615be4c27fcc948913c8dd6a85ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339c121e6e4a4257861e0b1ee426956713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5aa0a28824d6df08aae918b1734fa1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834de2514fe55bea51e6bc88f5928dd8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a876eb59db021a4d421ddefa3c1ed1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755fe89be8e2a2e1da9dd3ade31fdfa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf708719bd7b3ce99ff7da7532377e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af3916b3a17ed8f38a2995451ea07c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebc48765f12bab2a10d45c5cc69d90720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e528db894713a5d9407a227b7b35c47721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09572e6e687e52f9b19863525f992d96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee0ebcd915c815f2b2aa6c19e1a5f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84086a955de5fb20a6d73be22112ff44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83563c9e337d7420515a2fdaf49194725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187c2c2bc8d0265805fe4a57f4645dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c6ae0ad0186b7d4c2e9dcf0001080727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686399cd9cb5917d3b5d52b294bdc80728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d86ab00c4a8f9722ffe0a364e88f9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c742147b86bbb3e9a996ab46dac868730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6814b4e1afb0fefc636d0e1b5d71567731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9deb7940b66f7d57816d43c87b62616732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f074a8506edff1e466923b58223005733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600eba95261a07bfb3be9fd72c40cd78734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53402c52fc14014c53022d28516a9bb5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e270b5ecefb99004e3668c4e54aed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef38ca0601e0df2c68dcdc3c7fbe4ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb383a02195deedcea5895d46a52bc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25452fe4ac2188fd05746d4fae9620739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f80fbcc71b667ec054afa4c75d9bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9fbe47dad05899e04761467bd1793741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326bd896be2858760d378f722de11dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d14b49e739a81124266c732b9e86f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d688b61914c96dc7294f710fbacc1e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e147a8fc7bff59763fc1cc5fcd1993e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b128f25ba6ac3975394c961efd1490c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc4396933ed5eda16bd0c094871eee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87627b89e0308a5b4baae6b226deb7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cc177cdb92fc1c824ba27363f897e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0aed8083acb38ba4f81c0168379549750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f72c1c71cbc63e8b1e956b79c5920b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9b9398280c4d9802b8578414810a7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f171e3dd19cbafba04624513878369a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3806b26271c5349f08b24fb0a94d00a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4025f1813ae4d25aae2fd17ee66521755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f918716710a0a0331c3128643844d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e162dbf4b14fa5abf5e481aa4664ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0744439ff8b4ef09a9375a0d6518569758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b1d2f818b16ae6f545ea266c1954d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ff2a9750ba6c95873389bb707fc20760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f348fb3ee5503cc77dc6ff2712e270761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ac4bbf23443773a5e4d05b93d1afb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007d96849469b62ac0d88366b1fc354763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06f694c72820908376414305928036764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcad2969f222618bfd0ac7fc18b7f6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8fbb37ecb56d5b4729368bf9c4f78766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57a1f1b4999da9a29a0e8f8cceb25f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>