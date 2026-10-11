--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b852ac7ee7048fa7d8c142171e75e711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b917b28b1594e89beb584479d3df92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c8abec4d953e8c83b46166fd6786d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7e590648074ea01b145ce56e17a194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1739f52b83fb1067d33debde29ef45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7b3bba551aae2fda66a8ab1f752636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e5f241c1ea07b0d8ae54df1a63b3f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee5c65fe73e1ca185314c54a7c91408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359efa59e8be0d7c0c940fb6490307b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1274b27bb717a16bfb601902cd99ada10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d694b8c982ca4c2a83df99ddc8c78b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4c27bb5c7e6992dd023669717844512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512dd5366debacea175e32d8179e0c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528efbc8cc0d67e1a22973234338806e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63057a047ed3c6ffba6d067318882e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cef2b32525f01e9cc201359e5581216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8152c71e821df5f2cf89d03a312d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff1851be124553f5f983bdc50dfb9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b1c66dc53262d1b2a669a4066dadb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada1ea5223fdbe225ac7a889e4c6d2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780abc936c7a84541f8e18cb4cc39ba521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a143c7960eebc2f3ca648df1f675a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db241ccda198200ec992ad2c41cd0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fb663ad315248491b61c3ab6ee7b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157904a93166da37ff1640fe69d9fc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f6edf1709c70c3ed1091b2ea17b8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ce7ddbc062111e5ed9942e5b84cda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e3fd548cece0e506f6a7f7503824d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a37333d79b163560007234a061a5e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09999042ca09006fe30e5048023240b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe449c83e04af9bef8adab7cc7a64e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19522c275140022cbec109f1ea20160d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d573cfdb41cce0be9359d576510fe233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc8e2c48f5f20e7d1cc10c7099f2ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9182718e46ff60d5493f6920ef29e0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77961d148190f7f9c036178066c028236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36726a291ccb2ba954161ad86c7b8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166e5e50a55966e95a731e30af6406738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198d7c26450d57c30d19cd62b4005eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd15591fc6854690fcb6bd65a3cb53740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583431cbe635e32bfd7d2c16d15119041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61e53df8a184b5c9c0722b2fa702e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56080af538982dcd402597bcfdabb72343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e975480b2d5570873fc7f305ed140644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2f973cdaf6d50937a9e918b62052945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a5ceff41ece43c1efb1d780718d4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128f89c9494ce3a6fc92a6dc923583b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfed29cea6e2c2718bc340d42297f7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47d89aa817b09af3e9a254ecfa17ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391600bde505f0aac95819416e485c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8ffaf317da55d7094f9bbab15fa8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e9b991d50471c0215dbd98a7862b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e19683a41ef6001bbdd577df4d32453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872614171f8425e115b179f4b298919054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa099106aa5d0bb2531a0cf36ef38b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210420200043327012e769aa4e70715c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d7537b8e2185f6cf5a5c5a4c1978a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891ec16dc2052153643a5d662f54c9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061facc81b6d4c9da2c3a43b0d5faff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a07d58d74f9d05e7b03072629b88160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c52e76fa9d8d023c19bb68ec94496c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da421d32c3cbac32111e770c3306222d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327c62d9e84de4290e1a015dfec480263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553890339df70bc84581f66b56c9216164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2724377d6ddf34bc211224a0d5364fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ab125b98d37b5f5156e27778cd46966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a91090c48992a84dd748d5a952edc967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332567faf9405619138728720dbe7c3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bd461b1bd5643b2c8f609a4236d7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530670eb8c7f48aef607a561a8482d5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46392f1fca53802dfd3bad85b8d20cc071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d07de33f3c0e2d731777f01047d0c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fab805cb18621ddc5000e94e29642573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457031e80abf8e86ab75f3a19c7bcb4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86accb0191ecbc15d305dfcbc0fb2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf65d363924cfa1b0c386aefd961bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4a43fefdf62bfc2d0f08f0d12d9bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2319d80f5c6f44aee55e409569c458578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5af946fdbe89ef0ce6373ff7e0b6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50938928393310863e2155e5fff005680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63a8dfda0a4d99e37400c34a85dabd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8ac85b7a488bd48d32ba788357f9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcae6c9b8da94f5b9b65f880a75aa8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845354ac13e2975f9c123c5f21e0a70184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f718590f609d70d632838b3e0a06f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189abe5db6e0296a8a516c8a0ab4b9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145bea74224e7b9e00fb40ae3a252bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4de101cb5aa1d757bf738a3ed837c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9eb24d52fc9a7e1ea43e2883b11a1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74782244b18550ad220d4a97d79a9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77807cceedccc01dd2a2c737e900992b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936d8496da1acbd972e5e118a53420092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2033b4afb103897130a2143d584e8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d9457e154fe482232f25551b6815894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48565dcb5a8e3b9121fa3922bf3a9aa395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d907d60f8307aa7a12cfbf863f12c7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d1086489cf74b1e97820230b8626d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d367f920c1f4019fe5920c1ad7b8c9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c79866bae5de3bd9000458ba0806b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4b0729bf9b51737789dfbcce215a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d465ee985a7a310bf23003d9392f17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50134162fe0f2957fbd99142c13704102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef0abdccf42bef6c4596555307f94d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d457b258b1223b5b2662acbba60d35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c303dd6f7dac22613e86464ce08ab7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553436ac8b8e7831df55fc3d4e79b47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27506341c66db9aafa19045a69984d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca097759a96c29379487926b7eda9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837d0444174bb8e8874bdd8cecf0f87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f9bde19db82d9b3e1706153211055110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a103f9d8e1eaa7f2bfc537b24b8f8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b8db6412f66b257d00513e150574c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01271d92cfa6fce9b54dfe0bc22cc36e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87c6f9886ebd833b62187ee274267f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ad08acf9af06ec9d4f6e2d5071e3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef20c21afd41832fb1e3152cde8203116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bfa06fc0c22174dee831003b7d467117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554101c6a2a749bbde71709fd0c394f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355b2151022a7430a0d70f12e4ba3f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178e3984d0fd1f19f7e6c5fb0031801120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510a309ada30fe1ee1232ec4a548d1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c4e41e364fcfb58e9b8d028990e9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300e32e55747ec6efa47e2c82b3fb25123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c1dbe0aa72121a715251d00344d99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad6d4dae5ac7896a788741f8ecf48e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a54c4c69256fc64c3fd76cbf89a25b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbf636d34e1dd739f795f6c2403c62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a411afb651877b8a526a87cedcecb0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3936765d3c1ff759cf2c494e2e0963129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0a0aea36bc3e2dd4afb935b21bbb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895af5f1058ede19bcda246e311af775131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b6751ac5e4962190241eec92e9ff2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e240f01d2f8f894d6bbe86de3a718f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17893f788e24a3ee85ccd35263869d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5fdb5709cb952c7f80f5cc2d74913135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c0a5dab57ca79f738f18caa852657136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0e5ffd22bf245efe5a8488b04a5c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989f6b6a136b57cdd97df6ce0a23be9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf77730abc2e8b0b85572e12a95f2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ce4f6125d3b286cbf8ad6fce16d81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ffce7ab8587dfa43a51121d2a452d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f052a5a2340fee30e1559a25c8722142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b98d808ffb97053a7f78041059ece143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622e1cc5f54eb3a4d507d9a1b175858144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6985024804cce132c407acaeace0425145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d7381a62fa09d27af9509e851cbc0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdb88e72600ae6917416756e472ca7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6578a5c45903195ef77c7cd174c00fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f08c8e69ac2ab40fe2bb4a0a02d83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd80ab52101d96feeb5ddcaa45add5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6de5855bfba813091e39b7e6b0a633151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829a3f3d3e34f5455e2501141ea29a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c2aa687c535f6e7fc008d47c3f614153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25c0a355e80914a2a34b856647d064154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8760654328cd3c1816bff1eeaa23dd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504d0d71f1b111b3158ea7e90767f24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a9e0879f5b93368132437870c8374157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fe88a0058b8c08b66c0c030caaa98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa39a3bdeb2681e930ca3d6cc53247b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3375b147e7919c3f20f4b0fd4bc30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfccc52497932f67684b1e3948d00e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890aefc6cae69d78316f5f8e0320a98d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce578256c48e2c716fc951a7d923f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f42382570592be3aaaa0828065282164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ce106ecdd69911f61ac99e713fca9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f37d2f5dee1e03281227701d0ccd30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452d6abab12ba8ada380f5997345ad1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454780a4388a37469941baf28c48ee2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea3033942a006f21d10dcfa84cf257169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e5bb8ea25c66d6be0bf9192f1a19b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c35fbce79a8d06185bd75ef1e669c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28765b06bea78d04cecfea85b87820172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d73f8aeb5a10132652440a3deb9e4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f529241d44ca174230fdc42c3ef3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe8594f281125f31899b05cec37c78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa506706a7cf20f6dcfa29826dceab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbb566194e7172a4ade1f3a05566f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c86974886366686ad4a83f798e00d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cfce091e943b121e6e615694c7509179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abe719487b002edaa8db0291981ddf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10eff9992e8ab3db6cd895b87e33ef2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f548249d839358a5e81def7f2c9ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0d90bb3f79c414b4003d0690a168a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af920446a3097b2559243a38d06b8e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f621bb4b8e040e44ce73124f9cab869185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed631f5eef5b6cd736e3c2613963e79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d415c73f81490ccd6d46835f322282187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c75dc1787fb084c357f17f6fa7adcf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f00f929df40ba163cc1e784028e054189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef2aa0c5bd4bf17ba1efdc31896d04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed765f1881a58419279e35ad38ad6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7d5100ef546974f0a753c94de5d1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad54f6bd17f04738c84f682243c20e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535c9b835bfb08858f62f2e476c5304194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5f2d6eb26f540c6fe71540f48d9dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251fbe6f0ba7abaf5c45c55c338f71d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363633972eb05bcdd03734043eb2422197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadd1377c65f9e58bbb9b05c152e7c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cbc0bdd2c5490d369b3ea02c5692f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736d371cf760d81f81b2149af2c8bf7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d66d741313b02f680e315cdef52e06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2106f88758879c8c34c8a70836bbd6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91965044492c67747ec65460a991250203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f897b7889fd0ffb4aab183577f7be9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4eabd7d4ad3ddd34bff65a8ba72a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4ee7f94ebb78a59a1bbfb054e4d4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f479394574f859a09ab35f4c2caf1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd476040145342335ae76ebe3f8ad38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a507be4ab13da0f37f9a24533a3ae8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02f0a05d70c0810f994894d71f5483210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e32c849b9df0560807171b6349021211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a910797a10ab93a2fff3173e2ed52ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819605650a1be57064793497e11a0ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630afc2a09d7be94f9859a220d9adf9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29135641dabe120a00198db3f3e25271215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dd5e151d4c059c45d36f9200c7c60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269298f040a68039604730024966db5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c344acd992dce048b8ca59e476abf6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d284efe34010e5ae529a8672f775a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a965e0f99d51f9334a5fac60cd76ea7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1296a256ad3f5868979710abda9d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74822a53b3c2212c61853b46cd3ded1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a02ca8b77434dee29e129fe5d8658223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea2ec0a3899fd8c7a714dc8e0583f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651c67b62d4f9c5b11032b9c41ad0e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d462c6108ac79d9baf6390af0e5470226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a79dc0d45acc1688559c05616eb13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f76cbecfaa6efb14ce118776d66a68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b58788df584d9872fa5f1ab5e3aba8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ded4f39a700aa4ebb51374dc6fcaee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2a92a1b4de5a93fc59c301874a156231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcfae5fdc12f2fbfc7610bd61c3a9b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba29db2a4be83870a209e57f970795a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a5f68df5ade89ad24524c7fd012c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bca434b5e62198ae5f2ee503cf546235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52197aa638302023710431e34496db0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d527bd2e7f3a49d3dc0af0907044de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f76d29545d557c67640abad7b238e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34f7647fdca0bc1444d2f54dd59a8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b05e4accf31298866184a305e5c5ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716a461bed0325a53e002bb04fb235a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe734af2177f976aee515b046f6fd1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfb244dada768c723cc67ab0df285f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69575e1b00115025d009b135433c5e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdedada9e60657be48316717e774c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515018801374f98871a0ddb7d8f0065246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38d82ed2fc8a13ec3a809d8c453619247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e466e03bf6d9270b0813a5eac84a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0578ca14f576d07056f52824fc4b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6a00273744234bf55eb3aabc28f79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48f750b4fa245f57fc44f80d64f605251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7913915dd657bcfc8f84eba2b0520252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43f29d29a101490748abafa70bfdc6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc904d453e2a302467fc1f872c234a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334e700803c43fe9ca5d4fe271ae75f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c024536ba1e6fd3474daa8851f2b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfae395c0ef5f9caee5a8e8b62e9613257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d6020e461c9699db32658e341ac7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de25410f7dcfa205b2482b3144c71e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fba66fdb445a10b44da99113e45895260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba597dae94514dd5a97301227160791261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8142abb3cc436a26f9a34881df53245262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5fe4635c48c24aec30bc2487ded2b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec998814c3aeb0271a2520fa7a0181264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4a82959ce4734ddeaee2a6990bca2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1906f1ccec0b7fdbdf491de3844b8e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc4955511db0da255168d11381483e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9906a472808629b2569b76d8224f11268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b16f3218567b97251d30bc7466eb8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cbfb5347e826d1a83031b91835c4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709a0c53a9a17b4ec439a17587cb10c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4cb817a98c49f6ece42a18813fb8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6f8c3d49784c117aa2a2021747431273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68bad4b41c1ea9e81e8b1fc3929ba4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa95d2091a1efd40719e58283b54b0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd49e9f387cfecbc23a1915fb70d75a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f4f9e66f37127bd3e739cfe56de83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762d01d2369e7167b563ad0e6eca00f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2221573f3b12e23f42a7cc98b314c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ebdd35f95e8c8c984a73cf0f379a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19929069fea92bca312d0993e5ee9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9986a8588f2ea01605a9a36f807cba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbe5d2ef1f0f7e7a424111ea61ed8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167255f45dd33f8a87b7d966243047d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6408a9821fc9c9513bf54e4f4074407285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef066b2f53ddb6ef9ad31ae0f65b3c42286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1744dfd2d4f1ec2dcdc5e7da85aa6d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35512df97a3214a7c2cf7f6d5fc824288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc90c47193a13ff0dd57f766cfe317289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a78ec52d33f5c5372ad4dd9fc0516290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71814712be9d4faf0ceb778ec45c89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c13d1af8f72a0a3aad07c4ae89fb51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9bd4913cb70b669f9bfb444b2493a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c30f09ce399e5556c22c99aabae5e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95680405c40c033dc73313668065df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf09e0610d679bc82adf08cf32a0ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c08401012f49d42d5fec96054dd2cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f435129df695eb9ef013668c83935f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611405517287e07a1081ddb7ea013628299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55cddd33e08d57e02b513c1afb2927300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52769626425fbc3fc5b0115ae03613fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157596ac6e265658f11c16404ffca58f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a086b0b88b1b15b61d5a9039489e4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a45f7c6f3fef6337ed0bb603a05628304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074388e04bc8925553187849f0259975305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dba6eae168d3ca2c7dcf8c1dfc12e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f8aeab6ac7af824a1c4392ba2ac29307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443d021c3708852102cc8b9c80aecab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe8eb98dba6212754b3da89e385edc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7a6aefa1bf17ebf1f531d88709993310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca26867bde63ba43c91df827011a6ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bb30a66ca1471c3872c4a402ece95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f72e0fe152702e3429765df5b41609313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71d44054e0d7cafb942bd009280d1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016bca18ca0742512df7d78a5fdafa6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7300641988ad24a0b8d3da5c84e9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25c11938e9fdf17dd789cab6a10599317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec5155ad4ce3f159f48a43a58e3228318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adbaf53dddb153b77983d7462ff483319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51e6f84c7fa9c7d63bf66155d4268f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e670105ae903bb189dad9d489c54b93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014bd8bcd966e3999161d043466c54e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3075860412c4ab4c17e671d593eff2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f8a853e94c9a87fb01e586754b53c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791109bcc6ccf798dde3b804b53db1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb6639a76e102d72719bfdef619c74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4326da3ecdec06a97f6b6146576a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16458cc8004920c8ad7d5d807be1534328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644d3825d217cc9f7af6d05e1b8d206329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881f4b523648dcc5524c471be699f3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f335a31621060c4db5a656aa9a2e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127db50e9ac0a75f562a66f37a9e271332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe31851441eed01239871e2da5909ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d60a272182eb0c1403e7ddd61b86b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114abacc8a2f42606a8aff8aa7b84d98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc50fb73827de6fce0aa805a6af9f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58328f4d1448b31c19f67f5c61b5f80e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a363326b48c5bc4347bdafdbfed93c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772f53bd5227c59df3af937ecc3993a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e245558447dd6d4613d1403c79c37340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cd7d6744543b28e6e95ff7d8eac1b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295811b9314501b409a9c14516abd12342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e594bf687677fdc8104d7266578348d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403460c86cf94405a32bc177279e3bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4d7a5b57f9bbeab42c1c847688d26345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a67c2cdd033539dfbf91731b457113346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb190494fbefeba8be1bfbd9d8c125347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f37ad5047d2bc3af043d23930d0e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e7c1cee7d4491e4679f232c41612f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcf26708fe4774fa3d85b8ac573891350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278235668fb908ac3cf6a197faeb3bbb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7282bab5fb6a150f3005204b24c2dfa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9df1d4bc777116f07f1f95ebdc7106353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c6ae2a0f48acda07c3f113bf3ea93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801d9e99b12d0a249271ce8cf51ebaf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96141f61ff8fce31d6b4990cf3d07e8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1ebb3cd876216b1217d0ea048b92e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96964f6d13f40cc95887bc2f76769f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747414d40ebfc194e33d2609caf89217359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e15975a8c4147e74b4f4e3fce58f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d4bd2ff46c2b6befcf9c52510d9c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2438e90526b8ccae5b0635b97cdabd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0bf27fa0326bc1c9eb390edd27980363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc6982a88a8f82b91593a89cbd9ef8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca473aa2dc712329f1f482aac67ab8a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4049d7423a25a35b138d2096b47c10366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a7c12815762037fd7f51421f96f3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde3430544a25c4db8e052c324b5ec9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae014f611ba744e7a1bfdcbc52e047369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3601ddea26c9226d367a64f3d0ab5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007935ccdec6ce953cb80339082245f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fab45d0fc58dae49c4cdbaa88dc8b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e815f6441130a1746f6fbc99164cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2218f897c1758541733cb7285c767e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfe50c396b09bd6ebc7d46facfafe3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b1612319fc2083c717f26f7a108e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e7e84586803ec63b8deb09920ae59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a2329d22a29c02aaca63dbf476ee9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91b4ca5412a9f9894f80d80588a978379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4e457a297416bed085acadbd89351380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81997bdeeb523f8f52e78f753ba0398381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1902e39fe84c9945281e28dc935ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a267c5b087702ae14ad592dbdbf17383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962caa2c0e7f12c911cb9014be1952be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1b39959403817c902c52f8c428d8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59b87f21aed9585d4c847fe7a7d028386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc67cae8d8ba4a91e0ae698eaac1c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a99ea90c9a7d8c19daa62783c6297388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620add67340acf13db694d6148d9051389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9e808746677adf6ff94ee3fece008390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd1e94680c2ffcbbfcd7d49a7259e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61652ab521db037a5ea3d2c93e320f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b430c0ac0b9d9222d5ba5a2fc5e89e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96134f9276a05dd75f19a2aaf72156b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae941a715aa8817430d1c847f5399d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba81ccda75cb6dada8ddc44c3b18066396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33953fca37215bab4c7e414c26a793d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637e1fe81c1192d86c6e78d702272d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669b8898f9fb72a500ee20c2a962e73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e67539a8919cbf8db373345c283d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2e6d3cd3bab7f815771fbb7b5be9c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495de5d6870e178598fb1085ccd4054402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374db3a31a606786b5e8e10b3dd9dc23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccc79aa4afa9a810c5718b4120d1cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdccf930cd714916a8a3e8f09d552cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1a45e7c8117c64f24e68d0ffb48a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949229dd58283034d233d4310f9aef5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa70954a1fa30f734d28708ffabdd5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f755ecdb1834fe54156c71eadce3223409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbc0d79369a59b13c948902e61318f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80d6af1708fa557e6b22c6a8742888411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad3d77251b4b82b949b41cdca09a37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1068c6699d780847f1e6deca01a20c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a93ebd7cce66c37e738a06059302b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563a1808a9146d78669852c86bf5f56415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51c25b8346acdff06f08ac33f24fdf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac9259dcbc1fcf1960aad93a39f88e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9d94bc8a2fa16f46da26c53c3d7a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f271fb68c68b63edf66334d11fbecf6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4273693db570b005db3d280e65ba53420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d21e9794cb46285aed7a0d550b31f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a528003ba599dc4f8924af194e90e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc817f1f25be18e61634ea640b5090423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907a1ab05b51238faee1197c57ac825424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7d6f2e0bf3d037e00ec4b8da091f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160192a3f57465f720f152c9a1b0dfb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fdb530519a7299f82f731974951a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6639aa64832d56b2ac048834e65be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef365c4e19a872e2701cd7a4bdfd883429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162fa12c57f90d081ebe1c9649f4d4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc883f8d22b06ec95cc72a0f1df94b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d5ae77a868d2708efbb633c9306d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46144ade5bfae43a0bf58563ccdc13c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5c7f67b9dde2f45b215f782131d99434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410e359e04f55b1a1bfee2f580ad124435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9bcf9ba5e7bd831a322243b78141d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b8d646478d813dc0f4101d4f2ab7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e72a57e42a8fbdcd075a845749265438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353da62970a06faa0bd7f4e0c44187c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d62661685290bb056336e953be348440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35400d90bfcadd8eaa7b17c1e2a3fcac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076599b40303463a49bf8f368205355442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84833b8ee6c2aa13d39989f348caaa40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6b18fb544a627f375d2fab00a9ebd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce92d1b6275bfa85b4519d869f1580445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b129536386c46396b510c9689fc107d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852847f04d1cd6bfb94215467f0f873447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3787d797635c473f6487f5b99cec54448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c637284be282a227df9ab5810a0cb2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd250c9bc79f3e1861e64bb4bcacc8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b99cb4b84b92d160db2904af445b6e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab957ce6556ed1c3dd17f630a6f92c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49501731a42eb29b99a41b35f22e8919453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed009db63856e61f0b606191fe9d9f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d250daafead4f7dc966a90b5d7daf1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988f5934d27dfae8ecce4a5ec397897456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2558614fbca2e2aa7f0542b22bb906457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05410c9d703cd39e538a8312782c1a27458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513826ee1f9d89595f1e654dbdf52486459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c06cce0d820b73a1f639baf976c194460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d405e4254d946da6f9408e3874cc759461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3ddb3364dfda76dc5187d4e7f5b43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dcfb0c274a64cda2b3368f54f1eea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6cb87bc43901727e6c1a58a631cff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faec4bd210c2dabb250af74952da2ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aea4ebf33c3c88fae77a20cb04b0fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ac9e16b29d4660ccba5ad4776715f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dc32d82f1d63992bb59e3177058c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44208c245b8645f79b8920636753b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3557483a95bfa796d42b5d731181dfa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18942e82b501146f2698ce2c87e1f0d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6dd9fded4a69f40500cc983ca34a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212986177c1a7f66d7a6a7c7c4b645fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee9784a84ecefdda37a41dd48ecd39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07621b0349ea69de1f1e72e7a02e70a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d926fa1db0824b321736b12917b9e34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef299e659f12e5fa19316a207a7883f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6f709a9a5f020527840ca3c45f5c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfe6d4686fe43543fb47281357c65a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f695be081a2a221d23dda1cf150a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d6ca992d68e249380491bb83bb9e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc5e90689afa47fb18e8a9f9ece32b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ce8be269cbf722eca80585e8b574d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab53681c28bfda43ff681110e983c29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d58845f9a3de6334d5c1e86fcd28ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bc08682ba5f1a839bcd7deebf8550486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85605cb83f16d0a9126d9b827100f85a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33889b7cb9833417d1ec1b8144e98708488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34794885615e45d004d97a9c6611b4e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e199b54cae018261afb3119d6356f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee7f0d92fb5cc5fbd448ec4a8353e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912be4edca40ef36c301a2ae1959016492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfff5ccf4fdc3ea77af975883cc397493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e212269149a5ff571ac1b40da6836f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e1e793d18b368fd17cbd9b334e523495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bc42275d5c4bb904166e032066784496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c096f5efb93b67423176bc5a68995f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff177beb9a986a7d81e5ab7dc35cd511498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b805fef2f5a173c0266b01a7cc4ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f1141a445628544c3dfc0edc612cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786c801b76fb9a125473ec6edad4dc2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc2f94030384f031d822b44a9ef78d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a195284f467d256fb6ff4fcdc49760c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5f568815bb8f0899e1e25bbea7c15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9d1b20a7059ddd21fc1481f7c5d63505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b002376e16f6ee7a4e0ca548d8bcf4d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4872cb562bfece2ae9e907cd7dcab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35767059e4261f2ee53f44caf11b31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fd3bae379329facbf94cb275eb28b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce564d14187cfbe15188a7228aa34cd6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13796bb90f604b8c47f5666d62be287a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bb965ab8482495474f276b80b8f8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869ae04187b66d4079202b74ba2e32c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa291b168b5079ffe3b42ca27a6e30514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcca91c9aa9249b6308ec025b3a9e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85471ce93a2c2a1e8b8811b07de8f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7320250bc8cb90f3c54a6def15be837517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd295f8fe2b3a4ce5e666123759555b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2c2f5c2bc6291f4a66b5ea6959f90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716cc975ce563dd4e026c34e64d7dd5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54687d7ad6fba0455170a0d181936e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f54ceceee487d785a8d82375467d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9708796b413dc9b61669969630162d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4440ac3ebc27770cc737c0add36c876524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78da3245018c00000f7c9423dd2181525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a00f40915323a1c44a2221fd28127526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b008af9728c623a95a00b39e8ca39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66221ef9797da3885622b66d0d008941528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d70a554151996cb2d0868af4b4d8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5dcb063bfa2f4fc5fd88e2da0fa76530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3277aeb2b8514b68ceea0426ad656531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cfb18f9bbee74fe88684874805aed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714b4751bfc6cdedb424c86b78b85e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628f33efdc14280b160de01edf245dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9296ca71b1404e5c4ec1e25991b81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558a9b72e662a13923ca312cdcc3c45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea11b4c7ec6d649a097758c78da1291537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36410abab3fcb02e9edd30fad0824102538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cb60ab9db43d1af1cca4517f911f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a56da064b63cb53939d8fee538604540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933ac28beb80651206a394f06aa968f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9167252c45f5f431fc61d2df1c3a0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f28b32f2aabec1a874f84252673cdf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b778f46d33f7fb6354a6b232ddca2c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9881b890e52f46fb4fce1e5006547545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea03768c364e12309b33aa8359633cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac5e4c5cd5b0f79078eb15f85fd813547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918102aec69e24f958d4955a1bf17a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6a117a3d0605de24fbc8338b2dd33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c15d48a044e7c37b854005e9d846e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac60978e2b76341e35bed8c311c78cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c59e9fd132899198676d3a075e038c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf09e2414f0ce866781d51c3876d3dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79839da1057246aa5674167d77b126554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb77683cd8b7b2cbbd7b509a8019fe1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b822082098923b23521d97819d1d8f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79ff06fa52a94fd2cfec5f65fae427557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2d1a549c4547941adbd0facf7bedd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407f0ec4d1d1fe5e01a4bdde0cb3502559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c2184afe289604e4bd25a8a1c5b02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9091d2c7acf9c58965876a574b285561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc273ca241cc9bcd1499091736030655562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcd751ed8c03149c111743c7436dcc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c3e168c88dd50685fa458637e187c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a317f116b35da14d0c369e234e083f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd8aeb99839af23bfda686e57df8ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6dc9d8569f67dc340bba9303c983a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d127f8382cc97ced09169676b0cc9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeea515cd2f5f00defae57661e662e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef60fe3c69e3953d63fe5bc41d6a8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5febccbad33969b72108509f88d5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecd4b53eb9f940950a4a1245e31d07572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d9016205ab2f84d5630058ff68c2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92793142fb6e9af9831217bb618f4972574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6f1cb597bc6e949a6d5d895719150575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79a7d2740b2022e47845dfb5f3ec39576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3c9406385d25ea5b267b097624d98577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134e791508efad7733729355641c13a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac09069e4702d725a1abdd31c763ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc59a158353f3c5b40f6ad66ae3017580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3375f51cce61ef52b5600b96adb146b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3554a847e2c594a52fcf6c65fafc16a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d19fec1b5abed6d9e7f0818fb2a2f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a595e647b7b0120d2eea3c5c8a3ecf9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daa7083f6b6345f9e78a841d2e655e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b5cbe874c49d5bc70e1131b7af2e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52af10794ccebcc895e638c19a382f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af936a4148ce5ec5d53ef817cbee50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40ef2b0692ce0f5140365c737accdc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff87f145b88568d29b7286ecaac6106590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42122d391f3a5dae93e99a4ad72b0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1ae64c9f065e536498edbd3eb62c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37b00365fe5a9aec6ad1e5cd95a4ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24253ccb23d4516de458640a63d8115d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4609e9bf202dcb141216ead252efe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042d9490da742f8d86eb544ad1a3645596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a62b7d93305988e0bc94e66daebdd1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9103e9c6fd99bd5a5af2efae0d9435598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789a9f06c5fc815aeb63c1954ea733d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac024284bb10277d5cde22c02ce172f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c95736487af4ea8d498bb558940f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e19cddeb0a6872957742d141ec206d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5a923b66fc4e2c11f020df314952b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe2d5f2afffc1f1444c85551503c43604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9792a62047844b627ad7ad05d33b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99ec6854bb1c15fbe0ea1cc3d08d79606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d68f31b4ac5de7d5a95de5493e3f8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040104a24e03b110395c773607d9966608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48340363b9860313a681b352404ec24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698012874fec34a502e88209de39f8f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749d94296b361d4ce45e95b4a5b3a47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d090ad303dc80a7688462f852bf43f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83339581a2c303ceb06a9910953adf58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39bdea3141f96515bf4b5460ef7e13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52c08a6676aad26f24e76caedbd287615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181e444908db9a25a6ec6cd72ee6a5e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343de51756de9974c021ecc60b3852e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b493fc73f3bc3a36435da8bdd8c72b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08510eded8fbdfd8fea1fe43561adc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2391a6cb9cefb61a5b60af15050686f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663096de5b2c68d795547192324d5a34621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301136207f3f598f41141f0c2590c75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7eb05eed06569e46de92575b71f06623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863fb5e335cdaf667f40d129fa74e8d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabe018d02a41ba8f63b029254a36b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fc8d88e591f8d66fc17241df59184626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0702d768ed7603da4049c327c9ba0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea65e914fd3e850fbb7e7d439d752ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab9d92a41bf5fd832d6da744fe763c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9794007ce1786fd15593bff48d93f91630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597223725f5cca1471eb751874ab6a55631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63777c83c8017ac3ef9390f78754be74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c88299425618c4cb1f1692008f31d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e86f3e0fec6d2e334bf93b0e60bd6e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097160fce89a9ded43f63caa53e85ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b0d023b44cc9b3b0b88837f56840b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc100762bb40c64e5e9a68de0e9d3b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333bb78f44a89cfeb67ebe6ceec9f50638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61ed228b038f6e48b3b4a9de2284cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299db585957808da020b787a8d89aa3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f98c1dd9e6051a5f3958d030e9444641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16442b62e545e1cd36d2d80461d11900642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c78298b6148f69342b33e2efbf0cc4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2991d187252d2c107e61aa027ae42c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119af809173aca347a13cd5ae087d8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7cfd524c713f762998c877c950e41646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c0965747b6d46e709ca39d85c86f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64ebd995ddcf2a0cc4058ecc0a79bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509748fd9b343b715002f9d1ee3806a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1850341bc925cff8502bd53f9da3d39650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606314efcf6e0f433eabd4e1e7ad88b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14b7f13a9573d6d7ad10a438fc9c18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb98cf4e9c2e43dc95bb12c1c68c90c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d4820c33b408b798f319860c0aff1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2dbeb92a65a6378653bc435419bef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4824733a60705b37f8678127bd02e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43b5e97e26e35e97aa276833b1fc7c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6321388a1cd340592603f1dc5c5cdb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db3b0ae6b05c5265fb9868f355a09a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c4b93f4946620105b720c91f90c15660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405abb10b4c2e116a52441a637aa30c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c02abc8408b4cb3469320275334067662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e558c25526c427e0dd11b3792b1d0c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f83f2ac1c2fb51609ef02c0d28b1f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c36d78a0c391143b343df914aa23da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2a248915498a851d08273f890e4f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba54ac2ca5771d070daf549b7f6385667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960b24d752fffe9c90e14bc2ae96a15668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4f4b2a970ab430dd553918e6e193f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e111782ed82a2650a7c209020cc1364670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907be2f079b9ae86f69482929cfc9e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baeb41d7301e32733974f73be0c5f65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2071ed6c66bbc2f5f202562627b15b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9fbb86bab65c05c7a0257ddd98ec5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f6ea8d3229f5e477eb4bc86dea00f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b537b95694c160a0d39dd8a3626a04676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11748acacaf0f2f80e6a1e5f7276a81d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e6dd63232db82099c798be092c6a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079c0b6a143836a930254094875b79d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d772817215cd8eedbf53e36171775b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdab7f1285cd7208b28d813aa1c15d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfe6d423cf1f9660ed2c02a907d197682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe5faa1d77b10f4240a587eb1e2944683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f81d1b2665f374192bf9cce8d9b51684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5f734d9755a21397bd4d277d3a950685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec435e520e9be3e03a6213b3efd6206686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09b3a27bbba82e17b5ce54f84efd0d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb812bea955e1ee014f8d0fb35df6e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff98234635eb0d4afd49eaab371c1f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8342e39342c75ad6c0f9aaad084f823690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8ee44b313993b04369ea1cb9d3b4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79070936cc687bc5fb2cf54468bea6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ade772024516df521ba860cacac09693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f34a9d522de39cb7b05184cd98d70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04eae2bebd2a4e1639281de4974424695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6907af9f1bb3550811d0527e15924696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc479ced6916e1451f5ee54d2c3f83697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa634559acfa5c11d9297670c26bb2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef7e7ddd2b53b5934665220ff26598699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7903c35def408ce0beaae0e7568400e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb184539c932ff88ecca2b8f049407ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863635baa3fcd85235d06dc6882cb24702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef8d52015a566a37bbdd433814b09f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc685d864dd6655199e2c4dcc8a7a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd60431ca21678b8de8854795df908705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4607aeb3889e85739e107a9d6db6b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02923c18a3efc7c712d4e690b40490707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075079e0353adc3b637e52a9a6b149e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0db7563bf2a1e60a3d80315c1251a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3a83c07ad28271fe1559e876f1742710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8543087d203d9921b14c732b9cf6126711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a80a2a15357e84738087d12615fdb4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808259410b54dd58081b1f7565244a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce4fe33cf076f355dd4e5df4f022ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126f70a0de7159802bacd382f70378f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb866cd24f414146d05e794d152c277716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21619fa78063c457305183d162ffd43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cee6ed05c95ae624ce60cde5090ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dbae4cfb84ac912bc2148ea19678f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f19bd0fd540ebf526845c4d5ccda8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758c153970c318e83291698f18e6715721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bcb50d454476e72e464f7c310e059722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a990582cd7ef65c461ffd5fa804132723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e316eaaaa7261c8f412f2a9cf4f8667724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a5aab417bedb7fe1ff48a5861cd13725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acca0370ee7427f818c2cf37071ad4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199a5b6dc49cb35fbb87281e98508fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4936ae65ef6f0e7479d3d6768f9489728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507cc33a3b5c56c56efde22b57f42b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05ca231391c283bb88c8c3485aadaf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45465cea317a48d155032a40efb230f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952ed0cc02fb739eb14d3bdd117ed22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b695d98c8001d02ab837ecde022b36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d0af34f854bbc75f015b24c151b4d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd90ed1450ac2592ab6750ac496058735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbeda80ff36268872fb626cea78bed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215a59ee2c9a542be25d3ace40fdf39737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db12399f3456d25bf4ff9bcb4f5f13738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a28e32c15db596939af9c31e8db14d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cad9ec07e1c31420e8fa908276c87740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b05984303c8649deaba84153e45f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ba9a38e284ccab87e6bfc2300dca5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdfc8d131d629e76346057ed23a1a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f69b7c34ede01dc73b1bd0cf70da6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dc8df152774027f3ddf81d7ed4ad2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98622a067ff772340cd1b874420ee3e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc7bdcc85badf547c656b2a0ac359c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06e5f07e96ffb554eb827d34005735748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285c7f879d47fd98f0e9ddd7a90e3c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c4b895892fd383ef16237060709b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1330a2246abb73408e9bd5e7c61ecc7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15868a86cc61769097122ec30154b509752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1a14d5fd9ad223e654cdce44a6d28753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cc3213213906f99322bbeb6ded74f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77fee56ba1bdd8cd8fbf3d2096c1ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14252ed7940c2ddfee9bf8599a9410c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ce018e2d563876effbec3930beef6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee39b48b62ae5ab1ea0da36ea8a2475758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd31edccf8be81e35741bbf3d3d6fb6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc17a1282270d2c13711aa24ff8fca5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668338ef59bb1b74f65190cd100ad32761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4829772be4e892a7ec9aa6fcebd3a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8739fa483fd80accce97034cccc9a82763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba1f43132adae7aa1b496b0d067a5f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4715431a1e9e8b0b706b2bf0fa90b25765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ca0b6b5214043f69a3b75ebfe1bd7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91ee1600559222b639478da8ce8c06767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f7a59a0a752a342062c3b937fe298768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f85be584e84b7d64d5ec00e373c93769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec826e6acbdbf382ebd34d9d966dc751770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f716d4f7129bea5ca7934f3e6bda66771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac579b588734b7015152142c7fe15b0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e33e98c06ca1478603dbdb5603b799773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f395f6f434a3d5037bb90aa87b9f1a8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f94c9ea4ad98b2f55380829b888c51775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39feb2b480770e1009ba818c4b8ab9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361f66b7834bc81bfe7af27758b27b5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f40ef56014c954a7eb42491e426b0b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de9f5df0a072619969080a8cc277d2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879bde26c9dbee315a734d35e67fd3f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823ff93cc504a34e9c458d623089b78781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300568dfe08b050a4563b72933befd1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b9f42aa1db7d087ac6c9bc1bdd8a4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c455b094771abd10338ee29065d0ad784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b089e2b5cc17536fb6cca297b9d2c3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79213afe370296f8865ead0d3dab7b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f5f6e13427e71d97e3c6bb3fab774787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf49e6d9b0944cb5275e59a8a83dcc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc28215f1def8bdd3e5adc7f94fac9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c14e24e4918b9a46a05fd3adc3cb19790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71308a3a8f2f867860fe2c213bb0d3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8037e70711e1c6b2816a299fe039e77792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5466819d95f285c16c31f017d7c76793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b98fb5e185540f223f179560ccd98794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae68f38f68008e2baa0105db432013795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e49ebaf478433ba2d64f076af1ee48796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a32f9e3524327c4ef9d0a93b2a441797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216b6ca194c6d22d306e571bbec3c7d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4b7f4a2ffc3c5b486c5242afe43be799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0078a7b6fe10605acf4827c4f26fbb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50f75dbdab1b44e2e57b3228034386801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f325321c675150714e10bfa9160f71802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc20862e7bc7284791c4f3f2fee557803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673b624864098c8348252a6a65903e5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7b8fdfbd171348868a0b10ba3f7c2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43655c9a7656537ec521b31e6ed12d7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05bd24d781bc7d1ffa7e58d18b0aaf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e549990764f98bb4f01f69e675993808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4286b9b8b0dc89d7b98dca5822c00c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5d9185e080220eec30941310cce8c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fac46ca2fa50dff58f8e4512ab3c2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cd65aa753deb5aa58c83727028829812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60ba7331b3cbdbd30d7075850f7790813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695e6bcd4156606e56e9b0b380db435814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100106c8e904caffc1d7ab1d1406853815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cd1d282b27c24590208edf5d2099e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90563e7af96d4cf2a92fee82d174e72817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a08b7d654178b5fdbb3263603a9ce0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e2e3a50f8feec1fcef03c75477b84819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bd85c8988693bc46234af0bd062d1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512e2a4aea0207a6447027cc19c0ea7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3d36fb705a326f1c43b24f512b533822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624aa29419e5056a2175c6f5f9e236f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79a2fb818a3fc0da570d707226189a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d1f180f42dfb2754ed7cde94fa991825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e5f1ed274264e2a71fc228cd7661c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa369bf0e61750a62e5d26e7fb62e62827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae7538c07fae9af4f03883ba937a33828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd544d065cd73e382dd79a7d2582415829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211852bd3d949bec56084fc5c77fc209830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74705063d18129063d46b64fe471ac8f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f07238068411c19dc72f9ed738f0d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daddfb4eb2428575f4d7c11fca2fe94833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c03a5a69d3c61a18906133bb8d17e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bb6bae1ad6c8c7d95db5a5741cac2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0f58ecf90d4bb854c162638e7a7f8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8ff7b9620b20b0b5e07e2baa0225f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6e493664624ef8fe2b62c8cf87db1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8c7b0d10c56779e31f20d70de6afb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b2ef5a0b0e14f725eb7f800e61600840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a266953daee9cec75e88ee210d366841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5daa5be158d3cea13010da7241c56842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68833cf6b0a0b81c7362b366380cd3f843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c705437dc997fbeb4f6d3ea716d8ec41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb78a49f106e8b7696b007eeeebc1aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3224a05f0c1c85ca0f3fdb0dd557d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf32508fc2ba3156151afb73a2ddb5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993e9f07fc39761fc4619ed006855205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc87910a71ba6185b01ab96336bae5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8c0d8105a965d7b556a42d2715cb27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc86c248ec332c85a7e89b40954e028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a132f0ee3e3287a0ea9bd97598c0da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27d952c0bdbcaebe503218428a9cb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045bb7cce9aac03edbdd367c8c31bbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80e213ecaa37c3ee31a85fa64da01112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763fa8bba777ef5ace1dbff496e885513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208df142680213638f4335e833c1a2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5146f1f19c4240af89f66302ccba2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327bdf1fd5500de3b98b0556a58a68c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c9cabbcdcb2a9e126ae47e416996917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce299ebfe560e79d5ef54c1d519aac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b47d1d2233d7a55ea661d40ee8369e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdac63122c4b24673536059ee221a3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf450513a0ab1f8fd8c37fff228fd4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e5d33d861b584a45cc3460ed70d4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec02b8cc1bc386764be21d3b5aa5f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa285ac4fd2996fe605eedfd63f4f19824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b4f9ebe63e9c39c4450bad8de4d0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ba66daa4f4e72d12beb0f08a2117926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d16cfa40580c4ff05f8f2d30596ce827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc363c1f45145fe58f842e605acee6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e048785cbc4ae7a2730000574b0dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1d4da334aef8ec829f94f60997b8c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c98870b750f2aa886a7e90c963c6e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f5e21972b68f5db6492b5d78be53532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f3f8c752f50cd96dc1e6ef6a2888033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd223c51df78d4271700320d44fdde34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4373f134eff42c94bc4cb6091d6c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6d6ad861d6c07acec079044134eea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3848f10983d0460fe957eae4266cc5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acefec1b87e8a1833577e7e75b411b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dddf53effbcc555ccb434249decdf239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cfde43c7c868c6a682a70372046f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9773dcb43d263a7ac88abd65be306c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8398c9c1e997e50f9441d555d477542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f91f08d1f1979dd6aa08426c4123043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de39b685f5a57cad6fc2ce6377542ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc72094deb967be0d7d5df103109cc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd3ea051209b0dbb39cc084bb2cffa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880dfe889cacbe614a6971d64d6237c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55b86221dc0eccc1188cb50d11f95e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c053212902a5f9eb16be0528ccac75b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abadb9be3dd3ebcaa7368d12a6e58750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a34e5a4149f939339f92e19c9b45c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4663c1515e7dc88b47dc6b33cf348e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce69ac4ba2d0c00531dd1c874659cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1868f889ae36cbf80041c178711a3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f717bf0a117bfe1f7a2749d2a55fe655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f588a72cd9d590d0878f55e10b5dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bb0abea3ad51303c402bd0d1074fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1671d4af84eef172f8d08f7e907525e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f684f2cdf0fe9fd2b3166b931e031359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79a931358718b70b7c410ea6e043a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eda2f30265855d73e0f399fb2f958261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dceb4d389c2d76a46ae1b98d87fc7e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ab61f26073c05e75d2548c7d0706b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afccf008aafb03b3085d750fa2c71a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913d3b1b4dddcc385cbffcc9ca8754565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21bc851971b702b4828776cfdb4e1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc163640d9368eadd852757e733597d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fb61e2c8fa6d2f2120d72187389c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b607a1e8867a9f128206e9383388bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85898141a5eb4ad3156b4d04b14b3e1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288511cc9b40a58ff7aeb3f1115459c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ab716952f7930d864eafbdab745cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c710d754c9122680c6cf0c3f7a5ab173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd130c90ec2dbc5934666c8eae3cca9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d198c0a8d8f3ccb83393ca0fe781d6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1336ae791e1df02c4b6fa636f03ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2956f6f0da259917d60191e5e6dfc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c662a1bd6ddb43e92971d85308571f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabd9b87f7609cf6bc8225a0fae0b0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951eef4a73949195a86def8c222dab7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f66352ee19399656bd733d5c50bb181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee176ea799f340ca8daf95e1d5d93582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b8e6d7b0c863cdee2543b3979a31f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e45a301eec45f2f6ac87f7fce0c94f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50b4e97ed08141b01723567a3cafbb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cce5c2508f203cea4c467d5afb8ce986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799bf99a410ec42854686d28dbea93987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1582416f97b68246bb68e59e2c2ea2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d236cbff3c23ddb128b795398209f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069346cfe1d4b0418c48a5c848334c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8902f9e9e02107e2333ca12565ee10991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617bd190d0904f19c53db86260eb99e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301aab9b680303901a8227a601404df193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf7cf2481d15cc5e10dfa71371910a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500888be6e597e3e60d0f215f735ce095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb6ec4c2f39a09079b4654397fa70996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209623f296e712893ada6d7b8df39a5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a672871956cc50dd4960cb744f19a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d92e37100fc3232c999d935439f72b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965db168e852aea55ec5edbb110ca97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5f1c07cc52fc5e773a63e9ecdea74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b55a7468c0d31008e6ce656871e3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b7c8a8b87d739fee67d53d0ef5af3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f422cdd64b244ca7571c6014f3ad3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bd31c42e8e238e9658f98017ba737105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27383f32f4725b99b65173a58a042282106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacb55e534bb656e32e819829d13e42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf5fcca02598baf92d14476eae41ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b0261db37dd4bd1c6321840aaeaaa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c3f4da20b58f223e536aee24addee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd084ff6f73354bdfcf16272f448f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a63a960812851dc057d9b7fd40eacd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421613426120817a60d94cd63c7106e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafba810ee09427af59dcdba4d19013114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7af199b58d5acf080c0c3978fd7862115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32967e75e90f466d61990563da374542116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9b24760d7eec8abe77fe1d5b4a00e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9210a24e4fdabdcf4ef3de7e4dabcd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f9b102a840417859eefc18f0c3abf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f93599dc15fd061efc8f277eeea767120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da995a09e4d0504195dac34f42d99048121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80c61c074dac9b9441d05589ced3b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e9c4847345cae5c963edb5b416950123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424b73fce6414694e8dc9ac677d736d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa487e0355868bb6515313b9f49933125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88abd9a29876f3302d3dc28ad5fa1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7992696af0a77049ea76fb4b20280b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2860f68b0b208a14e106fa3417647128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2829ff1f0dd166c190bcb579e1a361129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d09755ce6ab26f5bebc2d097f54d3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c98c46c4d1a1352b0ce8b9ec28ac4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733aa7c48a2d7708d5b32e18fdf4182132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232acceb6f0cb9c54a9e212348a608b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2517044c2ae010ef339cdc4df7587134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27f44287ebcc20b490de9cd845e871135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabcfdd444745dcbae3c06b384bb169136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa2a476de2b1eb9175aefef44018e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366b812769789055fba7c60c11f0315138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7d24f043dbbed99d5c6f4bd000d83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad0f2fdcd9a890eafb78f12fe24dd5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4751e6b4d1cf6fcbee9eb0c9f9c0f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4b95ffdb2e8fefce225b26985757b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7664b04979dbf5f9b37d0ceca845c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c6f075d033bcd764b0cec31ba74c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0d5a5c9ca623424aecbfd3f172f9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156481f6206ed64cdd295c131b61856e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e8d5c12611a9af071ec9fcf0e169d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e495aa3d72f54f13f1453b5c3726b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a764ef28e4354fe6cb1d946dac74ebb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d078f53a3fc4de6db50d03563c9533150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642565452865b7a4e2b8bda2c49713c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2922512197ebdc4b5cfc51c79f5198d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf277f3d828d3a3b8ae11269cf040b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed0a3f04e14b8273e01c2f3547609e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c344f8aeab1f8d035e253e0a44260155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204ae0289550f17ef1567fa76cc8cf6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f3104fa71bfe1c2c1a033115d629a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c37be79542a77429cad784f4b5b601158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a765724bdb2fa3a698328d924e77304159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fecda5477784bc3ac2be30f79a6f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495e9f0adab0982a5e4396165a6ab29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970614c6366858e5fa500f1d1e7bdb95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307876d3cab290d9ed2fee8cfe36f01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b8dbf71900f49baf1dff285105754164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13c3e47fe36f835f00c98caed1924a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8e9d567d14e51bd5e6f7513412ab5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d162d2957dc033b76d1640aec5c3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f99755ae64b929059d3d07ccc190a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23e5d73acd4ec300a06bbd4a7fdc91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1b0da6d7fc3b7c5d3255b0ce0d788170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25954d8bbc2a39ba4f0b74724bfc28a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a879385790c75111c6e22b18aecbff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311f1d46c689bda69786719a1b2f53a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006528e9493fdfd07941f7a7d427e786174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebd07fbdb777b2d883657a9fa15d2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c885a5224db68d5025919414c807b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc904d15da5afe03096d23beeb64ab2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca3a34c4897b692eb328ae5520913d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed04967b047e6759119b91b0ddcb04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544f360d481244d63d33d42d2b6653d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e84ad7b97ac8112ca234d50fbcc614181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dca601fbfaa37fd6da390abf48a7c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab74122936c8569e24c95e9e974074183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8820fca8c435ef52005e856532fe21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366a144f4c9db22539ab435a5869a84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f124e19f3188d011cea52ebe715f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75274852ee76f086aa7be8fa185b3c3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dade305230d3eda1396b8d135a830188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddc56e70c4abef8a2131fef9da72b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd4f3e2c751b0d209d34dcaa49c582190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a869b8b84f96fe249339e2bcdde9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f70c503b3215ce03c6233d2bca33c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52568fa838ab4633cfe441e5f575d742193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3989098fd03f067f60ee74e631aad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ff61bac1a7f030d84d7c88bcf02db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af654dfce826c4217e62479cb01326e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76be779e2cf86cd4b24653da534026197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726c4ac1c1e7c3c109ae9bdaad13fdc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b6a0c64737dfede566fa0c842910f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bf7b4533c2538b9bf2211a8aaf36f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52e51ae91e43eb456406783d18bf78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe00df7aa24371c8649b806116c6e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a20c078fa9416047c042b15f5e544203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd91e7f7511423b99bb58f319c8219204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e34493bdc3d49db34735fd3e3b1b48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539530c929da5cee94fada3b71e70a0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c2cd5f97e67a046620848d0c6cee0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f4fa0c6efc45254017eba63dd0c99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228e2872e803de921d571253c1258c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab92a66df5f0f3c331f97dc729a59e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6f51a63bb40096ed9a75c0962ed34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b415ce45793bb29df8465e6fda96f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cf5a4bc93cf97ddc40efaf1c27c1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42203c5ecc091d952079ad4899f809214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b3e00e502155787bf98e4780e9dd3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed133e7c9e17a00a4bb55b60f87941216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033ea7005b0628f31a6c18e7e3d194b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b384d019f60d24e0a3402288e6e0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf4d3b2619443089248e3fa4dea2c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412dfa671767f5062429edafb3aa491220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd9ec46003ae3f8f82c6eef8587626221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba13d6fdf16cea1a116e6c4cb95791d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cc767b9344f054f40554f845f1a32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1e543ee4958b4cb4eb765407855e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b92b6cb3e030b23f9191f13a3c10f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b2aa28ea8aecd95b8d9292595e603226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78a8d3a16f74cbf0440a8ad1e475cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bc3b6c5e2cfabc2660ba52fb7b62d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d415c381ad3c8951225c45044d3979c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94645430265b5635066edd4d5a8a9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd6621f32e2a7edf8bc413e7552c0d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff28536e02a3966b9b57472026e969232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ace392c5f5948067efee667e8d708d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f895f33d92dd8b3fba4fca88445c1f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84f49990334cd8957a5e1bdd7cc5d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627bab80b0056e94d0c929384da2fe2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224d29858ac1a878f4c8a13cb1ee8a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3590c97e95edc234c4a757c7cd5705238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf14a6372909b92eabb3b3b64470d60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd608ea94a6723f6e11de9cbd63c98f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ad5af00d56401827b4c41c459451a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88349380c2dbb9f708e49c370e1e373c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cc54d2423d69523a715d4cda2acbf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99956e00889efa45ca05de6642bc90d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545f46da5001011fbcc7fe5a8eaf010245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dd7fdad3261ae1ad982ba8a8775cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581166eba790c389dc42b9b82e623d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471fb299aaf1d028ebfac76eb9caaba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ba469c4d1b268280ca78102e88af1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0b25a1c70ce6641500cbd5993b2f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099fc099bef565b73810990c4c2312b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385ce7f14eccba8dafbc072b1ee9421252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8768d795c49b0a0c36bf4d25d6e5e4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950276295aa9d51537648d818565e25e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0474648d13fc6fd1d1367c082c190255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e36cdd01b37b51c34087e0b82a23f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d01a41d9e6a9a3a9e78d9b8a57038257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6c39cff90d776ba96bf3bf8f6f694258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f509ce5fe6d1798a651e936eaf4089259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c858ba9ab5bc18d7424aa760d6066260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b3de9d115216ea87a883655a59fa7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706a328fe9eaab0d035e0140b8dd45a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827e5aff7f16bdd59b57b404e23ed54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd131661111f38f61b008bcbd0b1ef4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b818d52d14ab9854a37f10bfccac36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7472a42413e20f6b0f318499547a47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9b32e20a0283ab8e76654ae291754267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44961c014fba67fd104110856c642c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d831dabcb6f925a21790eb741efb4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969b6ea24366a1c448fde851e5975f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb40a4779e9eaaaa97356ffb5522d3a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278b8c030b7035fa39a32261c282665272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6509082e46668b4528c8c8068e6fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba86b13d1a2ddb015dcc5b99df5ed4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10398df0b4e3650d1bba8ae0e20ad9fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed418f22fd872e14240477b28f0410d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4b90d88e386c8fe6a05efebd8afa6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bc5735cb31d5947740e18a21fd0f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aca39e902270b278d7f71c818b7050279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5903c935998db5d1431c4181aed31e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15783826797e7b0ad25340d77a0eba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0be2c22b0ce50817656aeca8c2f8d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb38d806ee130b662eb290b0628b7a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f76de278d8738d18b8ea5a6bde2a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f923f51d04bfb2a0c92bb43b70de46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ec503cd4bec741a5012cadd3dcc2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54ea9516250e49cb1a4708b9c33d67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851829c1eac46a628efb46efa325a4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ad9349bbc737d253fe6a0f34d4c64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e3efa797cdd78c32105a5b3ba80da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61cbe07d3ee53f770f93e410e04469291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36158d0d991379673e11288c078f72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c52a21532925909ebb93840a468fd4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace97ce1c51929055623a67458e0bb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac6804110851338fd211d91af2db51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182d11869fd19990c6a80ebe1df1006296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e67fee2bcb6fac94033cfa2d9bbfe2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b478c110b26c2000aece2977a6b4914298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2224505161719284acad974a0d256d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a6e76caf9e1e5e468fea6f63cee8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf5a93f6acdf3d370b66c45f374d0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a79e6b187ddc8a875b2a5fe5134aa5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0c3fa28ae35ce5d28d05bdbf74cec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797f61a76dfa44087f9560ac40df768304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2794a4e49b1a81bfad1c50845dc62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b09b65c01f0ff9e047c564d09b2b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e49de024a49694c25b077f3902b788307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b3c0a50d5c645bbe32faf43e1a7db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf4340c2c190b1fa13e154123103c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0407cbfc0d84058245c6c5e5ef027310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db30fd27ef3778bf0b79719491bdc4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e660d84b6165ddeb6957108e8bca2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7205d929ac5ffc27cf0c7d7c4d83d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97388ea8faf5125cdb672edd5e0afd26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85b3c7947189dc5e69c67a5292c537315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28caff5388fa0d90fdc9b1217a0c52316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da38ae00000d6f98f38eeac3e1117c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047d5551f8d5e2748ea2a8eef7d88b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a956c6589484682275e6e985d6b8098319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a2ed7322948335b135a713d4ada4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743da1765167413f9680ee5cd89f64c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede51734292fce4904abebfac9da4c5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53ba83570cca091c9537bae0819ff3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72002a02125a2cbf537a3c063393162324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0d8184953f7032c2d3dea7276966f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c35cbfca063606595e67030b568e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbadff9ef9e38443b345c7046a044cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3725b7badf0907f78011b17fb3c9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396afe40cf2f240cabc5cabad278bc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b9690832f1cbc2a956bb1176b904b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68e080b6e3e9bc1c3c5b52049423af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c97fb50544a7fbb1a3b4f536fd8273332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150c9cfb29126fdb4e946750f8a8521333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb8e19b3c5e832a86e403bae4382c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9447acdb428332f74a294768e29e8fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d94143946cb6d2dc9044bcd46623b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67317c4f61465fdaa47847e42e582fbb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f0f9f9115c1e83b917927bd2b4609338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a91ea7caece2f8304deeb6ea9ffd6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e794f13796781638318ef154bfd5736340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbb671aa58e495cbf9ee1c8532a070341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e9cee3bc03e2d4b56383ce351bcc0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edc7120fab1f44525921151c8d5b19343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22014aff32c13b32cc82877a366ed699344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901f7f3996747dc28dc87975e6129b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a34c3d64784b661ad55ab966facdb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f870d0e5c04a9f013292561f92ecea6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dde44588808599ca5eccb4a7c36b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744369124642c75638e1411b82642095349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edc845014a11265554b2e59d29fc19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c31e5b15de8747433cbe3a3e93476351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2480c818d64f458e176789e7b58c62d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8948feed65b6612121d8dd4c03790353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d62faa95117884bee31e54e7b782d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521bfb6832df1e4a7f8b5da66de8c4b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6997ee399ced6a88cd9d301003febb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70503899f0d942f2dc6cd3e7fcc131a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f86e657e0f1a897beac77d11a4bede358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695198173860ac3a82c584cd10db499e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7534d5d60e4e5241a2a2617430d3f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8a3edcceb00402ecb96d22b5a9093361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616c0d59b711beb4165316dca7e4b25362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4f0c6b7fc8901c5e8b187fb751493363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d972fb4eb29bae8e120a150aac3560364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d35bb03ef87fb124b7145ba8e2af3b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd77cb91912d550505e1eed58dc1e10366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa782761f47e9d740cfb3c88b618ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fc0219f48a0c4f3244635c6709882368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62914174d127be3f16848d9c54b767369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdf46723f19ba8fc873d7520226c82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3e2106cde4de1ce7bf1d1598b2c4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace974447fdfdca4fdcff04c41e69cb3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b568ceec55885baca04d96c837067373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dd2c74629573802fb623e768fe9db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbb2024a5d35161d3a7f47b964068d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf3a7222acb7e40711fb73f43927c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4ae9c39af9cfa34d7bfc35c1e9b5d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe7e7631c6ad3ac16dcd15668fa8ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc48d6d2f14f8b31e264957b048237379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ce18eb48bcc12a8131fd903f51c5d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40de4728334fe2ddb0f865d4e8eec2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6333e0af5237dfd7766ff30ec770b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0834d2a1231632b0e6a23078612869383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4cfd2e7640e5c032e850c5878d756384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905fcac0fd1455824ebe53272d311ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6c2b714d473e44ad928fdd263358e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0630e093bfe8183cc37c840b477c22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54918b369d7d4298f9d0a74e4493976d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad32597ae61527cec308f33236af43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf9827b86375fd19941b7602899d5b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fddf690127abe7ae2032fbe2deb0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49527a56d49fe2218784b278fee6e6b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced55b6bd3648f1449226492b35d791393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196955dc745bfc6f9527119221e036d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c73081dd24c38e8f43a3c14fdcd96e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515dda432a19420be0c69368ef1bc0d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5d6e1dc6eb0e1b421a8526f733f90397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291fbc79dcf18979099d0694875d945398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adee6b9e4f71ce20ce3a38cf09dc8fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372a937de6f0d75558eb106aceb4622400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739a4f5d022a8e714cbce5204b3ef81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8607178ad8b18b74727bdba59c234c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0198bc48bfc67d6324aa911687dca5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a089d804fabbf27cc903b28468e3d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb896028019394ddf5f8c2d42feb3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12106fe694c9cdaf3a80eae72d52461406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d26d5fcc597ab8543e2562e0f9bdd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0f22de45441b4c679ea88bd1dc1ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276034e84e20f5339938e0b0daac594b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c1a0fc8d6f76f78cc1f15f8fd068f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f971d9a72d8ccef3312db81898697a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cba56604f264ca8ee3f417c666e296412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a0990c2ab471c8883387e3d69cbef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aeb979c3f4268ce557c961154cd2a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53295251ff2a782e0ff790f5b06c03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5079668d8bc4fd4b112e8b51b67abba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25d85e4a5ca2b4238146386790bb97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36925a5c604ca03a47daf7a9fb49384d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fdc17173d34f24b6fe6c2a31d7aae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0689010419399a7a5709684c75c5ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9335778c919106606ae4269c5cb093421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8608fd76ef2c5cb245d97b28786145d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724c7770f5892af8c6be2521523da5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9922a637d7c8d718347543ccb78a11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b32b1aa85f8da3e29ca251eb53d18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d60d7767ba02be964d86223c650c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ccf66053ff7100779a7dc223e6dab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58544426d245a03366c3138934a5164428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0845f158b1c8720f772219ad2be88ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5d1db2cc901f17778b0bd78e9d1ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363558fe8ab6436093c97378c3189451431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac04560c9a7e82f8e4db6c3754cfaef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f16577799af985aa35364247f78b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac363e412adba3d7a44118c2581a3edb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db18d48fe9d1b02d2b82b8647ef9544435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb8fe382e1d149632b08d161d4f75f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719e2605a0527a8e2cfef2ddcae2b55437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fd18c89558856cba6c7c7f5cc59ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47345cd3eb822e8c5f94bcd6e1a6e760439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81ef6a0e33f47b1caf2678e8a36299440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe4f6a78da56b21a8930f02c3168c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936176d52f257a53725d8bf4f02d9b95442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8905dd623a110e8b0dbb90d6d7ae73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccf3cb5210a116127e5232e55276da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8e2b03434ee99dfec481e1fca391f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b25e08283e9f3a0c95073b232d036446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af651b13c910a695510c143d22f3fb83447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb7f55a8f2d3fe0961e3dbf05ad471448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89261e1d77b7eddc0f05dabd428343449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb1249f19f3b52a160b9aaddd2238a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaadf3704cab40281a1edc9858eb03c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e98d5a4f65fda4e40566111d9987b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aaa256bf848e6467ae9efe2840f30453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a13e0123605ae729670b2159eb629b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f9abd7ce02cfa06a41c904dcdac2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70854342eeda6fca1e59987b49ca444b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d59a3e631a5cab7a58247200023560457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78c3db3f350738c3856c3942f054fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82246c234f56c725f5bccb69aa3ce497459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f6c430dad7910ee6d805d4361a009460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad967d948f9a8febcef3bf2782eb107c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f298fa48cf10047275e0d9d195bf724462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce3bf4efe8f19ee7524892feed65bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2aa8776a1d42eeab96f4c8cfa91ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383fb4bcf1822c3884119c261b7757b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9d103f7de19ab283a1fa750ef6398466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e71f626ba62fa60fc82a744371948467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f86cb6c373b0fbcb1af4ab583cc8d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65707b7dad00f9961264e641533e966469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8923ff5e84e33b30eb4d57a12e9a0e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f117d15ba344918ebf3d54cae8749a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76c51cc9e0356493ef8253ee3ab107472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4b3daae0c260be40068a9a72d88be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8b518d079efd46632f6293504d5e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321fdcd3c9c36a5f483c8c0c15b2856475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004baec605853c4a9ec6b1b7791a02a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a9fef1cf8dab51fe555633972c410477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53906d0dcc9550691cc952926ef7a38478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a842e5a68db1cb770709da6ad9b0cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933b99c1ff1f165799e2aab6eab69e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1395d4142beb66aa1b5efcb8d0020481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844be7de013cb3ada866f20ea629d59f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744eef979bef2069f683c64185efcab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dba8dc99798e5f4c949de4587b1e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b74744c39e9e9e2837704e62c5813485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a1c0ab710c0a871b0b5b7af5728d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd697e67cf93ee031ee554341e6fe02c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa76eeb9b8f6f8be68f911cba7d8502488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d303f08984bdb72e78986b7fabeb75489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8b08ac5e693e1ff13a0fb09c63f18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ef8e75aa466d79061f6c64045bd25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c13ce638a0be1aed63d331edd975b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55400c81144e91bcc899e391f083c8b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32a9eb46af1f9f15ce359e0e0c9789494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771a26e4d6ead34141c0e27f81cd852495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fb63985de716b0b41658289fa6798496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c586730c2125cb6af827b3a9d3546d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6f939f4917dc99793cc87d517905e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b4b473d06aa7c0c1491e38cf4c1c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266ab2f85361f478dd45a8d309cd587500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319bb0f1f1676e4d82378f3a568ed2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cb45d0756192c29b751154c656969502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d94f7cd42685ff9411fe46114bbcb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb68b6c3a3c61ce1ac136fca84af3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c414d2a0341bbbbb158f940e8e6006e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b764664ac6dcd8e5288496b947f6d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2484cec7b5c5ae87d78ab33bdc4ace0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569e95acbe378872d156b5418daad06508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7fbed791339c5d21260727fbf0e2a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb98988c05d93bcaebb73f92e8fe77510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a076feca48257bf5a5150544e139fd5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799451a9e4cf6ce8936106a800593328512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccfa71abdded88f3be786f3a977ff7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e59a9c8712d5ab2ea7d84b4da8358514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0633ba5d76062fb50033f87b523f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1926eb41136e55f070d2112cd58971516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70372d25d901122990aab880ce3ed4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d042e3bab9dc75bafc1714e76097a31518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc64fe3b00086740c54fa930fc4cf2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7a47d76d911637668820ba3a95e85520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae3ec44b43dd4e77283c4dab6a55ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045e5c3147462d0fff440fc76c10eed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f291a609be7883626385cd32db8d6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b82d0aa2f66e299e76cbfe29278251524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fda2f20bdc18b777d556e6b0a0220525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1947e9c685ce9c4d7edc1d08a6f8d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240005e5582a12c72a8032fa46df6ea2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643df35c83a47670d3a678ea2ca3ce1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e93289ab61ed4af0367468e85828b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefa9ec75d3b9c640c495f8a388b9f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2dfb1915d20a9542206aa9679f9a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3defccf7213c93385dd95545c00f684532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231dff6acb0d58f8f4dfdcf62738515533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a61f0e3c787aa3c400e7201f09ed8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a898976952523d573d48edf4278044535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350fbe5f8b785c9872e334eb13d689e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2411a9125d2479636b4cc7daca78a74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d44fd849e184089db0f6bc1305718538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531001f7a1899191427d08fa41fae3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4828825525b9b434ddf6743a1928f51540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4b993b1616b2e12ed11ca63de9a61541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af426f72f12e928d7d83bb8abd2fd5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b87de0ea7b61a8646cad9eb848561543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eefe12bd140e2d13dfb44350986b00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d052c9e31468e366b794d678102e83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12614b9243acaa9e03a22cc994e575ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9ccb022e33e041b67815f7c13afa4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8160e0c0478ef5bc5c45e986f20dde548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc358762dfcb7467e9e4f037cd42bd68549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff99c6a7a014ec62264c450b4678ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844cb9402146344f4245f008ddea276551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43f02229f1d73016617299940a9650552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35fe94c1e80ddb415896ce2f35b509553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76391cb42d7b9128c785ebee266ab8be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5197fae1bc9265c2197f5cdc1f6d466555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece55244c9e2e15419a88f3f42bdd4e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f73cbeefcc69751db8495de770e33557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a10ded04489d45211958f65085d53e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b651ef9cbaab4e682b65fbf30ee250f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e7facd9377263a15b85d4f78354a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a479a3c2c6ee13f756dc958ad92ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fb029079c31e3623202b2d8848a50562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d9400d09f21068dae5c4e8cf40c37563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0997cc7d189bcab9c4fecb38f8e3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bcf18982833d9ffb4d0bc8456b4a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8717687011101f68cf0aac2f6fca7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5d9ee85c89d9691ee7e3041b1246e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3f0190ddc786a19398b810435b6cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29237c64046a085dc6e8327c662cf5d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec41937e54e13a4aa2265c77c002ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a63a82d24e670193ca5c6aa5bd94a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629bdf3dc6486de76647d8e8c6ad9ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f53d63d26289954ce5507a420a131573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643c922404a40122c836de71226a039574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef48846890cf5a3df3afd15f077b97f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d621efd0cac6e38b78abc932c290af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25359c76e738a26949be4446fe05625a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f66e48ebc173968157867641a7ec72578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663a2b78931ee85e77a93a7aca85d0a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765df7b6e292ac279eefd912b3aee8cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212488c5e5af3cc7a0bb1e22b715a31f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92dd385753e0998669b8c79cd9f96d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd962757303090518f307a32b73bb3d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcaf89dfe49f69b16318b6e6bb103c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fc2d9b4538f96d42b07d18c20a816585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52d9cef15e2eefdb3996379877957c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ca57fe92e9c7dab2393e9813f7a17587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fba49901bbd6761c4d53710989160d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742b94a62d14d92987b7e02f4f8765c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03cb526ddea3d81f67d1ef7062ab71590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77b44a1f756bf1aacbc8fa45396858591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1613faaa4b275aad3b130a68e73e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47451153c67a0d57c140b7283b07af7c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7acf9db250507d55d64ca24c40e01594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b97047ed324c1b57024f49b7654e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1115e94000f3410dcaab9953f5cdcdb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55050af84ce7d3b3c6170e61cfe1464b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175a634b08293100ce91e0f5dd8dfe6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519717e89dbe134cf1dca40ad32a5b13599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd7d0891d36d8e5bb4e71b1500a369600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16fe1848718fb01ed7201ff8138bf6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ccd2ad991257accd6676107888fde602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa926b5f817f21e973748d6d2d719900603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67b9ca474a5dfac9d5a59d7e0aa991604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd48c8066109af4f8eb4d1511b69fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7bc1fbd0e231bd9090c8a88201db6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb00b8b6bfb7c5334ae33969da73291607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bda569526bece9427b5f8a4770a407608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e8cc6bd65bc010842c5f01fe7b85c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd01e6e3c2f3d87fd8cd198a821ec0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed85facd3202559bf1b1a25e990249611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d1a38187970fab15a944e6738a205612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0849b44009e5d1ca8e1e9a4650e0b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec3af4fe4e342e7573838be18e803c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dab0138fd28187a3a7e1c661af986615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32ba1943969a452dd8a5678c93489e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21b1bc920419f34eaab22410a860c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ff7051fc49abcaa0263a56bcd685d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf04fbff43800ad83f6177d00c404a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857aefaaca382e849b5f390e1923edc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494433b2f3689d6dc0dffd3f0f3e77e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c604eb7cd5769a669a1d45d6ce7bb9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc43944e85bc2a7cf58f4a50949b34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85087035d4207ad4c5a7e681027c83a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e1f15ae6822fcb2f422d30404c7c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5182b38cc2dc8b1293092bc5e0ca6d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a81ad25947c2aabafaf25321331b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02271d8ecbbdcc7d3a174451773778c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947088d3a0b6d63b2e08c88d6838896e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1d5efa715052b38f11fc4b8ba0670630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98710a7b3b3cab4c2d786900467ef3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b725d040a858faff16a272a94127c16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eef6b15340097ebc6ffa2d37e167c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316b196b524a2e8238a86008276de6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ada3a2000390c95a30d6d7ebcdd22b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5af836c61e6c575c634172e72d6e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654a7e062ce173d4aaa2749a875eb1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3f09eba1868545005a356e81d067c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860e76ff58f889b981f55819ac14b9f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8fbee841473bac715153e9c0f806d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb2c9293a83c704729641e3128e413641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced1d55bf55bd878523c026b05947ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408026b0b10ae260be5ca34170d222b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b552dfbb5b7d9cbc9d16e9cd7e6f425644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85f873474437750d931c0c09716d69645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acb6c332b10114f11452224217aeb6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb78665535e8806b0fdc09e066071be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fe2ceb75aab201920601908cff94d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465218e4ef2312db32d3bb927200b95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a4be67884ac14d4f837d32fc01273650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da331730c8b01112b6be5df7ae19e06651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bd47e8615df94aa16492888692d14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169541ab9c4e1ad1b342c3dadca18931653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404307ae19c86f97514f52211918d267654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3175768210febf73b4356ff3dbfe6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632a77f975fcd0a88db74d9c148a194656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b88d74fc9b972451f72bc555e7e98657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074842cf4c8f5fab01724bb144ad13fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f3ab3561b1d749bbacb4e164716b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1c40f5dd399a43d2ca33ce58e3f4f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f3438a9d583164374bb166735c0fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c9767777d82181ba29a81b994980c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ef9f5468d3fe077d7aeb2d79bbba6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f788c1173f508141d1df04d8b7318664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7b473fe08cfcf4476bb95b2b88552665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4deda3747c083e08c9545cca76267666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449c171dc32f5f3d0653b501eb17b60667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1018c717d085ba24f4722e4196a5c77668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525a2a1202fb8afe60f66f28a486014669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de2099977ecde173d03ef1606003ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52806e080d41b541ccf937661f2d537671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d60c3b211d94a666a1014dca71ea4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f73767a874f8e9e1956e423eaecac0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65371edc29132063c092ef83c67ae5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde372120a3500f757ade4ec484101e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc2513701c1d0d52e65bfcd2e9db75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33843ada9b1f4d164c3e4bf0d3c5466d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d0ea414c91046356601acfac271a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9c5c6e8e64abbf8e78dba25d03af5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf568c3ceaea0d7b1a0bfb54692992e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d147ed4e7526794f9ca3ffb57868ea8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc65f64ad8e0b76289a20ffba853cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c16b3834929778d50741fee11b8b7c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eefd29be341f2dac6b84ec433881ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163dd1b37f2d7512d665b281b60c5c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b017be5c1a948c8cb6e18e57248ac1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b10b869f54c8f281def0e2f11c4dcc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16602988da7285bcfa415af2df833d1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a7320d9a9009d32d2516a4ace4502689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea2ba116f09779166efa714b8bea38690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f35e3bf37a5140b6228139bf86d5a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26a0a64f635894fd24ffa8f8c8e930692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce42fafc4a49d2cfff9b8d186172abf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2333cf53049ea9e494ea91f7a2b01694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10137c03203925b5c0fa01a76f4d89695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad038908f5727febe53e773cc0e36c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068e26df83ed62627b3e42887e1154d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660c43dc44a617580d354f27212133f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79fcd1d70d5b92ee424aab9712d05e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe31b0de967b49f0d57987f782739a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc74c2ff187eb701edc448208078da5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea5a6cd0b78685ff1ac6a61bfdac02702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d8671ee9b310c809aa9e3667a5541703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1a8dc196033882eb8d7392742dbb0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc20a05e11e8d953016914e0f9b788705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c09360b034b36bc20fa3b55bed9d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9596ccd8ca88a0681aba9953212faa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f267cfaeaeb633033539c0a2bcda2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4ce095f47b916a890bb3280d9d14b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e036428d8504b5379817a2675fa52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d7869d9b1ba33f3e7b5dcdd9033a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6a06e883723b5df3b38f8a6df44e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a6b24d1559235b0b982d3cf71b6b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731493d8af110b2ab499505bcc7b25c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e260055bfa28d12b0be4587a95d50715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce1d80adfab64e731c662ba329bc3e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db20efaf01c5dd5b5cbadc18a89537717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d6297f8ae4b32f4150eafcc861a7d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebfd59bc9427cf5727fcf5fe4c2c7f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c10f9284b2a50ab6cb738a1c4d7244720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9884be60193f3840c9b4c7c63908d80721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f02596f4e70bd58b88fdda525d951c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1b855182f90aa2fb6a3cdbcfccf33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c227270fb4c9e0964d7ee5eb85758a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81945076a0702d6772d99f7eeccc1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5ef5aae7f1772bb2a07ffd65eafa7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfe4cee72712a9efd6252b93fd48e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff65654cd92883ceb2466692d6c8198728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c58b5754baee9a6a5bdc88fcfd9e99729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa5f895f175a398e04d529177b6691730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc8486f042412c110b80749c4b873f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5cc6ab5a52ebfbd082bc81c5b24ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd004daac3b030aa6a98a1d2d3bf9f32733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9771be2be935aa067e993c1def1b80b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1d907a339699962939e3f315dc48d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b46d7ee8806b33b793c5140e1b7f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c2fd2de1d47b77408b7057f63e109737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57f3b5c55a96dd6a62f2ac14703990738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6f9d6d840a55ab3e9a42d3534415f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe20e513221358becf007172bd85d16740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9544a95db898c2f8615346df8a8a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2a7733a8feee7266ae546ef70230f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bda8987ac90ce95e1e36079f4dd27743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23afb4ce4b3baf263b190204ac1429a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d37f09a2c1938412c8f2f073f779c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b3f6a8284d19dc7de194f2d73f508746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea419dcd2fa37a173bcb62dfebc9c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da2ca5693bcf8c17c132c1df004883748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b9643fe037fcfbb8cc0969e35404c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf872f50f501494609b974be416457750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62124b757818ce723588cc8ff358c44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2a81346bcf94614ee3bf03db2b130752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba1d74e887f9ea0b59c922769bff6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab68712a47418e646c53f823d10ca54754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63c008094057e4da0830c55dc97ddf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e3c996c0f682161b44fcfbb6c8814756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67469cb5f7097ff0702963ce4ed1a849757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24edb6f1c95fdefcc9709cb9bcf710758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1db3a2cffa84751f8756b6fae113be759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0a248eba6b54111a24da4c16cf9f8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0b4a597205066ddedbc9cf2323256761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa625b20b48a6cc4b44e7cc80b7103762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08d55bdab14dce69926a31dc79aa97763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197c19c912eb886124bdcd1fd1cfe84764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743779fe74632b120eb577b5ad09264765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05104a742420fb1d365fdcea2ee5723766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2823a1a71f4ebe1d6d06d4e7644c552767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>