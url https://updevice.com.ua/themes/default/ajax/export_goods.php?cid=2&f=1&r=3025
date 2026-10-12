--- v0 (2026-08-22)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ece2de6fecce048a93e607078beac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b010a8957c68f090ad1b5db2a40192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae4938e12c91c17f85d39085ce54203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d578ce3bbf95b7f086092aa84c6284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23256a7b0500ab9a586314b0d13128515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c4cb6ef189784089d19725aa35b566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67848e340e693936267cfd709c3a9b887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d693f94a1166797602bc1793cd44c508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c827e85ff5fea0eb662e0d71a266c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd57278f0c4eeccf9eff3027f22e83a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0720dcf97655cb1a48f98165407bb6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f42d29673ff34abc8b7c2a6f258ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb89d82d9e559f4fe7f0cdc647d658e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8211764472067b27b0c085a60a8f5e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d421a4ecef6235e70b10dda6fe1fd4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c8a2b555b428401e84f695c4a8cb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813e63e1f70a19a96f739f09235d48a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f252d52158698ce6f959e6c4ed86418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132b54f9345669a8ed7ba3eae28d63819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9c648c45a96d69a717ffecbc2297220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58704cd6222d364c74721bd985aff4a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0667c04b4425e2193d15f7af3cfd60b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e48b796319e45e09e48229307a78623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a51c3f29157edeffbf9c50aa60f8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c353b16d233f09bcf717238ddcc4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c78192401a205fb8b847318f41c82c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052914d80ff7a5ed4e9de81339b034e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243d43cfe048ed3a581c9f4ce160c5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28810d340ddeb5bb5ca67e7a28a57ceb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f79dfa1206de564602d7b037e262730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606481f1511060a6f933e71c286c39931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a50ef439838f9c3642878c63e58ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547acbdf780001def33619da281645f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0785283118f2fa06a8c7a51f88e0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49805ce1e759e7df14df7deda0261ce935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179886bae2f7c08cccf42bdec4a32a5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab9d838812e3124ccde413072493c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7961ca3ed67a7338e7f056ac8a1b6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d247b815ff915e74b3520b2f038a1bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d74e1012c2e720a7c89419b63e202740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0d710ad244ce3b8d5e3065795b9de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4703e80b86ee3cbd58388da7b672042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009cd30a046b8f1b969338dadd8323343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5da047439e5b9810844929c07f98844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc11d6da5784f64348b2cfde08b18845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b1adb4428ba5bdfd88a3d68ea477646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b605be7253eb1fc33bdcd79e75ac047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c0ea02f1a64e325374ce79624364748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b6539aeab0474ce9478d57a767fae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1de5d6ec7081a52127e0c6148ad2df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76403383577713112b942cfee72bf53451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16211723def6cadc86892632845f979d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5225f0e98ef3848aee3b5b862d1ccf153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c89cc9fc1d23bc83223709841020b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b9d3cea4cf390315264dde068ab3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88710152c2d7f73b5a2b65e373e1de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f526b94f3e1b59f81cf3085fd02d9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa30efe0038a58a68efa0228477eb2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dec3e21e84a13fac03550b4d32c9fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea3e1b79714d256c800bdcdb38f84f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035e37016d73ce92d2a0edf1426ca9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9464311e256ff4ceee988d3f3153862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52fbaa007aaa291a7eaf34e241cff463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dee2f0e04c823b64c133271bdf7f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87deb7b5e00f4d8b88361c9b8b2d3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f381c9bff041cb20e1e220ccf2c974c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7112387d940203161141af086af4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35740742f6f643ef88de38d3b6ac8cf268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055db2e37c2604e73a1bc30042b96bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65a5c8c28c31f449bb0ce1d6e06fd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ca458c7d36c2181afe5fc8947d37371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe897d21efebd78a8a89ef4229e6ff872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a68010d71cdf75f09068b9db8e2e7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dfdb32ed15d5812cdd194e4fa913974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fb625496b111a215029e993ffe75d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e224cf0774fe40737535ee4109583c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b824ced8425e40edeaec7513e9b2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9d8e307a41a165813d37030f92d9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b941d21f891f7e25d2d416972f96679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e221b3e65bc28c86dd483ae57219680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e293261af27ba187b3b2dd945fa37ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b590b7aa703f7c01057f6dfee444e1d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae785be7161cd835335a4f7e631e3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465bd5b2083abebb3632e5b495e919884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88353ca246f001a31515060e5cd98a7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bdbd9d9b66e6898174a6c284f4c2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130609d6a8be58278fec5947130105287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf74eb726353e8c793433b15b45f12788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be768f114ef5601af8022d24c0b2113689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96198913e36565c30b4a463a5d95f37690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a934d792bab64cc06cb0495ccbf7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f007669fdc1eb681df3bd740e5bf3a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110a69dea5552ec6e4b484c61b3f02a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4de4f69465c0a0e5edd2a55ec188e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501112131f74e5b692a8f6c1f0eb521d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dfceb4805b7d2936bedea6847c3cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9de7b8317938f63cf7144c54d5cde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b773e15b228fb9a621892ffbd01cb3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba6b8e66f9def3e8ba2faf5a89f95a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a6be28adb8eea0060bdff0deb546d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277e04b1da3ccc36af1a98c497d93fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c85385558bb213214069f95526314e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d72736437f3b09bb2fb769f5271337103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828b415b5ead26469ffa92904008609104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d6260d6ff847fd8ddf74846efd569105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386454b371f5bc8669c6b6251f9cd333106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2bd5b7fe25fe755e289e80bb8e3bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727979e9582d76005c9dd4fa715a10d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60579dbe28a061e3de7d181f041396109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acc29fc21fe71a097cbce67423bacf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd09957430b0974c5b8bd5ce682dc88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0d2a65451ecb15c68838efa6ee29f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9263a13585386f57a45a0106b3c798d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df6aeb66927ed23e9d8a62d520ca07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65d19371946fc60df7efa9f2443fe7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f11cb878d229ae44175fd1efd4cf1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444842ff47669e7bc80d297901b7a6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7b11d81eba4f97bf218be3ad65785118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01565011d81649eccd66468c944fe78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067542fb27e41806a437182056de6360120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c2b3a194eff72d48a9666d21cb197121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30d935428e07b852857799bd42dd5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4051060fd4e22467ec8e09ea4b5abb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42110cbb2fcc9c417825da79a89192b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbf04015f27f7b8029c0ee8b6eaf95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c19d19451e9bfb28e0160e3c69739b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfb5d934a42cfea06113bb5d707700127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c334bab3033d2a5ae0fcaed5a707940128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee019742261fbe0ff186146191d509129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3ff7f8f25469101654d0683e5abdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc119d2b5508942569fc504cbee3b7e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bb1973af3065b0bd5b25d7cb0cd4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b977dc7f1b3fe3b2ec3f7e006ee4a4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939d811780f32a493f98f53f0dce7dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871658d0d5e6d26130d2654405b7ca67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1826084aaaa42be89fcab34586c9a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d328c264f75b85bf4861738e5de38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c915d4db9feda6c3d91c0dfeeafb0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611e31d5fea29d3db86085f6bbd6ff2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02341a25bf546afed4d7c03ac94216d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b8545d49d4c99d193e46970fbbfbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0772c04ba4fa9b4d8e51c27e8190f9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a415a8b381b49866f41805aae8cd423143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d22da6c1f1165a5d9ec1789c92ccc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d638f31bdf56e85a984bbc8de64d0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50536491272e3539e1c7cbcc3bb3ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af246e33b2dd05eafeebd51030ab1144147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8b5356dd09683beba0bf4f722914a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be5fb91cb6ef4bebb6193d12d3c208149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65974e589426b1530b487778acb09f7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a0df4f5ebabc5705216e1d2dd6dbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bfd298ea397f6eb9f10cb8871457b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c6b9c51206f44e1bc1b1350c65d68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46d403fa4a9991b5c37f44ee54b4b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752620b57d0d59a9f794ed1ae290e391155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16c5004079b45b007df48446480eb0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fa039b7a6cf3dea74d047b02217bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a83d30825e214cacead46e06746f3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf1003c0cf74d8ece45cc29bf7f66c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800acd9b2916f5ec00fd7b1b12846136160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ba1866b9424dfd3b1fe0d1c28d856161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99a7f5abd67d5c3eb01766dc6b6f9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940d3ee4a65272e647f48ebe580b070163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c120b38b65e67a7ebf0f97e169d2e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d9c2206036f36c08b117c79d83cce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a512fb0dae0028ce68ac497398ab55166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780756d94822b847ed9395dd2bf0a1ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71bd3f2a5abfe479842994f8a85378168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb6a55650343b10790c082f8664416169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867c289f47a974da22368b257030874170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409bb113142ecd873dc93241b5a2c23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a37b53b73f17e911414205f313ce9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd7a7bf04febc23380edb373abc9bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac06399844868cb377f25fcf15144f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e25f9e9b4ce1ae648e5165837c2f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ad9e7ba6503693245f65c5eae467f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f16a6dbc1c16e60cdf2dcd89a3fbe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feeb0c9a0d5682f3fe6f51d8fc2b29178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa995991593193fbd987e216795e0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3d0e7eb203d251df295d3f1d95edd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d84e4e2d53b92b2427238a8f4f30d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030cc9dc0c7b7bfce64db9f4d04b459182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275aaa66d852023bd323113c33d9d169183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfb1df904e7f47f15d0159bb3f4762184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30fe700e261a72161f3043485fc520185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d425ab130f20b85cff3dd99f450214186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b3b6165dbe42ef30e9fa68f081dba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d9c9f18d0e144e920c24d67d62af7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c54afe4bc66a8a71c865d56348e4c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085bb970a39d7a3abc5ba0d3b618cbd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856412d7d84126601f9236e424dd36d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4e6277cb6c61fbdb2c964e18adcae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eddbd136063f5ffe1d1e5a6dfb8785193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3817e50b105363f7c1289a91c4286194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84845b39428141d55f0bd3357a90b7f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671a9f7c116260e5de0930acafdc0a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399d09972fcf8c196d3b77d8a595bb3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d0d88c20e369c3ceb39f4f04472d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3306d6ac3853a1a31478af4e66dd4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01fc851b5a6046137b1ebcef8afd62200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147a317b2c5fcf15e9d4ce1079efa8b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8457f48158547ab11fa92a5ac0cd089202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9060feb8642940e738917463acca6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ebd79da2c4d9998dcb7e64d72c2c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66df3915ca5aab97d10dafcc36ab607205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995f6114f448dc46100f1ca88e09e64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af677094d3b7f53a05ad7834e793b85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44c9672ef93b41cd20733f8749f0e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d31ce8ca4a955784dacefc1ba39ccc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c94d68b5a94bfbcddf348d26f76ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389705ed4dacedac41887fd2458dace211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d637af77719b5ad49b7fe825d4445f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a858d1c11ffc43d9e08e0ecd29be58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcf96225123940da39864d0b2d5415214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5c247399aa84dfad87bb5b19b212a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244049123691ef496ba275cdfa5772f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a304da7a52a71bd6d66bbb21b515e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb48c2bdf2ae8c4b92bf1ac647c24f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f1059dead3773baa0457015c5437a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ff7f2b6dec74ea800f92590857baf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e8b3a52d1abdc3cad18c1cf97ce96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31307bb5e2a9c94b323580480a932ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55a093db5f5abc977a6f52eaa9ec2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcab68bbe60894bba27cdc4f24958d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101b8c00135a5b75cbfd45d55c368ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89976f8f4f940eb69b37620464ce63db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d507b3770c6fc73f670ef54306e04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316e13ba33d6c25371f9f73ed811279228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f282a08c375384df4a09d8be204a2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33301958a571cc390b535bea48d42a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70252719ead9a8ea6e9fb31c1a2100231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407941f799816b943b29c9b9a21bb79232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74702a41197756f0cc794b177c4edab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738cbe596b56415c7de3152e4e306de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a02b615bd204c91ffca416b09b509d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b1120621951ac964965df818f3016236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43789e20ca2a015281641cdc8540bfc1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc2e412165fe8d4ecb72c45950d4a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e34e5ffccfaae85759384a4ca43f1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a773fdae12c958a32565725be60f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36931de3db6bb7bcc276c9f66f883a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a13d8f82725e71e3a6919cd94c809242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd25f8456f46bfbe9a3a9a9ea7edbda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d0399a035220e23d4a7737e6c8d99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a22dcd0f77a98d4b217ee0369a583b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9613ba1dffb7754e920228ae98264246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b35c220253b2ba8e0bedd6884d0450247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53ac15c348432784db81df3b0f16c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2682a5fe5b0b6b32b52c71cd05c62db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0098a87b534a6d5c2de2335fcc302250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999fdb806863c299d5978233762bbf9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f84dd4254358aa7d3959f2a2d04272252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3551224acd6d43c88425cc4d4c32e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf2446a5bb54cb915dcf6437667a44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c54cf0503641edc666d296ac9e8a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f02e7f8ef5da577630ef5c7a2822df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0f13b081d9c4be8c6eff8fa2ca123257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcc139e335cc36faccf9829b2d66f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc0c8d72152e44823c57e7bc107bf4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccd2beb2ae9323e11eb5053e33f03a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b548cf934acab8695cae0279143cfad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb003027c3c7d17c7fe57d537198eadc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271de658e3a47ad58836bf6987fed1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a4dedd214daf5713d3899a2120102264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019ee19e77f7e79539e4c2789f9a1c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89ca6cc8af753b6564f58165ccaca5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643bcbc7cb46b0dd53b4c02eb0d84a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4cd9a16a9ec80976ced40d94bdd20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90618190a86923a6fe7f7b2943ceab2f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4d274dfe5ec261fe4edcbe8347bee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40634265d103d44739f1129376dcba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af62b75512fcd45086ee59d68ef5abc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7abc31da6a7e473b24e1228e96f586273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170925523fc4644b26a8c40d2022f3af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba4c8b00bc3a38b42c077915edc604275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc009a6b687657cff1031a643184bf4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedab80c23d0a9efa73fad556d23e4a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82efce1b467c3e048e5dc476086b72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20e686848132f2d90c1f6827f0ffe5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551722c728db407e412899d4c9ee4b65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d49838970db54544f8cfb18ffce61b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83480ae73558bc0afcf19e31a7eb5107282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59152401c92a280ff7220cb5cb3317283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a41ea551175fd468be17f1f743be0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e61b16c56dde61ce0e0e2cdfbb8a5b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adc6a07222363724e56a9542f2d364286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e539e18793fbfc3bd0eeec19adbf3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a564d71c6b83c62afb1fafe62a32883288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0a4c8c7a6ba7890d1744ed6bf4165289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16783902f8f9bd0454807f18e525d2c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83752f998a35eacf59279dba86bcdf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0106b31197f05b0933c18b6eda8c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8edb2f4db37777c4f896a63022f9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577d4a0a8bc7c67875a542cb536bb5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0d92f245aa17135bb4d6351a12b37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092f9b762c458e59083e850fd4c5aa0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaa02cb2aa55f654f911e0ff1178b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcc733550c2e85db4b15635c64a449298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb303667834e7f6720ac19ef87adc25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e523c17af59deeb83ace3c013e9ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b8ef5b2e2221d8377f72dd83da2ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cfabdf7141e509ed0d6adbf7d06b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dd6654b94abb1aa0804ceeda8ea9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02674c330dbe83a80a89b1f8d296df06304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9bd01c243cd9b41f6001a4ac2c9c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ddd4ffcdde7868cb8b73212d51752306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f31933ad688eb7bbdde08b78e86b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5782179ab4cfff171c7e6b43d9334a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dca3c7802c4826a6212d3441a9091309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234ea90f15597beb4f4ca9ec7ab7c0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ddbedd0159a8d75517e2e7c272758311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68154b72394211561359306a24feb199312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2d619c7d3254b8570fac3bfb0f263313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799375f2e6daae5ae2aa485bebdad578314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ab10d1728352c4880dbe937b523ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a80b04ed4107b4dd462dbad33f7f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4be0ed716db126c029d67be01c601b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7759da7c014db15cf0b9620af60de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da82a0471d09df32e244f438e1bd99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170cef59a56b659d6cc716d5c4d566e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a62367aca7fc411bdd59471d4cc3ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3738f4d3367d06e78c2fa6a37ff5a4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0e4c7e378eb9d876695f0c9ea46e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa769fd0f1cf4dd86bf4fef504c3096324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafd0cb5bc3b115ea0be455cdcbaa24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a9b2acb518303eff8511d725ed00f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fac50d97b76b6872b9d84752d88f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d86c8f75cebd5665211bfef71b7730328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef608cf917548c9a9b13ec001cf2f5a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5882d36f985e9d05c19f8b4a13a15a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f4b372714a10f199599440f02c43e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395bbe6759e2cf1ef4c9059e991b758332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7772e07ed632870dc00ba342c3097fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc013d9c8cce98f135ff77edafbd0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7bda37f87863c50f2a1c13c430aca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00149afafa5fe7e0317f4aabd13aed01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d572f9e8137392144291fcb2448f86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ada7bda145fd874ec88a5284f96f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20009f3054d46ae3a19dae07fca375339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f98a45dca99d97d76abdc5de768d80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbe225d7780edb1aef46b0ac0b769d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c3b8c3724ad1f85bf20a4d92d02b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccfea41a0b64ffd8540a578e2589d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae162e7a2be2d8c6065d2f83ac948c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec95764960568bccf8913d96a6a693c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2e89a3a7338e04b3181adbfaf408a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7a094b6fa04377e47d0c77537fdc5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd85f2f44a7ec1fdf5faddd888c3cdb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75176efc2bfbf6125e7585cb512b6353349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d082e34d2c43ed641dfe5151ccb985350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a90915ef03f88e247fe478112d7fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c5df4eb7a89131256db66ab632ba5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6b069e39eba537c510a4f5d1a5b78353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59d71a845b5d9342bb5b0a096d0b41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049e9c848c6e20f0ddffb924c6d986a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafa40e28aa4887f8fa11f41da98d25356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c8dbbf61e5c398e7293914556b1ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d5ea2fe3cf546a97c1fad3a836a8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65173942194d20de68461b87616b4e3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d4624161e20720c2514aca69ed00b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac774fa1fe69b591b84ee1db113b0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210345667d4df65bd6d7903c0f2b37b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9927563f56edb597b6672202a9abd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c23aad1f302227eef9ed587ce06e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6d2c7a74a81b0c6ba973fb990b820365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15361aeec859b75a631ebdb030679630366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7c4df284ea5d2491903af4c69a94b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6ec61a98bd3ae478a9bb20d2be384368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0306f77ea00648421e8bc8d1fdb91f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb5caf5d62e879ee4f7bf06c76bb9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20f8dcbfb550d0ac398c436ceb53cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376bac976e40d907efda3bf878b1491372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6d86ba9fc8ab4bc613175cc7a1782373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620422b641aa46e5c0e1371cb4049dde374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165c3f75211e151b284107ed54537e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc8201e863f0646584fbbe6c22d5a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f89f83ba672569a6ed0e513bb4c51f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432270064eeafcf2f14dd4c921e5925378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb954f7d9626241c4780b45c8e4df40379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26063662df8f1ce7cef54265a8ed053380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e5c989b16b784c323ceeedba1b51f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31daa1c86c1ecf26d54c0b6a31c653a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925601fb6fdd60e03bc75925f161a2f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492215253ad0ffa5f8d8476e2e224f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d0b910be24df266ec5f50604a7d00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00c9819e22ae868e30f54c180d82b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3833d3dc289440f29b81a2e2490d0a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4e77be283be53a9797fbf3119150a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765777286579af1040bf8d9406d98c9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dec3a2c8260a200ee75e8e9425e48390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae17a14f9085610869d6c90caae3a1c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4d5e76a33867a7f4ca39dc8b93757392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd32b60e5defe7e5d287676d7cb23b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8c09d6cd99f3db4c2c7a9e96bbd96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c72d3881ef06a568eb6c2f203a089395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305bdca2847fd4d786876e6f5d08d8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fb403ca4ee40e56dcef034037706e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458ef87bb96739372b714f103309c9f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57557d04516c6638cc93e5e537adc8e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a47a49fdd3deed5075cb9d67325ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677779b3684bc490fa89580759609eaa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa58eb01283591de2f3d92cdb79932402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60f19d2d1d2c206ab9444e16476841403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950e34434278d7621bdc974661cd4eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85119c8ae8a0f688d6bb252a4de23c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfd958be5202d6b9e5bc8f4e18c97b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa61a7ef125bd659d6409fecae51141407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572220ab531ced6c7c4c90df20054643408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63fa10a12114882c564836b33fba2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4337fd3d5c739843f137fbc78cdf4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573c342dc7b7db0733107f88617f806411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763b89f96fc59b61aa5d6253556355f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49954388671c791322940526b5ea6e1b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686161e66b47c1adff5bc27bd5de2854414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9aa523f5ed88e9691d7700f3633e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb8f0cc48d90b530d446c91272f856416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e750325affa71a1f61192b7b02c045a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00fc3fd3b1a169b24f5c046aa65a03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee418a15ce70c211a1e91ebeb620282419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e4251ef16c1591ff384cdfd4990a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac61f903ea4b92f8b94addd9d4a999421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8618fdef0860d21b992a275963295422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069f935912240413539af35161df06d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b42bb82dfba86305edc6454ccd5b4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8fc36ce07e25392f9a4abf4633582425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5418478055a3a8c3fba32db9ae527a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254317bb7b793269dcdce50b395d77e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751f40dae0cde9ec98ef4ca7dda2c70428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e797ec860a8364372aa8df2011777429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f704df914889d46757f396e6745e92f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cebed1b9611a98cb81f508ed66351431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1dad748cf4e6e617e02fb3ef31f44432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44beb700826a6ed2d1aafbb83d1a8b70433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd771caa6fd3ed715e5d541458e1dce1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee1d837c3e3ed790246516e8f0471a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa186c79edca71cf8f921e53bda00516436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332fb3f1b8ecbf85638f9cb7e9e9e1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cda6766a155d870ba25127c19a5672438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35b6c9e2667972bd05631e93bcfcc9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cfa51c535c01ac902e3b20e322257440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4cc3d06f4d67250363258a96cd1bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416eac3f2b067f68c1fef6bb7651901442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51b3741be588ecae80e5ad6cc22b6e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd6ce8bb59c1dbe7bae433585726d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c8d876eb9b91b62008f907a104489445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538c5f3dbca77344a06cdecb393fda1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f68bb20f63968461ddc1c25addfbc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3faa94d6bd05b99994b8a3abad9b8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20ff5ef48e8b3b0df5270bf8743fae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4316730d3dc0715da9e12020317efec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cd03e9c4ad73a7428f1ab8f464c99451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd41017d8c197173c29bc8dbf45a75452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd50a42692f55fa4d0b44d357c035a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342ea1c1afebfaf63ac317ee7576a65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0edde8ff610f439d0dd0462e0155be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697cc4152d7c646b8d12d5ef5e886b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49777352ca54986df969fce6312c1d39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2006d8a92385189c31c5359bb726f23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47956beb4c7a0caa6501a07dd0fe0fc3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc402f159ae0ec5e8a81045088d0481460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272d50b80d93c611656ff9ef1908508461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104377679237249e5c9125a5b91531f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f94398eb480aee37e4c5e36d647e21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e935f014552ecdbbdb71abbe4b9383f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977960f3b4427382c8be8d975d54d662465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d6ea951543f8ede6cabcd33b99826466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d022df5f55fd194d1a4f070c5d86f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242920a44b7ddaee16168209b4f6b5f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40ef6d5b0b9165d742d9c29850d3e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a866b2dbe753d36c79c38a90873fac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3c6587224a2137a716d38303f3014471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b9bf55d400d5eab52f727f4c2db6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e0b745a40e2d974b456ecb058eb10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a68a0182099cff36d2528554316e32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750705f349b93a8f6ce741b82edc282475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ceba8308a6fd337effa727e473017476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928e81db3d8316efd81ad864fd7cba6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1af1f692cc7e4302f08ed32890eac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c1a97d39a85dfaa9aedc8379045a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1ec3a6ffd6803886133f8eb3aee93480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cafcab95637006165f1262397186b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d386f6f9b9d69cb9990f957cac60b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebc4863195587f20a9228296774732483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9294cbb51e61d4221719c3b6e8d083484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbf8a27b7fdcc7b60bfd046cbbc2d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa23082e2fc1d18371c0b5eb0fb8dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c502156f88bfc697e55e39b76b09a9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5244b4087648cbf1ecd38346fb49728488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba80076b8a38b82cb85f1748e5bfc80489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d715787ddf73cba3d1c69ccab3041490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97fd0ab05ec040ff9bc94c11d69cce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72316106fb0b3c487ca3c1fe200a7c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8415fc23f497ea7baef5db40e05e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d953846d0a5ff56b220a4ec4741cd9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081d11beeac5d47c017933965608b93495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c203632bba0a0ab56583fedce0fc900496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8eee0cf67aba23f52ebdac44f6604a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fc29be03a42658e5286bc70693570498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d51ea06b4725fa229bb7fdae511fac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738c7aeafd581bcbcda0139b8ad4479500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e243f05058df05549eddf231516cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19302edbb76607c56ce0931101725e2a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4360d92d68ec00a4ebe5ef804f00e4c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f4eefb90222ab493b0f61ca485041504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336724b1ee70ba267f0ec7585acfacd3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4061591af5da44db0c86e22be11cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911f7bc3f996c9e5e29f346249b5eba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731f99a760a6f34a3732c10f2927705508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d04f1dd3257881e714b23149326c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec318d2832ea433c5ecf0cc061013902510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c94e25cc9b2bb3305402fea7509356511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e72fe17eeb9b83b3eebc2571ac8e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e63db3d5a48b84979fa0b3e0e385f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdac1c573bf40fe0314b46db35b4817514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb6a53e4184522145c6d9dd07f04a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ffa66ffac087aa7a0423eb5eb0d8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f79dedaf1a89d9dd13f287bdff0a71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebefca00b311632b58f32d9e417676e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cca280f2b033fef0a5fa895db06615519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165a3fb6c5aa09c4d0ce072b5f881ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37101dbc556aadf67a646efa2c037b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d9fbba0019335efceeabc9fff4f78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef630c32e2f1caff80932fa55830f25523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530873224709963fc863ab9be03547f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62263624f2c4011dceff7bf324df4c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79e1a96074fab34a6299b3f2cf9727526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354c264bc9d6750c5e2e3405cf169f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f62488834e381512632f1cd371d6fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1dfc3e1aeabac3ae5df8ef215af67529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5387266cbd47f8a97c2f67a05064197530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5120f66c55917c607a8494ae686c79c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d736252083f6420f887589235bc5ef2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e113763ee7f58ebacff91df53bf31533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016286b1b706870718c8870f7ce7b96534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0172a0802bf2ce34dbd372541601a5b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bd059003995fd13aee8c657c293d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0515f98fe220495b24bf92467e48c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111f69f2db03951569a5f06a06fa651538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed08c2cb621d54e1a21b4febb0babe5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f393aa125b75301d70c7c7066becc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47eeae20c8de57596e5498dad9e88e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22dc3f983339e1c41e21053495951b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f25a0ec2b8f8070be7d3fa8362671543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894a66cc0720674984d4ebe121651cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f35612dab9c7074c083e141f3c0c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284265e0f1c0f6d7c726870a49d0a3ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2351937b243b029f10156aef84a90547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f620ef61cd794ea8b2f3cc777f03d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562b3195b29789f63f8cc3b3576ba2c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e8e37a866cbc157e43ea88c9da549550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4670baa0c3290cb67e79bc0a53863551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55904848ad60bb588595704bb48bec4f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad53cf6cd9169f04dff990eee892e39553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99bec362069b7ffe5aca6652531254554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f81523435652f1b15cb49d7092ea9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2201a8440e57705de39de77647da3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20432f0e13e366557951ac3a0efe88f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa98de657e192ab3af27063de5af7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66428b41b0b5d400090b64da5f896a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99378a9fe7dc542d69b737e5a0a3e7c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36515f6982643fb45a5b1c1c2f543f59561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4447c81d9c1100786733befaac812562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b168bbdec7ea4d8c0afcb1fada1fc3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96e9b5f499c1e0ac6abbc1bdb45df2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6dbe8f23f5f5e5ffb7ac44ece01663565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1a812d34bdd50565b7a4ab57d2010566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23302f131af8f788b871747422189b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d120af44414f37ddef1127db7a95b6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56263651d1707c2826fb14179b9110569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149aec925256cd9f4b014cdb4cd2c40570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dce8f9b8213d219f3079101588d2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a21e8d19c70d0f75c09f4fc0c3cf7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5f51532d7c268afebcdbdc65101fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389e8c1edb414cdd39605049818c06b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdea75ee1ebfe5ac2eb240119bebfe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d6a610a65819f23126cd76cc3c76a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e85d856165e9a2df405fc5b1a425dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b946ee87d34e80660518f79ca502d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4662d4eb0257b65c62f543a41f0c5d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25ad958bbfa4adffe4a8723b99bcf1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b986914d61ccc888970fbacf8ff5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1e1464b13625a898efa975ff7c334582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f1f9eb5f96fdbdca965872e9eaa2b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4149d393d0071f15dc7b4ee1a9de0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af471cbc8129020fc871cd8cb4775cfe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa319ebbc488416849bb2c96039fdf6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c19f3143ee7e835a1f616aea8cfb1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b78d1953c1164096bf3fff1bef1b1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55e5cecf8680dae25c1d83008484dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7bb4a169ac5edeb5fa3b95e70a330590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03b7bc4a2393f7524f3a6422e7bb27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0ba6679b119f3b05c8c0b132e524f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb0c5d3a295b2462e3a2e1e394fb45593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c522a9b9ea4768c6de01bf6278ba8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de52da8662dd6f69ddaa8b00be85288595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcf67f8153701ce1edc6627264f005596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6514eb9ae2984b242cf826e99de0c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e583b5f7795dccee555660f9ee905598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420af41a96bbcfd645a4aca11e2dcaa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9239a1a5ee46adae5960508e8c821600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90c8845564e025bf2aac56ebdbecbc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20e06d30218f4a4c7d7e5dbc819d4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96031c84aec0e9ffdefca0f0cd567585603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b42e612894959e44a3435b73ef777604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092b45fe571bf8f0f24bcde9c8e6d0e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc7b8a4b5c4216383b7758bfa4f2c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e50c3d78266efaab130a71e9fe4fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296179304018cf8500dd50c12a3b1b2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbb3ab51b4ea9d9752df56d44dc078609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3f8dadd90d8515ab0042e41e46580610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11da1ece783d0b4967a80cb8e5611d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4aba8866212d3495af92fe282874d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bad2dc7f7d4333225883ade8392f73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6f87e35edfbc90541121284b4d5c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df58b5f20c66b7891a2066a52a3cd03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac240980fa4eabdf41c5e1c5b36acf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca541e9bada7fc155b2fc573978b9ddb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb598282f0d1b3b9283956225649035618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a636eb6a2744e02f26865d44be47fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f99f8502eccbcbbd812f71cfc1b879620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c0f29e4960ec17addfa2ea1c4747b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0d4e007d2f83b511a1af7cf023a6b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91142fe098fc7920fc3923196ebaa8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b270736301ccfeea237c041bffe61c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b17d3e424ff9006ff2a6cfe343f96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7e986120e9d9481cbf330c0dde1e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f964f5eb506b4bd516c6409ec58f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3e1399e99aad8151f4f108a42b484628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61803081973fec5b4c1ea098771e59aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e505bf475acdc223c084b15a1795b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8a11b8ddd2585e57912c98b546887631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7382a55fa094c3c87e026986a75444632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac20cc0ddb5d49e12823c08e942f94633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789fe200a2b1eb61f867c6e5fb7be5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebb8d2eff24a3e44cc358e17ac77a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc7b79a82d02cf2c2ed37ba8db49dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f08c2bc505d73ec97c0145abd6a4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507db1f8da8de6ed2552eeea7b8ae65638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce56e50e69ccf61715b0e17c4f5b4d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f34e0d7bd954d82a1f3a11a579dc0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e5642badb53feddbc6097c2326fd4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd9d3e7b55be32ac04af9630c883c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76883ea71352cc949c358d41c6199b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a290cc96b8042fc3ec727a12a998161644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dfcd8ab8749a70752f9420862e19c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c73f7e811151bf0ddc17d81a89b5a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273e49770438295cb5bb764645fdf87647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bd9854df11f354630ee4dde05ba8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512d426021da5231d9d0e65464e0564649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e25770d99150d01863a0d01e179e95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f9cd7c6ceb20d9edfa7288bd427c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf1dd11dc2b8d1fd5199d527396570652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b87c7a6a8dcbe7a1a6f854f71059f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625272a9b9b546f3d5aea9cde1e705a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded76f97692c964ec02a36242bd314e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54220180f7bd156125a127744eee7143656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07ec5d3c7060d0effb1ce4e4cf2f20657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd24a2831bea6f6e7dc4348a8a5fcf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52c1b17627f3aeca828818b56d3e6c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181213e6573a088e26c844a5ad939bb2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd0de7d500ac773e232ea47bd448f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4b0203c944b6733cd6399c2f8981b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4db76454dc33382a314ff7b368c2a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617b9e10ab848d54e4194b84ac443da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877faaf7e88bafd88e86f332312ba9c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5876880d77074cf8f64c41cc208ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17a6cefac8fec03622a5139e69bad1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac34e40a8c4105440f02f5b2d0ae68b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11048ce2758e56ede81462cfc037b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a01b088faeeb930da5a2236fa8861670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a38f0d67130f8eb1843a99d3b17e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce6c1ffc21b175ffc38384bd0d2027672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0086e715580745b53e8bd77b8a2e9c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b7cd71f2191b4fa771a4e5cb51c78674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931926317a9428502e132d1bba30266675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51ec5b2925f05a19e7a20f6faf4b1f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be374a8660e2dab93ec79e105d6c06e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a04708302dc32d4edd7234c3cfb9c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecad70840e7eee54dc8c43195b0d57679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20affab2d87d4b00ac155be1808cadd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a24600aca392548f700165fbfc180681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22cccb0fdb779737e049c948f32195682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2967a3e7aa80e0315397898b3dae11a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea48a7ece364c302b49028bce977a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6be43ac648dfc0c1d2b6fdc9d058a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774170855c9eb905e84951276737ad54686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20a12f82d72b2a9e6afd58e5e8db10687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7afb5c533102648705cab4c8e33a8f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc8e4818b015d21de53bf25a200a1e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b42d9796b92c472dc147c9741f81b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132c779ecbc1210c44e0a662fb42e71691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3aedce7efd82c9ce3104a18102dc5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab53e2569cff1919e4f37dfa7769cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1ab4a93795b03dd47656f0c945a51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc655562d55ba5ac4d987e657d5d631695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e0ecf1e8fe629930345a5cab2be30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb007157dea391e169977cceb008bbc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbdf0735e6c47204f9fe955c7515ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664ed43bb9b4152f29359f6a2d7a2f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c43d492618c6ba7750102233d36155700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c51388b59d90178ec8496a514f161701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0701b98d910b88f7598e1dbbbff652702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee40cde4c1403398aa431bd81fc0415703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456b0a9ce136ff164375f78f7e2fb37704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73864ba23849e38bb34f511ad88bcfad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42219cbd20b9463da5dd29d75d55fb18706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42b877c16d86f608766b2c3be020f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4cb245e3f14c6247a1a9de9614a0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32154c6accc60809d0785a0d603f6249709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f757e1bb526fad9af0b9940ac17d50710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a980a6de582dcb3581a9f9a9f6855711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249cf9563a6f94398f9d196244111a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf41fd7c8e2321ff84a5b4528027ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26954ff82fe1b9793d2de17ed1c4ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0c39c19fd8c109ffdbc4d78bd3420715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcff9001595fe07af67c3fb98d06f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40f7790021456f1daed6e6d7d91bdb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746301092020fa0ab8d3f33216f49eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e418ca5cff514d8ae63bdf8d3406d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778eac7afe2b7a510e1d03bb4b23dfb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302c20f9e1818fb430717c8a92dcf49721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce131d051dd62513553398ad8eada13f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9975d12ce3bd62527e6398ad9644e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46261ff977c0098911857b1be49da3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033616c273d3aadd6d0757c4c60cd527725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a82d2913a0e5fdb98b45638cbbed17726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb049cccc067c51db068b1edf8e0aaf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c7cb151cbe3a13db796b7ad6dbc53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1face1c5644a47a07c7c1b8a23a5d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825084dbe1ed1032fcfa1ab7887d8f66730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa13a2bcdfff5164089b81bbf095036731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721250e558fd5fa0b52c40bd752ad976732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdb5c6919a15b442e88d0474eacbc7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ed8b5d61063bf1e7e527626708c74734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fedd7855c297b46feae16dced6313f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1508890af0fd4ce08c6c450d32a320736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3722021fdf20d83cd1bbc2b4c9c6a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635ba32ca23ccb462a2b6ad418cf715738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921f389d9e370db3d320ce0f59c1982739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec661394f3aceffbc904bd393a15be9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e290a0cd4cf69d08dfbae146e26e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100cb7ac0018952ac3100fc9e0103b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e7508b71ea061fef6d6130ba67419743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89cb5ae66afd8b1ad0e6f0ee9de1fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c9c72d92b033d2099b4251d8d88cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e45f62c452d5e0c6e18473105f960746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f01eed60f571357a6aae9affa50255747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c01061e8415f8460f22dbb0c110da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b867f96a5e634378ca544a07a51788749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea868a444643a7b99c042b7fcb2aa47750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7693ff371cf2a7c6a609e42753e7ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ad8ede70f39387a5c036fa05492ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45569d574132b2daeb66954c0b54f33d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193518cd7d45a7631992cfa0ce0b847754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c365ae939e4a4a80d1905530e3e17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0ede2d743a879317049887b6a12c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d900c4a02a82f7bd6c9deee7726cd97757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c87384d78a6845661d9babce591685758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2c61dc1d795a3f525fd0e7d2500ad759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e324e89f249002a7109471f4744fd1d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b9ae6b265d5d4c8070ab7d66d7a12761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498c493662a0983a68630c81025343f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a872486043042413ad7529de79505763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1d839dabf869799de79b357bf1654764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410ec3b264b785c1c09a3d10f09a303765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd4285d0492b65a361d3f492ff9480766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e083166b595f679ac85dd2da51290767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee34287a5c4ad51086708e2ccece172768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ec1140d6517669e652e1330d4cf43769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5cf1d46c390ee1e38551c18ff6c89770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502da831ade27e5363415eb7f540916771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecb54521600a7d5fae980927a4310e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286cc3bd5c85a1a4b6e9b15dee69674773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cd3b01df81063e5b1d8484a6752ab774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffbfe6b2931a3d43566e45b1414c3e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb950410d80f11b888fb5d30b740ed4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90454c513c022d34e4a4aa099cc529a6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815f7359ab4b8a8d075d58bc62ee346778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5f746f436074514951b3ac2500d49779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34e670e27d4b903f5381dd816ddb4d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af038eb2fd9151223359a5c698f508781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fb9803cf9f36dd2363139acfa9612782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dd194701e84f995dc0b34df53c0ba783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fac93c878c8a6678135b12ebeb1bea784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b3892b5030ed80f26832f17635955785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35a7c003801cb3f6df050d2aa9ef76786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d395ada0ce8a2ff19e588086c36de787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784de9e29538cfdb8405cc011b6db844788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3154cbe2d50c40ce7842609727737b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c74ce2001d606e9d1a987c23fe007790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44c40dbe246e0b84e8beaf46686292791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f3812429d9810e2c10fb82e173380792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccfca57f398ba35152d1b569f6e3db793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb641c484fef91b4f4364f8ee7b68775794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53a9a349df032a9a24978cf08b4ac2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ebeee8df9e2416bb8abd8ce5ecf69796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fbe5303c2548db1410b7467a97b8b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14acd7056a4a8ee8c0c10d3b82b9dc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dbf0f94cb06e8c3025fbbd8af37b0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101ab25009a6b1543f32fb0e938eff0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210e289214e3f27b11c285ab3e5f30b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a99168d1823f905aa143e17fa53c1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca12a60fdbbe6545bdfcdd831700fc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90eab63349cde6169f01f065e74d622804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e13ff5cacf5db2262fb33fda41504b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5026433a8f82d8a21a2a57606077f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b086ff67f43ec3a927fbb2c7b64ed807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395918537e9a55c8bac4bf0c07ab4e98808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928f9408b61b8f708f3e49ad5ca3467809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1330231698fd3661870a374ccb3663d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d5e2798d536184cb8873408bf1818811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae7361c2fb6511bdbe815f0fbbad7a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685dac3dd6da3d04c960f9ca7e9dc2c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073e7c0df2b14d7d2f11281c803b742814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a10c37a3a2d77af393a2e56afee7a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1ee5863f2c4c842063bb0f941cdcb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c91f156be12ec9a8699eab924914b1817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40dcb2b4434beb85429e419567a30e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bb75f1373d7350f2981ec6e69baf32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a01b0b924f9d343a046b259bc2afb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a26641dfdabf209dc8a639cab134224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aed9e33b301c2947869cf085adaa225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefee7dc1b6ea527418b647d13e129a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f03fc9a707a89f7b9b254fc0cb7f197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59621b116a72666099c1f766af623988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4b4525218bcebe5eacd0c2236510a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ca64f245eeb1ed105a466b9b33b8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9934a0fd2c8f09303a9c49a1c92a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9d314a6cb9dc5d5ef1955d23614bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dac531a081ce102a97a0dd0eca38da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d912cc4d3da8b6d9c56530bc93fc414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4df094a5b6d47cddd510cc7132428e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb524c0349b5299a4a12a9d868e52016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc956e806bafe1aa7b0ae828a7af6bf017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4a70199d5b559401dd207b27ebca318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946013df81661c8dd550e217622e83a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd241c2ce2b5a44a93e671e9c4a969520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1289c3c107ff14433bca33b38a18a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e4ba61e60136344ceb4f853dd2d1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13eb23cc9944d475f2916aa3e1306eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b52e310d0284f2d32b4ff601671a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ea3d0fe41f8f55060c9ddb3b7e74525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efbab257f41326e03e5918c4732c9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07893855707bf87327c13351fdb6e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2edcfbeba74d8be8b600794ea0648f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bd4c6c02695706961531115e8202729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b7eef90babab6ebc8f7376080452630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3ca6acc5bf13b0801b73dc18467ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06538dd58c3e807892ce3c5bef568e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3da3f76a0bf727426015c261a99ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cd2313d6febf7f1665478434e270d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0def67747e074e3d0b1c3f23e6fd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105d7f93c71f16a436f96c0acc255dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86a6adc8efffdc433ba3d7278ccdfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71514074c210253822ad5f1724979c5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1f4afc329c3342cba5cde2ed763a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980041376ea139ba0769d352fa71a3a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc126b5d1fd789ac5b930d08128ed441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d33b1232a4fec52390dfff3aa836c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c053d059eadb88ef3062a97dc46e1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10af109104e6bb74542797d492903c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b27482fbeaee5b337e2edefaab07f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bea0e0339829ec972772b24a49ee346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137d18fe967f0af4c4590d2d19d402747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d01678fa358828435e804e79e8f5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36253c18d95946a0456b9d4ac393e3a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d8839ba4c6ed5572126d40e1fe1f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557b7f5d33d90a05da6205eb74c82fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaefd830b5974b072c09e0cf779a3e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b58cb8f3be2618e5cbf325b9108d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace81241cc6a301a5ed0df3f7a8a41954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c94f538e5519a582d0d9d04e3766b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5d07a6acd2ee704ac3788613c0d2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f8b4738ac039de520d8f58971cc2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8fb0ffa6ffc758eaf22f4cae7dfbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816c2947fb37f2447e5453f1f6d427659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8707a06c0e07caac149e6fdcca7a7b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a5cb5ad58d7daadad5cd29ec2125861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bc5123bb53f036f43bd98940e980362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029a3d1c5ad22a5700e73706e55585c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653225f41ece2fb3a1eeee4cd5e00cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0779981f3eda968b4a0d10b69bde0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99ff96fbef4ffb18080f47de41037f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc096b20abf9148507294f37fe5ad9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca3ba3f95bbafa604ea1a1b300945568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a3582bea375d24081d01bb7e679d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091371e3d36310e3ebb3445bac7592f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd05f70013aa509d2026e277f8edbcb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacb37167e4a0f09d7b94e995e965bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ca63baca4bffbf776e9ba6664481273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb2de4c0d4d5107adefad0f154517474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40964e0600040afa2a2a4bdf724f6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41657cad70b655b4e8d2f103b1a56276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a994e23ae9ee9ca401663d4d141946077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b8cc249c814093e554b372aab982678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5db9b3471069cc9dcfdbae19e0e3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5bbbb1b6e208b0593b03d4e52724580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569f8651099649f808e97db412f643381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32799b728359c2c2422ca9e20e81d78b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6020123f95705c31b05bf99b6fa6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03936dbe9a5d781b0c54c05e7d527ed484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb6e9ca9801bce9a12ad94d607486485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c2442b32241f58416a40415b672f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e1ae12b77744a48dd3115dbc0130687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49747df878a7bd7787e5067c5a26b97588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0128ea1277ff7396dcc7cda8a70c2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef030afe8f5b0bb64df4997ce0571bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ac492b319868e149c6c8f1f7297ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649a78903b9b8a845419b702ba856f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee2e6c7dcdf9995284816764130b6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23cc5d4526ac3d46fd64bc6348bf3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb084055ba1f0e7bdb25454973854aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723068fe931e6c65d2fc8043d8e262496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e712a2f800ca09c4533b7ad1d527f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b26cf8e9087b1d45508794cc90b8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e46af711f0db4b524f2f6100d9425b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f381b39d148b5b318288088b8ab9b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0ca537d666c5de85ddf542f40ab21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b14b688114a366c89cff4114cc5577102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fd3a53a1aa7a686e26ca499e68ead103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eebf400562a674db08fc17b1d28d01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef1b29550b2058840f06e882db4205105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482532ac6112a848846d5e117d23ff25106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624af04b8ef04b911c8a93105ed9c4b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b0fbcf8390969b95d542125dadac2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0c4b6e067623c87e3de48e6ff9fdc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c407f2962f30d7c82e0a43bddab6881110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da88ee8d287d4e43e1f1efb1e6d1797111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64748eec22bcc93c705ffa8d1446da94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20280c999992679a7d4bbf5a2b1148113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08deed75794f200aa33f10083edca5cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536ae8edd38404577545910aa726b7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559857634731ffa5af10d0b48cfe601116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079b2f6eeae8b89399e242d539fab45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39402754d63cb117f98ba9d9ffff88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86793459a712b3b1e2e3a5aecb21fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e065f45a19f84958f31c561c8ee6420120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f28f69b9f9e771920475ee2c09c3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad4c855b50d0871dd957912007c98d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902961c55a2928fcc17c925a755a1cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605e7233d588939deeffb0623408c99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd6cc08586a8b647059fed71342e9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05aeabdfb26382f38ed74d988b86d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcd3f5c431c8efadc62d5509fc18a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18effe23737fb86071a6a9a3c2014ca9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c0ddb89987817ae0fb34e9693ee98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a3f9799008f6f34fa1ad46584052a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d1cad13bb6b267080ce1d27813d6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df8592bd9c062232eecb0847581328132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4faaa0bc1aab00213b154af1803c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d2c237f7aa46aaf304b9652a59d73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcf8bc36d15c0d7af316696121fe2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5812cf297634ca58bfcb1f8da29c146136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01430a6de79c17c1c98350b5696c4a13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4259b715119649664b2d8f36cabca42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a3ad69f8dde05e597493b8bd83a76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9830de326eeb3afb678028e79d671b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9e76b4e495e8f7d02f1b260b282f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d550a2594915f06cfb90109bca5e95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea76261504f782101202f10f5302c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19190579b6577aa87bf9704bc77ffee2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f153a0c74ac242b0650ccece8b45a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e2f0f97ee9faf5e7d0c37cd37d64e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9df3d5b6b6975121dd883cf94ca26c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8822589a94d8935f3f5ebeaca0817e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a884b38fcca83550e2df1b312deb5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed15781c501a78f36a5791b1ac3d1e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0c2746c47d4e0b7b869bf3530e48b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77002ac5c281c1515cf47995c066dae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98a220a5ae8a800e1afc5a52a3a792153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1436e6c2cdf64cfce3f60e868d214c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59049ce92c5a200ca5af0467d33f2378155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c1c0e89702f04f5da15d0eef1b736156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf7e98f57ad93e96e78952daa1d6e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad828a61069ab879627cfb585c1b053158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbe3a924bb8278d6c719b1a3d9349b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70966ca025274895cfd8cbdbcd54eb06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52112b64a547fbdb3d6a06bebc334f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e92bbb73b536e04dcf8974a67dd5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1d7706954015fa7d3e35671277b5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc04ae6291c11fa2af5b191c2a7facc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ceab8166a0d3356df301168d0143a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d1e4622a7a6dc0df33aa83af31d72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe981bca4a9aec5884513df3eff71e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc90eb8796228449da6cf5c1690bc3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd975539f6715a28744d40cd43326a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dd425d1ede40080e8063224c28143170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1165ea5fdc1c4279bf9c9000e6a75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19857d35829e25f75425630e17fe72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5ae608dd07e3b6daa174b539cb0a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1772ba77cda7d1300f4131b01be25174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd0c7455ae0668bd269b7f316b724b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfeb70a3fc9c8f06ee1c2ae02232da6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186d21b94e7a4bb9e8c9ba051f8a845177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c489f9d73b724ae78544d91ec165a0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1dcf46c777dbd11fc19a50e71a7f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b9754aae48db1255d38c811c045a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b39c2f69e662232b8cee12cbaff0dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05bce753af0e0d0c993d9f5cff7024182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f9c6c5ad13ed3d5177032bd044856183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cce5c0ca7e8980e4ffa1e61211bac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7196363800c523a19942ea26f706c97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3b0f65a341b5d8fca8bb304fa8aec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff72f3acf0223e13fab6c5ae1c9605c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bde21180b82fc6acdc853076d85f48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36055f674187f1d481ab4036e0eefeea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9053b73558c7af155476ab2dff049190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b958d053ff52da60e73c9839662eab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71904628f186ebb5dd1fd395fa9e5400192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21358e9bd8434acd9587d38e0dbbc642193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba74ef80f3f5fa5d629ba5fd81cdc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713677cb0c3d9e0916ac1f04a81312bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bd3435157f5b557a54cc60177a67a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d37be0d9984098ea1f5897af2dc600197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3625e8c0d81f3c1b02497a1c6fdbfb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607abec19a47ecace1b84bf7af95f3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699bd451dbad447f610e54487865a15200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea116ca9e2c261b318c4b084fa2ff340201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a383a4a4b30ce96176b6b36afacbe7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7becf700274b95d8a3238ca9bcfff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bb22ce8ae437bc0ff2dee5e08e2f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee25dde7c133c0a55c55c8c2d009303205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43545f2edf7674e607eb46125b073f22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7882bef1e432f1885e8178c5f412a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d15fb2a966a3d526660060509fa02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad1c6bd5ee04a0509bcd9b8cf3108a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849ebaa850ec5b1744752c27b39b330210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd146665bf7cf71a686fe03bdd01ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1de975da34e7a05ff3f4c5ebc6fd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c7cbd361c8d294445ad2693417215213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58fc2a160b0c5d3cd49a99f79990a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17536ff7a4faeb6e5a72a458cb345444215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd815c873c7dcd1ad672d632c63c8a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2a7e8a5b731d24e09e453ae5fa2ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ded1e80e394b17e75148b58664dd14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067be8c35597add8dba001155c3348c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5752ac1f9598ad57dc867a8cfdcbde220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07522420d100a75928ec244ca783c76e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d99fd2f0c398945a75d30d7ed725e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731f7d79e61d2d76d230ff250c97e94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff53513f06e0212730a324a474e42c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9a0757d52944521ffed761f4f3784225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfda228b1fdf12ca500a0b97063e93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4f9afd3da47e67c00c6e34b5a97f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4554cd068bc4052102b2f1da4fd56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4d572b5c845bb7443c43ebbeed757229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2569ce9289a5e687151778b7581d44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cdce395709a509824ec295a66d2da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4da97d097a71e0381209cec0cac8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94b40c3448a87d7cb0a271b7a47d83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2e26b7b4c7af8cc9832b2a9562380234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7cf35a6e4fb60f77408963aa959cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01c99588f09f36bf8adca77950eb14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e656f9deb1c66572cab3029d55f3f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b438659080cb7b6a43876e6b73e94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735956cd0c6e7db8e6e98ff2aab13b4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58b390aa9c2d20de7c34117abb962a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84127eb45bf93128e82daa7ac58a1e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5c9ea693fbb992e28f7716961a0eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498458b35542ed3fa3f7ce662b71c6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b832dabaddb0c40237356d3e93cf1c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f194f40bb2513b064a45151452922245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c4f6d159f71b51486ccc003438ea3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0229cd330154bcae005f09be8d029247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed851f7f514bb88500036be2bd0b042248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25984f2614911172a4cad68708d430ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400e5077906ee0bc1805c0e5f801e06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0a1ca0fa095d21f9732e0fba4e47c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b4f1db7497091ff584bfecfba4ad7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbc379ff0f9891ffbb040d2cb794b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283e74894c584409aeb7e72bb3a14a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8182b92be4b9921377ffaae11c4cd7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6c66f805e21b09c1ebdf6b0d5e7af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0b00deb508475a0c55924e205f1ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048b6648106f5a3f1ed91f3037cb2a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9539ad87d0ff31f9ffdc1e9474705259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3a8960d64e4ecddb683c55d121ba4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df699ffcb4ddce2e68c55cd01558dce4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ee554caa1b3e8b47b94ab4ba698de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537dd3b2ecb813715a2abf91be736f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21119095a4423c87bed2468b47a9703264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32294fcc6cab3550bca2916d3d5c1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24c0d5df956cb7c7fdde7cd1bf317b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9979584d728c5865865d297c93e4b04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8056702247814009750f409c7c020268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebb7b88fd65e0d93f901aeb4cc59e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9b35fed6c7ea9a8b7ed7a998ea689270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2b5391b06e523d4c92521b3862846271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeebf4dc65275245754650ad92e0704272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1c42f8638ed113033c7079b92857e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d3ff2ce177338ad2fbb3b4c232189274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1781f94976efb928e6fb3b46c142dc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611775ba902417079190530cb78b6fba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7524b63c8f0f376cd6d9869b087eb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8007a56392d77decbffe7246f985186278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b5ffee8fe6d77aaac5d7126544a3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d6e612964ceedc75aef6575635496280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b863a84f1ec597a02ee8db34eed26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825acddd261b778d12dfde50cbe8ee48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285927aae582046257ad3a4d002433cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222561cbb4f9bd5b9b6310ea8825c54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a26f0b0d15b7ccbb76227d874d3783285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91853097fc52de1d07bde6839beba8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a779eb079d729e306b40bc11a9d6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12976255eab0ee7d6472aa9bb659d4ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8191a22864d0fc60fb0ce62a766c621289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7f6ae3b00ddd1cf9d132259028131290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bfc45b2b617ac4dbbf4cddbc3dacf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8821f8f50612d13be2931ccf93a257292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b726f17c44027da9468bdf4ae6ff190293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd820c43b8274b1329451849743970b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41fb539dd2d4be8ded38ee14cba50b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce42d4f784ecc4b372adf55737433a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffd6c88ae9cfc993da653488737c34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1b97b641b3417ae035845190ed79d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f67c0cca5275d495ec6d430a0560e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060d45201cba1fac51ad9d7af2f41b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e24cdcfd203b13466d662d422d6d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0132114c0735afc8ca34d82307d930c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536e1afc2a00ffc5a34e24a528bc095303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ee04efd0f2a3f0ee4d54d44655159304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a3cfecd7823c2e114dc4021e222bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920a498255b453f355d7aaa118bd5f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82792cd7521d556aee79e5e0080862e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ff61e03d95cc60cf78cf4cfd50971308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cb2c2aa13e252f6e5c0a7fe8158fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e1e58df717d003ba8262be994219c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2adc4ebb3ec76b954a82be8b6a74e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33392be1c100e5145cd69facd762638c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd640165165448043f8fa7dab79b1cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ba8c4791d5a30105f20de2a863f16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0558048f341ee8b68e5ef9046ad43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f399475ed7ad7c54be07e68854870316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d1e76024122709a5e04a1a277db40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabc13895ea686eeaa09ed9ccac03de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e58f9390effdf4bae2d02f5c1a910319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81e4002eddc5116bdff39bca7da6d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e15b723f3e5f1ce1146196dbe1ef8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8087d459f3796c14e94df37881cf70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4ad10b800ade43c1a34c3bc1c9586323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c524028266282976921fe06fb1b18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f97d74323c368e975a06ed0f6cc0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c561e4422ce7a35637c32bea81dceb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d36b60039bf0d164cc57c423f76ca1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f835a5e934c472d910a7dc0c15ba2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c7481dcbf19aa2376e13ef72b2735329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af992b4a72d9f408f44b8eba58ac48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60d77f5da1f9762eb1a1a309432736331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30c82c091a95241d8c508f5cb5c997332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8c4d232dc9e61e205d101429df8e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9e3fdf9165c5f0070381266de073c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a4fed8362358f0764d20bb582b1b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31746d4fa8e44a4124124f8079a830336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f701297204636c712381c4d4fdf356337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a8f91c171d0f075e5dcb0d7e3f201338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090e9b36af7e73207bd239f1619508b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31289f95aabcda03cd9ef209fd4bce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d50eb0c7664dcd288dd50912702c83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a47b17c29e6bbb26502d3208480cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c20b8ab5639e8ec425dbde72bbac85343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277df34dbb4a1fb47c6af1c7f381069344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda7e89a16ecea7db8ac3306b9048ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef3a68357210565e27d3abcaa238e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235640c4d63c189eae0027cd5985370c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88439bf4dc52172f83882a3d2eb142dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c953680e21abc966b431f5adf0ca7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b42abdc95dfae74f2714d1365b8f92350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e1971c2345a4c7e4ad2b549dd758c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871fa6b495c6cabb44f69236a5e512f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb3fd6cd31f756f4747e2d9f8eda88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae561ddff5023a8cffe55afae5d4143354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64db95f083bca2b23f5b92c635708d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56611d2fd4d62ed6c19d402ef87f11e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e9f1c77b582a7f46997192dd923e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e07bdd9f058fe92402b009d82ddd3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488989cae483114116cd254140f6b406359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e9c549fb74e8516acd3d9da57578c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342ab0fe60e7ad33e46a371affa3095361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacbac357072ab5a016f3a65216ce53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fbc62ef794f6caf12c7f094167950363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994c6f7bd6b19be70f79d7b096d514a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b462d8b700f87fb950d39b1ddec41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6e9e40e3d3d11f2b2ad1b468abfd0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7708b9b7c690f18fb578519e62a42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a6123ff7051f514be4c504879e0ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d51f0a458d2fc47f39b19f9c00749369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7565ceed5a4847b11453fc1f460d145370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0282162d84be401c68c9434d28da0a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5fb2aa11f1a749c1402b2d342bb7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e9b833b109d5eb9db639fdba9d6d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6344aa6fbce96044174d6d9903869ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce5df12752dfa3555dd5f76197e35f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b4726717ed2956758b8ab1a72a11c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19db7437a26b6a1175dc2cd2e0b2d11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438a26a7137471415d7b6b57a499826378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b199ffbed98db206bec64ccbbc69359379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49d77e2a3aea836ee12e6385727549380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2c83c3a07e86821b70f6998fd918b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec630700e1792e51485bb915ee7d5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cac812fa50a34057855fc0f5f84c97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899cdd9fe0d4173e25d5234c5d4051d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281915e0d1913ba2e74b85991a168b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aeb0410b7dec1f1e558488d25bd45386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053df1f6addaebe122987fd17d98b1ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a277bcb31f87a09c3d66d76cc36d225388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601b35a1a2a7b7fd08e8edb2b6778e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580907a7d7bd51482d49a4571d9085a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49325fc59ecfc180609848a4f06910c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faae7c38682bbb2b03e3ae1e377c0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c984cf63d6453970f3a9aad6cf228393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bec134a796f9c16035766f838443c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00374cefd21c1258d52c638469528ab0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b24fef951961b120b247b0b151b71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb99bb023fc51d3b8c3de6fd644492b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd0da9bd7e039635c53da956d9ba62398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028194e855ccda6b6343d30006ba920399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f83ea0cdd63338cb0940ef43f1f2c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009807fe1ae82ec445d9edff0619a89d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b307c159ddd4282d6b9df5174b475e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4a0dabefe961af16ca60a43eba2ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae339b16d13522f1bda0c03705ba10de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3d081449a0e30f05c5306e26b4f2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edb1575eb8a8a588418a1841957363406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0057be39b97816ca0806ae2211d8703407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b75d4f0125337512a5884511efe8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2606c35456a489cc9e3e80bdaa345409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a1aeafe55609fb209dd859c5f0e85410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f346a61cc228fbd328f1b830286405411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a464151a526174e45730f4dcbf450412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e7623c1ae430736beb78d690d9933413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d061be55fbd9ea863801a71968b0344414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dad787cd55e71a1eeeaf63b4f2db7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fdf60cd617c5cdc9798c522f6b371416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419f2d4bfcc062746cf67bfcb7158d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6620efc6541be54df0165e731db19fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e146513af1deaa57b883d17c468be0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688bc0a24447c27d785db799413f9f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8c24427daf8e3e0cd871ad1be3a8d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c59e45189268db6f0e1c1cb8805687422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9f003a39c0ff2a14fa03d80089e4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3620fa7a89d5ff3fa86fbba02390f75424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50100a457d2a14787a122fe3df2f89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d6391cac62ef6fe2e1a420f0d0ffd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898474813ed64573d625ed43d9f443c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4715680edb04d6ae628d8e3f895f90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf7d1fd3cdc30a579a63d25c9e4eee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2e06539f50ff2daa9325c32483070430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f358a016c7998f25df3c2dcea06c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360737a3dec09bb66d1786a4a855b16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35657f01e5b64909c786f40d614c1656433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b2ea590ee483d0e5f003384b2e544434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb93378d4a334c3207821a7b7826a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb37c627048d7a9a6183dc6c173b53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6ee7790c612edfda5df0e021d1c19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52368d89862eb09a84dfe6bcd1631224438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdfc430412643676c5a9b49115891e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3781043d58b89128550dc52b8586a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd076e3aba2308be58ca5b02639c9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf283bea33a9a3a6ba7ae7f89e9f820442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbe27276acfa39038045abb03b8cfd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7d00c26ca4dede9878eb7201f2537444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc01cec005ca94d97f4bf66d8a9cda2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae747b388eb10f6cf1369a89d9006c47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d08d65647ddeb9a4d40fcb49d134b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ca033927b1ab5c965fa22e6153fb0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3598f7a30ec3f7e53a68477e933d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f2bf6b07a4c5b8ad074365e286068450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06246a9b1b7363b0eedd4a668e0364c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d752142fc8f06c392fefd1f6cbe60a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348a84e8d5bcf436aa754d18c587ed3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed39778882d4b89fb2f630b9fa1069454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808832284b2f2016debb17f6d8a5472455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb17a551ca8f90fa9282e40474e36c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db9fa0d28f59a962ddc98b6475a03b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7b729874f4cedd0da98482986d719458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4682708a442c19f26f10c0137218d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c99e3701a6fbd8b1756105bef08750460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628c34d285439aa3989a33077215936461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abca50b10bc9854750fa9b3be77be6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc7c5878fcf53a45f91576c7739aa7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e2b6239afaf89fed8efebac2dba1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50aa82bdd9687945d3053fb7b947df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec6c0b5bb089ea3f3bc903ef59d0d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090606c07c9bb618b1efab73f142a90a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac18906b68bcfb49e58784c803a390468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0dedf1eac605727688eba9460df86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb388e99b4450c9e6514157201e3c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989588e1e2fb480d83be8be6d14676f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b37ad41457756e9839309fa5407b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1b272c6ac506bdafd5df913d753be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bafc23d2a1ff66f1a533ad7a7de88474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a605a403b29b17636b414774a18775475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeba879e368ef8791be6fd078eae02a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a958d7f59b68fbee6ad5cd330bb99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f3258f053c21a4433d2439077d480478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97601e6fcf8fbeccec6bdc72ce6eaa75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6509d2fb92142e369f6491ab32293480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e704e7e4c450785797fe5c558769b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580e7ce2ef63891d4e7151313354f8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efe48054d1b61c75c06cba21e45a43483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef10aee3ad095f08ac09c1a6d833606484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe3dffdcaec6155dbb5d612c2709cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d4f3b86e484f6994e4e86d8a1641e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03627ff6fc80cee5a63af3a44b3ab1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d57d5e360b37d0525f315dcbfc685c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c6f84c1f13d5bc3912fbbc4e5fdb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1c32de5e2f8d5099ad647b69cc447490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08904f109b875cbd3f5d83884f387a79491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385515488a4fbb10b26fc9110ea3e407492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26350d57cc3c9e9fde5feeb71c97cb97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391e7f17f52e38538c6bf7140a16700494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf553c1f4403c128bba0fd6ab43420495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cc9054a31076fc137aef74d4c53bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20559df3abed233cd9a5f02678682452497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f18839760b43fd3c5e0e95adba8e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc2830cffbed6293f7a030973f49a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d59de67adac632dc7d2af25a1ef16500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c04901f148972418611c6ef42e1373501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c07f9e453debb90e3efc005b2a4e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988237629bb43608a2c232b89e92d760503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32a7ad7d188d66c887b317cdc043a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069c788c571a51baa8399f14b3f3684505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826080dba80029499e04a3d5005733d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2a5067698e9574735ff0fe6302d14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b5a78d12be50c0cf3e43dc378e2c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1f48944caa5f7ac214a7f5242ad86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564bac51e7acfebb8519ebaf98bc4db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721c1171b50f41cfece8d5dc7b1695b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311f7f4d9912f025e305058739b57ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eab50141d9385f99a61181c879751513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab469ca0b36d834239366c8e1bddfa41514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ebe46f77ae6a10d9570eee9322800515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2ea2e5295d5582a6f9c11b29fb9ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4983222c996831de43fc4adf931af01517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab4e614fae137a0d4aed55cd430f28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365e4a23f87e0bb3bcc853c7c3cda37519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03da46c51ddd2ee4ed40683223e061520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a04674228942bb552c451598f89a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e625c985673cbac81e839d5adfb12522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190160c0c40052d1fdb761bd86bd9b1b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d225044747d8681f265bfb8e3ddf44d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88f9f70e36f8b336412a2519911331525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42d1fb5f4735bb5adb8468b9550afa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8eac67a09d3b73db538b456a4c54ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2f0941fd5bedcb56396eafa8c0847528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b32c66c13a0386de35d8ce188958a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08007313c0e8a8b5834171b223e563530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8ae4f3f88426f6b475c3ffa7308a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1efa52c646a3a004c4856e1b187a25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946c73682792adff45cdf534594d320533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b56fd5e471ce8b4e2dae233c7cedb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a10c5b874ad57aecb346d0680e5070535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eec77f5900034a5c7bbac681ca6c02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac3bfd39c819f7a96f70c9cf208c69537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbfc6bd32e8feef5c03cd29c531fed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eee690d41a0beb3c6c41e6251d9376539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08266088f281df56ad364a66527779540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627887503a9b111268ffc07e2a5482f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ead63f83b2c42251b023533e2ec02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f0cf7fb7c83315a80fdcec4cf3547543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce68f40566b90639468a3fef853b665544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90aa475fe0f02b27591508ad0d363ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845abab6bc82ea459141b5d931d3e54e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a351c1fc593c294ecc2aa043b3def4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20815b51992cf1dd0b2994ca60f912548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884181b3c2b6b2972ff7164d6e432381549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b21cef6fad1ef89a2e9a3854ad960550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66d916cf329fc6ca0c97708bbcf901551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276d47f88477d73af5bbaa0f5159865552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a9472d136a13b2d719ecc175da777553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70171415d5dc9f65a870379956934ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e584b3c643b0109086733f502032d7d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa519884f31de8b8602554ca3a0f67556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df7db0c756b1304b92063d279993af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126aabd857c6868676fc3dd6e68c4c6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6091662170d17aa8969b3bddb014ca9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5392b32e044614e2e18bffdf470769560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21f454c2ef72009eb54ecd249bd486561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ab7e50c9ed90634a7e12d17a379b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6ec06e4646a1a3564e983c5cac0d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005c60d0e9393925ad360c3b9180266564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17932007391ec77684d9e9b56149085565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0821d9d51b6d3f3fdfd5a9c815eb8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00e86a55093ab6218b2e07864615d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72671b4b72ef82e127c57202dca8a28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8c869ce69d0a5dc5376255076c5b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7234bb5f46343d504ff76cf31879143570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb27a7610c0173007236d6017323479571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16fef017814ec44f2ce4ecc85e29f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac03fbbf9e48cd498be245d26a4a0e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deeacda4a9b6c07348b671916973e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c12487ca1572cc9d8231b934fed5c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07987089e2058a5875cf705305374d2c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c783c0c7745ebe394d6f088ebabea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330c7edf22e04303a81e71f4306c9f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae883a3fd9c7544cd5282b33cab822fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860617afc7063e36840bb44de3bc5c53580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d07f553df118ededcda46b7f5a001581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e28d2923ddf5ba82cc715ee26e064582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a088c0844ac1d6c9bf7cdaf3f8dec25583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59428da3a79acdb763eae03c53e0c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56ae804a65c09218cc70cf09dc3975585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1c7a54c7ea04e53e5668eccee36d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9b47359ffb506df74553cdeb0959c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798f8e8c4a32a78563976bec4295951588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491af5ec86b8c9eae12ef83693db29c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d8fa6d6cc8d8619e61a4b3ce1860d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f1bf0c4bbaca0802a0dc8844b8c14591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde942ff6fead7ca0ef760e4abfcb9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56facea5c1b0fe158180684eceeef9e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830584f80be907d4d26e6ab038dd1136594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c228e627ea453219c8edcee87da671595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e9c1554474d21b5d46fb0f61dd333596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f17c04478a224d2bc4d95945ee5c20597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3328cb0d85cdbb7dd50dd0af83a7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f45f529c2bd9b1a36d6499d5f7eca8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea5c98362340ab82881f89318cc1d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451225e63acac62c4f15b4183e68dce6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29153e2320840afb18d992f9c3962fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c84d5a1fa1446a42584a2a734a28f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b422f956741276b52ac780851817db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecd36c1deca0bdc02f528671331b8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638aafb59b93903eae380e07402ec5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc91b864d79f49d369ef9c56d1c77e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982e4d41baf6391c027dd6d1e43869a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b80cb8b84bda8bd59c3da4bb6425cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24ba88d9069fb5a38b59f53c0110c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4cab5f25212b721c8eec5902a2a59611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea01aafc8dfce16a3463976da3a3049612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af1c3408392f2fed52b3ed89c94fe7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891c89327276474430e8e2c13a8612b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5c8b3e1c721bdce4e600c0ddbfa79615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc862aa8eef2b934011e54516ddece616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfcb8c4c2e601d60dc27521cb43d28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cab5426c2235f709cfdab7faa347d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1eafb83e18145b13e64cea089e6ef1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8565465bdadc0a950df07e1de245b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed1de9c4d987e9d2693fed90eb56bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358e79c18752930e691f0eafa8624f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92ba63f1b918794e168c6719bad696623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbeda90e7f9b3163bbf2b23435eadd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a5ad2a6d354f326a86cb95faab9c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66fa68983962b89c6d893a901cba32626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2e71948ff5762ab3958daaaf2ec22627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d264d39862854c192f924e9028d0e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58f0256ee76478e3c0f169565c46d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa257b6db992ae06e8dcd9ded53400630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b0718a2f8606c69fd1a49c4d886c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b90a377e3c5734367f52fcc313714f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59d4d84cb954381e4e2a62b05ae270633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655464b6e946ddccd08736e41effb32a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f78e63a95481dc1ec12649d445d550635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223d4fd986976b7d3ca2c3daafbd9f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79fbdbecf1fbd9965cdb32970c6816637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d49ed7879908d0e5021c62a05ad2e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd318faafe5f4601407ecbe4d39210639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42101a064ad82991a03b00efa55d113640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985516788d22d8ea5f983e4bec152a35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe34b549dba3371c46763814fa9393642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314b486c82cc9e20458de64f1f67c7c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63394b4e2116193afea107709de071644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defe359f0789287a5cb3bfbb578b5e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda60c895e37a054148c06010f91ce45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225196d36fa8aee41ad288709280804647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa4ddbf8fa79fda5fdf318b5d283f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e5b70e3cffafe1c15050a578eaff0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ab0897b51fd5299a08a243720f580650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ff9d11db476af9eae75f34295d341651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9ffdefd64c3c990183cfec6c1038f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4e0f9c4ac92689a6a85bc93665ced653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e15584e5baffa647937817b3174a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d5ede7f8641babb109195300fe86f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a61266deb12fc0d0379fb5fa856440656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2132c855b70b464686964bd10dfe4cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb03674d9d1bf76863a4c0c192bcb06658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6115632335a59c02f583c445d5fcce1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362deb5a67a5fbdbcc733dfd89daa59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7f02ba9cb3713c14a9f662f426e57661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8855eb33b29a3fbbf914e6c8d47e0cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ab26ede3b05c19abbaa22c7197d88663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4090427e9c504251d9e19b04a056a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acd484ed78d7dbc28f36380dce2e9e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57cfc3aa7f064b2a6d42c2dff240a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984427d5b927141014b727c566f6ef2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6769e85c0c04fad5ca4d85765eab5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd411a52f5767111ab4f7ebcb70254e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fca880c3e57c7751a07c4449334985670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ff8a47ff4b66fbfa3f0be2c109e21671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33607b7f46805ac3ae8866338d518d49672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759baeecc27788d573c198214effdc90673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edc2d157b3b2b2f50e70f80ee6c78d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265b9586b19c8ae867f92669289ea3f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59a7321adce2ba2c46b6824e56fdf9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be76bf83ac2cb485fc1a079070eeadd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72804777d278eb325c3582b2d16f46678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fd8da41006e35d0f52a48bcd3f898679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b6ef197339112c62da75631562d0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab7bed5a43849afc859125cc431295681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663b0dbd664ff6a087cf3d9e9960ca6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c042d5c752a23ff535bded4e5d358683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255b47c5dd9ad3a6bea80bcc1483aac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbae4224060e890a83bda78eef78d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a20072a83497e71316ca66127b8dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e96e9d5a0280cadfe0189138996047687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8aa3dcb84ad5e678a73add38336322688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ee6dbb7d5407acb5015ae856c5dca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850354332e95885882f7674f85394ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408a11aa4b3f871b377949b73ee39bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9301c6270131769c2d97c87b93cd96692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285905b2288c49e73f6a1f216223135c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804f09798ea21980a6f46837b1f0af2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932aeb0ce7685a07f53950cb79cbf456695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89928c2ba1969c638f0111f4866d559d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2747f9289101fa001660a6a9b85b21697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c01525e8b5c4d688631ecdf9b80a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c571296e072fa8f4358262bb222e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cda1f9074421451f8b805066d5964700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a3ea0eac40b975efa5dd7b6b7f3fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034853588dcba86834dadb2161d3ac61702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19a93c0990381e72297f24263a5f47703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefe0992fe5ec683b451b592e1634b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727e8ee3f61fed902bb2b011c7ce249705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ae95232acd864c6c00b7df0e88d03706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1055deaeabb5126ac70675f134e7c61707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecb24338bcc3e30a6bfb315e04f65a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f18c76fd01c5658f80b95959578af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c19f120f94c29eaea651cbf82a9f0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d64df1be2094e3ecb32207eb5a23e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612348386c0aeddd5fd3d800171aae9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5edcc570aa10c0e4a988a04ba1745713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980cecf41e472fe105f2276aa266984714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3288fca4a0c48c21aa4a255c4fbad83715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2f40248f9e847e005fcf349817505716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e6b92efebc4e7761a7a246269ccf9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbe702d83abe48a1fb8a9ed93ee9bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dfb0bdd75b10a3e93b0471b7b3f47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d56328b317e6b6904d7e986fd60b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7aa696398d869c22d8f20450295e59721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c983135cd9d99661ddace81d18504722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64d4c7b5ea0e25519fa1808df5928e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba0354df47e5f4488d9768e3f9bed5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092682a08be0596a6b94243b6c2e305725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc81c21c5452d9e1440cd65d0f96365726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2870f6fa7a23505c3a1610ba34bca0a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462595827e4eec851d1cc52b1fe3dde728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d91419de076011bda86d3d7f9f0752729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833a92c097a8e8850c93f91e7603190730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e21e87644f7bf17c72a6e244df8621731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b4e7c0ebf5bc0c44f1b125b2f7fc2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b47ad2318cab279ce3fda8da11c807733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac3eb953070fbec4c5df4bf101aa89734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fed90b01df2767c14dd2b1a5c57e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7587b4c2c4fa7c619bbd9cfb83ef0b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34200fd1cbcaee52a31bf0b870c90c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdebb14edbf03d83f9f80b219317a9e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f91f2c8423768e5a276384cbfe294f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f674a1c52c10ebef9a02c5cf6e09ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38bae04c177eb822fb8d9272daaee7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d45157e8a607acce5628805dfcf05742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77fb4466749eb971bb2803eff9efaa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2cdaaee47c93261285afa9f9c6a1a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98369223e9be03311cfdc30f81a06b48745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab07e65cf2874556200b81c2b82748a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce9c21b3cd44535fb9091cdab49fb2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93c297f108fb83ef948c38507c30c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358c8776ef0600d5e23794a9e84181b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a924bd9042aaebe0bdad059175d81d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d2fe2b48f3b20cb8e732b02559909751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee2e3fdd6986cc7d3edf4b91ef444d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a329659e6e7aa51b36a6ca3cafe15c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df3716c1d1639af3ec5be957f22955754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34045c6a31070986296d257bf9df384755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb5d1ec83a3d89cd6632ab13db32ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86390fd33a68dafd4dbab88911ce1e33757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8564305f36479f28296f2b01785746758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b713470f392dbf6258e5f8c581ac07a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f987ae2f29af9b121e603c3188bba760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10046c2ca446824cfd120f2f330322ae761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6d9772dd09a8fdf823ba08d2807ad762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9d26f509d97a4f1fb404c75db265b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0560042bf66b77ad472dd63abd1e55764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf565185da3a81e1e3c430a6939b59f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60796fbab3c46d44fe59fe0b297dd982766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a1e4da2d72870d2aa9279183d5b77767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>